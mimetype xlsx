--- v0 (2026-02-12)
+++ v1 (2026-05-23)
@@ -10,323 +10,1235 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="848" uniqueCount="395">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4786/processo_de_veto_01-2026_-_veto_a_emendas_impositivas_ao_pl_41-25_-_loa_2026.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4786/processo_de_veto_01-2026_-_veto_a_emendas_impositivas_ao_pl_41-25_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Veto às emendas parlamentares impositivas de números 04, 10, 52, 57, 61, 62, 78, 93, 96, 98,101, 109, 110, 112,238, 239 e emendas nº 42, 137, 183, 260, 271 e 293, apresentadas ao Projeto de Lei 112/2025 (LOA)</t>
   </si>
   <si>
+    <t>4803</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4803/plc_01-2026_altera_lei_3072-96_-_saae.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei nº 3.072, de 25 de Abril de 1996, altera, retifica e consolida os Anexos V e VI da Lei no 3.072, de 25 de abril de 1996, altera e consolida o Anexo I da Lei no 165, de 07 de julho de 2021, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4807</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4807/plc_2-26_altera_competencia_da_semed_na_lc_228.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 228, de 13 de março de 2025, e dá outras providências (competências da SEMED)</t>
+  </si>
+  <si>
+    <t>4833</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Márcia C. S. Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4833/plc_03-2026_-_altera_o_codigo_de_postura.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 1.821, de 02 de maio de 1985 - Código de Posturas do Município de Itaúna, para incluir artigos no Capítulo IX – Do Controle do Lixo do Título III – Da Higiene Pública, instituindo mecanismos de fiscalização colaborativa.</t>
+  </si>
+  <si>
+    <t>4859</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4859/plc_04-2026_-_altera_lc_90-_alteracoes.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 90, de 26 de fevereiro de 2014, dispõe sobre a finalidade, princípios, competência e demais disposições da Guarda Civil Municipal de Itaúna, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4860</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4860/plc_05-2026_-_estatuto_guarda_municipal-_alteracoes.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Estatuto da Guarda Civil Municipal de Itaúna, que institui o Plano de Cargos, Carreiras e Vencimentos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4861</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4861/plc_06-2026_-_etica_e_disciplina.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Código de Ética e Disciplina da Guarda Civil Municipal de Itaúna, Estado de Minas Gerais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4864</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4864/plc_07-26_altera_lc_228-25-_alterado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 228, de 13 de março de 2025, com redação dada pela Lei Complementar nº 238, de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4881</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4881/plc_08-2026_-_altera_codigo_tributario.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Código de Posturas do Município de Itaúna e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4882</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4882/plc_09-2026_-_altera_codigo_de_posturas.pdf</t>
+  </si>
+  <si>
+    <t>4883</t>
+  </si>
+  <si>
+    <t>PLCSU</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4883/plc_04-2026_-_altera_lc_90_-_substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Guarda Civil Municipal de Itaúna, revoga as disposições contrárias e dá outras providências.</t>
+  </si>
+  <si>
     <t>4785</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4785/pl_01-2026_-_subvencao_as_entidades.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4785/pl_01-2026_-_subvencao_as_entidades.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social às instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4787/pl_02-26_concede_anistia_de_juros_e_multa.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4787/pl_02-26_concede_anistia_de_juros_e_multa.pdf</t>
   </si>
   <si>
     <t>Autoriza anistia parcial de juros e multas incidentes sobre créditos tributários, não tributários e tarifas Municipais, e dá outras providências</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4788/pl_03-26_recomposicao_vencimentos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4788/pl_03-26_recomposicao_vencimentos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar reajuste de vencimentos dos servidores públicos, das pensões e proventos de aposentadorias, das bolsas auxílio, da Administração Direta e Indireta do Município de Itaúna e dá outras providências (5%)</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>4</t>
-[...5 lines deleted...]
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4794/pl_04-2026_-_denomina_logradouro_publico_rua_avides__jose_marcelino.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4794/pl_04-2026_-_denomina_logradouro_publico_rua_avides__jose_marcelino.pdf</t>
   </si>
   <si>
     <t>Denomina o logradouro público: Rua Avides José Marcelino.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>Lacimar Cezário</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4795/pl_05-2026_-_programa_municipal_de_promocao_do_respeito_a_liberdade_religiosa_e_combate_a_intolerancia_religiosa.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4795/pl_05-2026_-_programa_municipal_de_promocao_do_respeito_a_liberdade_religiosa_e_combate_a_intolerancia_religiosa.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Promoção do Respeito à Liberdade Religiosa e Combate à Intolerância Religiosa no âmbito do Município de Itaúna/MG e disciplina condutas administrativas em eventos realizados em espaços públicos ou abertos ao público.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>Aristides R. C. Filho, Giordane Alberto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4797/pl_06-2026_-_doacao_de_sangue.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4797/pl_06-2026_-_doacao_de_sangue.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve, aplicadas pelo Município de Itaúna, em doação voluntária de sangue, e dá outras providências</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4800/pl_07-26_operacoes_de_credito_programa_saneamento.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4800/pl_07-26_operacoes_de_credito_programa_saneamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itaúna a contratar com a Caixa Econômica Federal operações de crédito com outorga de garantia, e dá outras providências</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4801/pl_08-26_emprestimo_j.soares_e_trevo_p._eust..pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4801/pl_08-26_emprestimo_j.soares_e_trevo_p._eust..pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itaúna a contratar financiamento e operações de crédito com outorga de garantia com Instituições Financeiras e dá outras providências</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4802/pl_09-26_-_altera_a_lei_no_6.197.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4802/pl_09-26_-_altera_a_lei_no_6.197.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 6.197, de 8 de julho de 2025, e dá outras providências.</t>
   </si>
   <si>
+    <t>4804</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4804/pl_10-26_repasse_pracas_de_esportes.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o repasse de recursos financeiros às entidades que menciona e dá outras providências (Praças de Esporte)</t>
+  </si>
+  <si>
+    <t>4806</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4806/pl_11-2026_-_altera_a_lei_no_6279.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 6.279, de 28 de janeiro de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4808</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4808/pl_12-2026_-_autoriza_credito_especial_-reforma_sec._saude.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito especial no orçamento do município  e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4811</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Antônio de Miranda</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4811/pl_13-2026_-_utilidade_publica_associacao_de_ctadores_de_reciclaveis.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública a Ascaruna – Associação de Catadores de Materiais Recicláveis de Itaúna</t>
+  </si>
+  <si>
+    <t>4818</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Ana Carolina  S. Faria</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4818/pl_14-2026_-_dispoe_direito_de_alimentar_animais.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de afixação de cartazes informativos sobre o direito de alimentar animais em situação de rua no município de Itaúna/MG.</t>
+  </si>
+  <si>
+    <t>4819</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4819/pl_15-2026_-_pagamento_por_servicos_ambientais_aguas_s.joao.pdf</t>
+  </si>
+  <si>
+    <t>“Institui Política Municipal de Pagamento por Serviços Ambientais, denominada águas do São João, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>4826</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4826/pl_16-2026_-_prorroga_anistia.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de anistia parcial de juros e multas incidentes sobre créditos tributários, não tributários e tarifas municipais, prorroga o prazo para adesão aos benefícios definidos na Lei nº 6.277, de 28 de janeiro de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4827</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4827/pl_17-2026_-_altera_lei_4355-09_estagio_estudante.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 4.355, de 21 de janeiro de 2009, que dispõe sobre o estágio de estudantes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4828</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4828/pl_18-2026_-_subvencao_social_a_magnificat_e_outras_entidades.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a conceder subvenção social às entidades a que menciona e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4834</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Giordane Alberto, Israel Antônio Lúcio Neto, Kaio Guimarães, Leonardo Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4834/pl_19-2026_-_altera_a_lei_de_no_3980-2005_2_1.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 3.980/2005, que “Estabelece data para a comemoração e realização do evento anual ‘Marcha Para Jesus’ no Município de Itaúna e dá outras providências”</t>
+  </si>
+  <si>
+    <t>4835</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4835/pl_20-2026_-_reorganiza_o_comsep_e_o_fumsep.pdf</t>
+  </si>
+  <si>
+    <t>Reorganiza o Conselho Municipal de Segurança Pública - COMSEP e o Fundo Municipal de Segurança Pública - FUMSEP, em conformidade com as Leis Federais nºs 13.675, de 11 de junho de 2018, e 13.756, de 12 de dezembro de 2018, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4836</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4836/pl_21-2026_-_altera_e_consolida_a_lei_municipal_5172.pdf</t>
+  </si>
+  <si>
+    <t>Altera e consolida a Lei Municipal nº 5.172, de 28 de junho de 2017, que dispõe sobre a instituição e implantação do Sistema Municipal de Trânsito e Transportes, da Junta Administrativa de Recursos de Infrações - JARI, reorganiza o Conselho Municipal de Trânsito e Transportes, o Fundo Municipal de Trânsito e Transportes e cria a Gerência Superior de Trânsito e Transporte e a Comissão Administrativa de Defesa Prévia - CADEP e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4837</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4837/pl_22-2026_-_credito_especial_atiradores_tg.pdf</t>
+  </si>
+  <si>
+    <t>4841</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4841/pl_23-2026_-_ppag.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão do Plano Plurianual de Ação Governamental – PPAG 2026/2029, instituído pela Lei no 6.241, de 6 de novembro de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4842</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4842/pl_24-2026_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece Diretrizes Gerais para a elaboração do Orçamento do Município de Itaúna para o exercício financeiro do ano 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4843</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4843/pl_25-2026_-autoriza_credito_especial_ammeco.pdf</t>
+  </si>
+  <si>
+    <t>4854</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Rosse Andrade Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4854/pl_26-2026_-_denomina_logradouro_publico_praca_joao_ferreira_quadros.pdf</t>
+  </si>
+  <si>
+    <t>Denomina logradouro público “Praça João Ferreira Quadros”.</t>
+  </si>
+  <si>
+    <t>4858</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Alexandre Campos</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4858/pl_27-2026_-_altera_a_lei_5926-_tea.pdf</t>
+  </si>
+  <si>
+    <t>Altera e acrescenta dispositivos na Lei Municipal nº 5.926, de 2 de maio de 2023, que Institui o Programa de Atenção Integral ao Autismo no Município de Itaúna.</t>
+  </si>
+  <si>
+    <t>4862</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4862/pl_28-26_credito_especial_obras_sec._saude.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito especial no orçamento do Município e dá outras providências (Construção, Implantação e Melhoria de Unidades de Saúde)</t>
+  </si>
+  <si>
+    <t>4863</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4863/pl_29-2026_-_incentivo_profs._pacto_mineiro_e_nac._alfabetiz..pdf</t>
+  </si>
+  <si>
+    <t>Concede incentivo de formação no âmbito do Compromisso Nacional Criança Alfabetizada e no Pacto Mineiro pela Alfabetização aos servidores a que menciona e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4884</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Kaio Guimarães, Israel Antônio Lúcio Neto</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4884/pl_30-2026_-_de_volta_para_a_minha_terra.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa “De volta para Minha Terra” no Município de Itaúna MG</t>
+  </si>
+  <si>
+    <t>4891</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Rosse Andrade Silva, Wenderson Arlei da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4891/pl_31-2026_-_mei_capina-ass_1.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes para o Programa Municipal “Itaúna Limpa e Empreendedora”, voltado ao apoio à formalização, capacitação e eventual credenciamento de Microempreendedores Individuais para a prestação complementar de serviços de capina, roçada, jardinagem simples e zeladoria leve no Município de Itaúna, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4793</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4793/pl_02-26___substitutivo_-_concede_anistia_de_juros_e_multa.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4793/pl_02-26___substitutivo_-_concede_anistia_de_juros_e_multa.pdf</t>
   </si>
   <si>
     <t>Autoriza anistia parcial de juros e multas incidentes sobre créditos tributários, não tributários e tarifas Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4791/pl_03-26_substitutivo_reajuste_dos_vencimentos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4791/pl_03-26_substitutivo_reajuste_dos_vencimentos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar reajuste de vencimentos dos servidores públicos, das pensões e proventos de aposentadorias, das bolsas auxílio, da Administração Direta e Indireta do Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4789/pj-res_01-2026_recomposicao_subsidio_vereadores.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4789/pj-res_01-2026_recomposicao_subsidio_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária dos subsídios dos Vereadores da Câmara Municipal de Itaúna para o ano de 2026 e dá outras providências (4,26%)</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4790/pj-res_02-2026_reajuste_servidores_camara.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4790/pj-res_02-2026_reajuste_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária dos vencimentos dos servidores ativos, proventos de aposentadorias, e bolsas auxílio dos estagiários da Câmara Municipal da Cidade de Itaúna, Estado de Minas Gerais, e dá outras providências (5%)</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4798/pjres_04-2026_-_estrutura_organizacional_da_camara.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4798/pjres_04-2026_-_estrutura_organizacional_da_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estrutura Organizacional e a Política de Pessoal do Poder Legislativo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4799/pjres_05-2026_-_alteracao_escola_do_legislativo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4799/pjres_05-2026_-_alteracao_escola_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos e anexos da Resolução nº 08, de 11 de abril de 2023, e dá outras providências</t>
   </si>
   <si>
+    <t>4809</t>
+  </si>
+  <si>
+    <t>Gustavo Barbosa</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4809/pjres_06-2026_-_cidada_honoraria_paula_ferrari.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Honorária de Itaúna a Dra. Paula Silveira Ferrari</t>
+  </si>
+  <si>
+    <t>4812</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4812/pjres_07-2026_-_projeto_analisa_parecer_previo_do_tcemg_-_contas_2024.pdf</t>
+  </si>
+  <si>
+    <t>Analisa Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais e julga a Prestação de Contas da Prefeitura Municipal de Itaúna referente ao Exercício de 2024</t>
+  </si>
+  <si>
+    <t>4813</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4813/rjres_08-2026-_cidadao_honorario_moks.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário Senhor Alexandro Moks do Carmo.</t>
+  </si>
+  <si>
+    <t>4814</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4814/rjres_09-2026-_cidadao_honorario_anselmo_fabiano_santos.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário ao Senhor Anselmo Fabiano Santos</t>
+  </si>
+  <si>
+    <t>4815</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4815/rjres_10-2026-_cidadao_honorario_schinayder_caetano_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário ao Senhor Schinayder Caetano Rodrigues</t>
+  </si>
+  <si>
+    <t>4821</t>
+  </si>
+  <si>
+    <t>Dalmo Assis de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4821/pjres_11-2026_-_cidadao_honorario_hudson_bernardes.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário de Itaúna ao senhor Hudson Rodrigues Bernardes</t>
+  </si>
+  <si>
+    <t>4822</t>
+  </si>
+  <si>
+    <t>Antônio J. Faria Jr.</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4822/pjres_12-2026_-_cidadao_honorario_pedro_augusto_santos_almeida.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário ao Senhor Pedro Augusto Santos Almeida.</t>
+  </si>
+  <si>
+    <t>4823</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4823/pjres_13-2026_-_cidada_honoraria_tassiana.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Honorária de Itaúna à senhora Tassiana Rosária Soares Costa.</t>
+  </si>
+  <si>
+    <t>4824</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4824/pjres_14-2026_-_merito_artistico_e_cultural_-_daniel_henrique.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Diploma de Mérito Artístico e Cultural ao senhor Daniel Henrique de Souza Leite.</t>
+  </si>
+  <si>
+    <t>4830</t>
+  </si>
+  <si>
+    <t>Leonardo Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4830/pjres_15-2026_-_titulo_de_cidadao_honorario_wilian_costa_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário de Itaúna a Willian Costa Araújo.</t>
+  </si>
+  <si>
+    <t>4829</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4829/pjres_16-2026_-_merito_educacional_-_e.e._victor_goncalves.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Diploma de Mérito Educacional à Escola Estadual Victor Gonçalves de Souza.</t>
+  </si>
+  <si>
+    <t>4831</t>
+  </si>
+  <si>
+    <t>Giordane Alberto</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4831/pjres_17-2026_-_cidadao_honorario_delfino_santos.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário de Itaúna ao senhor Frederico Delfino Santos</t>
+  </si>
+  <si>
+    <t>4838</t>
+  </si>
+  <si>
+    <t>Israel Antônio Lúcio Neto</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4838/pjres_18-2026_-_titulo_cidada_honoraria_cristiane_lara.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário a Senhora Cristiane Lara.</t>
+  </si>
+  <si>
+    <t>4839</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4839/pjres_19-2026_-_cidadao_honorario_pedro_luiz_nunes.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário de Itaúna ao senhor Pedro Luiz Nunes.</t>
+  </si>
+  <si>
+    <t>4844</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4844/pjres_20-2026_-_cidadao_honorario_israel_silveira_oliveira_junior.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário de Itaúna ao senhor Israel Silveira Oliveira Júnior.</t>
+  </si>
+  <si>
+    <t>4845</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4845/pjres_21-2026_-cidadao_honorario_silas_da_silva_lima.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de Cidadão Honorário de Itaúna ao sr. Silas da Silva Lima</t>
+  </si>
+  <si>
+    <t>4846</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4846/pjres_22-2026_-merito_cultural_lucas_nunes.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Diploma de Mérito Artístico e Cultural ao senhor Lucas Nunes</t>
+  </si>
+  <si>
+    <t>4847</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4847/pjres_23-2026_-_cidadao_honorario_abdala_martins.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de Cidadão Honorário de Itaúna ao sr. Abdala Martins de Oliveira Júnior</t>
+  </si>
+  <si>
+    <t>4848</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4848/pjres_24-2026_-cidadao_honorario_gabriel_ramos_alves.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de Cidadão Honorário de Itaúna ao sr. Gabriel Ramos Alves</t>
+  </si>
+  <si>
+    <t>4849</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4849/pjres_25-2026_-_cidadao_honorario_deputado_federal_newton_cardoso_jr..pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de Cidadão Honorário de Itaúna ao Exmo. Sr. Deputado Federal Newton Cardoso Jr.</t>
+  </si>
+  <si>
+    <t>4850</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4850/pjres_26-2026_-_cidadao_honorario_felipe_celso_rohlfs_massaini.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário de Itaúna ao senhor Felipe Celso Rohlfs Massaini.</t>
+  </si>
+  <si>
+    <t>4865</t>
+  </si>
+  <si>
+    <t>Wenderson Arlei da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4865/pjres_27-2026_-_cidadao_honorario_evaldo_inacio_queiros_rocha.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de Cidadão Honorário ao sr. Evaldo Inácio Queirós Rocha</t>
+  </si>
+  <si>
+    <t>4866</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4866/pjres_28-2026_-_cidadao_honorario_roberto_henrique_soares_bicalho.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário de Itaúna ao Senhor Roberto Henrique Soares Bicalho</t>
+  </si>
+  <si>
+    <t>4867</t>
+  </si>
+  <si>
+    <t>José Humberto Santiago Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4867/pjres_29-2026_-_merito_educacional_-_dr_guillherme_mendes.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Diploma de Mérito Educacional ao Dr. Guilherme Santiago Mendes</t>
+  </si>
+  <si>
+    <t>4868</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4868/pjres_30-2026_-_merito_artistico_e_cultural_-_filipe_correa.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Diploma de Mérito Artístico e Cultural ao Senhor Filipe Correa</t>
+  </si>
+  <si>
+    <t>4875</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4875/pjres_31-2026_-_cidada_honoraria_-_ana_izabel.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Honorária de Itaúna à sra. Ana Izabel dos Santos</t>
+  </si>
+  <si>
+    <t>4876</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4876/pjres_32-2026_-_merito_desportivo_-_fabio_de_faria.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Diploma de Mérito Desportivo ao sr. Fábio de Faria</t>
+  </si>
+  <si>
+    <t>4879</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Aristides R. C. Filho</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4879/pjres_33-2026_-_cidadao_honorario_pablo_psiquiatra-_correto.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário de Itaúna ao senhor Pablo Rafael de Brito Coelho.</t>
+  </si>
+  <si>
+    <t>4885</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Kaio Guimarães</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4885/pjres_34-2026_-_cidadao_honorario_gladston.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de Cidadão Honorário de Itaúna ao sr. Gladston Yassumichi Muramoto</t>
+  </si>
+  <si>
     <t>4796</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Kaio Guimarães</t>
-[...2 lines deleted...]
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4796/processo_de_mocao_01-2026_-_igreja_batista_betel.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4796/processo_de_mocao_01-2026_-_igreja_batista_betel.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Igreja Batista Betel de Itaúna, em reconhecimento à sua notável atuação na transformação de vidas, na promoção de valores cristãos, no fortalecimento dos vínculos familiares e pelo impacto positivo que vem gerando na comunidade itaunense,</t>
   </si>
   <si>
+    <t>4810</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4810/processo_de_mocao_02-2026_-_aplausos_a_loja_gi_moreira.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos à Loja Gi Moreira.</t>
+  </si>
+  <si>
+    <t>4820</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4820/processo_de_mocao_03-2026_-_repudio_a_gasmig.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio à conduta da empresa GASMIG pela execução das obras de instalação de gasoduto no município de Itaúna, de forma irresponsável e desorganizada, especialmente no que se refere à recomposição das vias públicas, à falta de planejamento e à ausência de comunicação prévia à população</t>
+  </si>
+  <si>
+    <t>4832</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4832/processo_de_mocao_04-2026_-_aplausos_a_ana_lucia.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos a senhora Ana Lúcia Gonçalves dos Santos pelos serviços prestados a nossa cidade.</t>
+  </si>
+  <si>
+    <t>4840</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4840/processo_de_mocao_05-2026_-_aplauso_renilton_goncalves_pacheco.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao senhor Renilton Gonçalves Pacheco.</t>
+  </si>
+  <si>
+    <t>4851</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4851/processo_de_mocao_06-2026_-_aplausos_jose_marcus_-_secretario.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Secretário Municipal de Planejamento e Governo José Marcus Diniz Ferreira Júnior pelos relevantes serviços prestados ao município de Itaúna durante o exercício de seu cargo.</t>
+  </si>
+  <si>
+    <t>4852</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4852/processo_de_mocao_07-2026_-_aplausos_paroquia_nossa_senhora_de_fatima-_silei_evangelho.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos para a Paróquia Nossa Senhora de Fátima responsável pelo projeto Evangelho Vivo em reconhecimento aos relevantes eventos que proporcionam em nossa cidade, levando e elevando o nome de Itaúna para o país inteiro.</t>
+  </si>
+  <si>
+    <t>4853</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4853/processo_de_mocao_08-2026_-_aplausos_overaldo_certo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Sr. Overaldo Rodrigues Pereira, em reconhecimento aos relevantes eventos que proporcionam em nossa cidade, levando e elevando o nome de Itaúna para o país inteiro.</t>
+  </si>
+  <si>
+    <t>4855</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4855/processo_de_mocao_09-2026_-_aplausos_sirlei_nunes.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à empresária Sirlei Nunes da Silva, proprietária da loja Sirlei Nunes, em reconhecimento a sua relevante trajetória empreendedora e sua significativa contribuição para o desenvolvimento econômico e social de nossa cidade.</t>
+  </si>
+  <si>
+    <t>4856</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4856/processo_de_mocao_10-2026_-_aplausos_maysa_karla_silva-ass.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Maysa Karla da Silva, em reconhecimento à sua dedicação ao serviço público, à cidadania, à segurança pública e à segurança viária no Município de Itaúna.</t>
+  </si>
+  <si>
+    <t>4869</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4869/processo_de_mocao_11-2026_-_aplausos_marcela_nogueira.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Senhora Marcela Augusta Nogueira e Souza, pela sua destacada trajetória de excelência empresarial e pela relevante contribuição à causa do transtorno do espectro autista</t>
+  </si>
+  <si>
+    <t>4870</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4870/processo_de_mocao_12-2026_-_aplausos__copa_j_mendes.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Senhor Luciano Mendes Nogueira, em reconhecimento à Copa J. Mendes de Tênis, um projeto construído com dedicação, propósito e forte compromisso com o esporte e com a cidade de Itaúna</t>
+  </si>
+  <si>
+    <t>4871</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4871/processo_de_mocao_13-2026_-_aplausos_debora_cristina_santos_marra.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à sra. Débora Cristina Santos Marra, em reconhecimento à sua trajetória profissional, humana e social, marcada pela dedicação à saúde, ao cuidado com o próximo, ao serviço voluntário e à promoção da vida</t>
+  </si>
+  <si>
+    <t>4872</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4872/processo_de_mocao_14-2026_-_aplausos_alexia_louise_silva_rabelo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Sra. Alexia Louise Silva Rabelo Ferreira, em reconhecimento à sua trajetória inspiradora, marcada pela ética, dedicação, empreendedorismo feminino e relevante contribuição para o desenvolvimento econômico e social de Itaúna</t>
+  </si>
+  <si>
+    <t>4873</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4873/processo_de_mocao_15-2026_-_aplausos_clinica_fernanda_homem.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Clínica Fernanda Homem, em reconhecimento à sua relevante contribuição na área da Neuropsicologia, promovendo a saúde mental, o bem-estar e o desenvolvimento humano em nosso município</t>
+  </si>
+  <si>
+    <t>4874</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4874/processo_de_mocao_16-2026_-_aplausos_dr_hiatan.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao  Dr. Hiatan Deusnil de Oliveira, Ginecologista, em reconhecimento à sua dedicação exemplar, competência profissional e relevantes serviços prestados à saúde da mulher, contribuindo de forma significativa para o bem-estar, a qualidade de vida e o cuidado humanizado de suas pacientes no município e região</t>
+  </si>
+  <si>
+    <t>4877</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4877/processo_de_mocao_17-2026_-_mocao_de_aplausos_a_cristina_emiliano_santos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à sra. Cristina Emiliano Santos, em reconhecimento aos relevantes serviços que proporcionam em nossa cidade, levando e elevando o nome de Itaúna para o país inteiro</t>
+  </si>
+  <si>
+    <t>4878</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4878/processo_de_mocao_18-2026_-_mocao_de_aplausos_ao_ambulatorio_de_estomaterapia.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Ambulatório de Estomaterapia, em reconhecimento aos relevantes serviços que proporcionam em nossa cidade, levando e elevando o nome de Itaúna para o país inteiro</t>
+  </si>
+  <si>
+    <t>4880</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao senhor Joaquim de Souza Gomes, em reconhecimento aos relevantes serviços que proporcionam em nossa cidade, levando e elevando o nome de Itaúna para o país inteiro.</t>
+  </si>
+  <si>
+    <t>4886</t>
+  </si>
+  <si>
+    <t>Guilherme Rocha</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4886/processo_de_mocao_20-2026_-_aplauso_georgia.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Sra. Geórgia Stefânia Duarte Chaves Mendonça pela dedicação como líder social, como superintendente da Apae e como defensora dos direitos das pessoas com deficiência e maternidade atípica</t>
+  </si>
+  <si>
+    <t>4887</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4887/processo_de_mocao_21-2026_-_aplauso_daniele.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Sra. Danielle Soares da Silva, pelos 18 anos de dedicação à Saúde Pública e pela liderança na criação e implantação do Ambulatório de Amamentação no Município</t>
+  </si>
+  <si>
+    <t>4888</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4888/processo_de_mocao_22-2026_-_aplauso_patricia_martins.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Sra. Patrícia Martins Azevedo pela brilhante trajetória como criadora de conteúdo digital, influenciadora e embaixadora de grandes marcas</t>
+  </si>
+  <si>
+    <t>4889</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4889/processo_de_mocao_23-2026_-_aplauso_igreja_filadelfia.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Igreja Filadélfia de Itaúna, pelos 15 anos de serviços de evangelização e ações sociais prestados à comunidade itaunense</t>
+  </si>
+  <si>
+    <t>4890</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4890/processo_de_mocao_24-2026_-aplauso_igreja_batista_central_de_itauna.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Igreja Batista Central de Itaúna, pelos 50 anos de ministério e em reconhecimento pelos serviços prestados à comunidade itaunense</t>
+  </si>
+  <si>
     <t>4792</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos diversos</t>
   </si>
   <si>
-    <t>Guilherme Rocha</t>
-[...2 lines deleted...]
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4792/recurso_cpi_portaria_42.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4792/recurso_cpi_portaria_42.pdf</t>
   </si>
   <si>
     <t>Recurso ao Plenário da Câmara de Itaúna com pedido de rejeição do Relatório Final e prosseguimento da CPI instaurada pela Portaria 42/2025, sobre “Denúncias de possíveis irregularidades na utilização da estrutura de comunicação institucional da Câmara Municipal de Itaúna MG”</t>
+  </si>
+  <si>
+    <t>4805</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4805/audiencia_publica_1.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de audiência pública.</t>
+  </si>
+  <si>
+    <t>4816</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4816/brn3c2af422b2d4_038714.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de instauração de procedimento ético-disciplinar contra o vereador Guilherme Rocha por possível quebra de decoro parlamentar</t>
+  </si>
+  <si>
+    <t>4825</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4825/oficio_gvac_n__27_2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de convocação do Sr. Alexandre Barboza de Oliveira e sua equipe, bem como o representante da empresa INPROTRAN – Instituto Nacional de Projetos para Trânsito e Segurança, a comparecerem perante o Plenário deste Legislativo, durante a Reunião Ordinária do dia 07 de abril de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -630,67 +1542,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4786/processo_de_veto_01-2026_-_veto_a_emendas_impositivas_ao_pl_41-25_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4785/pl_01-2026_-_subvencao_as_entidades.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4787/pl_02-26_concede_anistia_de_juros_e_multa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4788/pl_03-26_recomposicao_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4794/pl_04-2026_-_denomina_logradouro_publico_rua_avides__jose_marcelino.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4795/pl_05-2026_-_programa_municipal_de_promocao_do_respeito_a_liberdade_religiosa_e_combate_a_intolerancia_religiosa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4797/pl_06-2026_-_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4800/pl_07-26_operacoes_de_credito_programa_saneamento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4801/pl_08-26_emprestimo_j.soares_e_trevo_p._eust..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4802/pl_09-26_-_altera_a_lei_no_6.197.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4793/pl_02-26___substitutivo_-_concede_anistia_de_juros_e_multa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4791/pl_03-26_substitutivo_reajuste_dos_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4789/pj-res_01-2026_recomposicao_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4790/pj-res_02-2026_reajuste_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4798/pjres_04-2026_-_estrutura_organizacional_da_camara.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4799/pjres_05-2026_-_alteracao_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4796/processo_de_mocao_01-2026_-_igreja_batista_betel.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4792/recurso_cpi_portaria_42.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4786/processo_de_veto_01-2026_-_veto_a_emendas_impositivas_ao_pl_41-25_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4803/plc_01-2026_altera_lei_3072-96_-_saae.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4807/plc_2-26_altera_competencia_da_semed_na_lc_228.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4833/plc_03-2026_-_altera_o_codigo_de_postura.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4859/plc_04-2026_-_altera_lc_90-_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4860/plc_05-2026_-_estatuto_guarda_municipal-_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4861/plc_06-2026_-_etica_e_disciplina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4864/plc_07-26_altera_lc_228-25-_alterado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4881/plc_08-2026_-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4882/plc_09-2026_-_altera_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4883/plc_04-2026_-_altera_lc_90_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4785/pl_01-2026_-_subvencao_as_entidades.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4787/pl_02-26_concede_anistia_de_juros_e_multa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4788/pl_03-26_recomposicao_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4794/pl_04-2026_-_denomina_logradouro_publico_rua_avides__jose_marcelino.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4795/pl_05-2026_-_programa_municipal_de_promocao_do_respeito_a_liberdade_religiosa_e_combate_a_intolerancia_religiosa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4797/pl_06-2026_-_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4800/pl_07-26_operacoes_de_credito_programa_saneamento.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4801/pl_08-26_emprestimo_j.soares_e_trevo_p._eust..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4802/pl_09-26_-_altera_a_lei_no_6.197.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4804/pl_10-26_repasse_pracas_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4806/pl_11-2026_-_altera_a_lei_no_6279.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4808/pl_12-2026_-_autoriza_credito_especial_-reforma_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4811/pl_13-2026_-_utilidade_publica_associacao_de_ctadores_de_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4818/pl_14-2026_-_dispoe_direito_de_alimentar_animais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4819/pl_15-2026_-_pagamento_por_servicos_ambientais_aguas_s.joao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4826/pl_16-2026_-_prorroga_anistia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4827/pl_17-2026_-_altera_lei_4355-09_estagio_estudante.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4828/pl_18-2026_-_subvencao_social_a_magnificat_e_outras_entidades.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4834/pl_19-2026_-_altera_a_lei_de_no_3980-2005_2_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4835/pl_20-2026_-_reorganiza_o_comsep_e_o_fumsep.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4836/pl_21-2026_-_altera_e_consolida_a_lei_municipal_5172.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4837/pl_22-2026_-_credito_especial_atiradores_tg.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4841/pl_23-2026_-_ppag.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4842/pl_24-2026_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4843/pl_25-2026_-autoriza_credito_especial_ammeco.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4854/pl_26-2026_-_denomina_logradouro_publico_praca_joao_ferreira_quadros.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4858/pl_27-2026_-_altera_a_lei_5926-_tea.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4862/pl_28-26_credito_especial_obras_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4863/pl_29-2026_-_incentivo_profs._pacto_mineiro_e_nac._alfabetiz..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4884/pl_30-2026_-_de_volta_para_a_minha_terra.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4891/pl_31-2026_-_mei_capina-ass_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4793/pl_02-26___substitutivo_-_concede_anistia_de_juros_e_multa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4791/pl_03-26_substitutivo_reajuste_dos_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4789/pj-res_01-2026_recomposicao_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4790/pj-res_02-2026_reajuste_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4798/pjres_04-2026_-_estrutura_organizacional_da_camara.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4799/pjres_05-2026_-_alteracao_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4809/pjres_06-2026_-_cidada_honoraria_paula_ferrari.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4812/pjres_07-2026_-_projeto_analisa_parecer_previo_do_tcemg_-_contas_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4813/rjres_08-2026-_cidadao_honorario_moks.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4814/rjres_09-2026-_cidadao_honorario_anselmo_fabiano_santos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4815/rjres_10-2026-_cidadao_honorario_schinayder_caetano_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4821/pjres_11-2026_-_cidadao_honorario_hudson_bernardes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4822/pjres_12-2026_-_cidadao_honorario_pedro_augusto_santos_almeida.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4823/pjres_13-2026_-_cidada_honoraria_tassiana.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4824/pjres_14-2026_-_merito_artistico_e_cultural_-_daniel_henrique.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4830/pjres_15-2026_-_titulo_de_cidadao_honorario_wilian_costa_araujo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4829/pjres_16-2026_-_merito_educacional_-_e.e._victor_goncalves.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4831/pjres_17-2026_-_cidadao_honorario_delfino_santos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4838/pjres_18-2026_-_titulo_cidada_honoraria_cristiane_lara.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4839/pjres_19-2026_-_cidadao_honorario_pedro_luiz_nunes.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4844/pjres_20-2026_-_cidadao_honorario_israel_silveira_oliveira_junior.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4845/pjres_21-2026_-cidadao_honorario_silas_da_silva_lima.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4846/pjres_22-2026_-merito_cultural_lucas_nunes.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4847/pjres_23-2026_-_cidadao_honorario_abdala_martins.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4848/pjres_24-2026_-cidadao_honorario_gabriel_ramos_alves.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4849/pjres_25-2026_-_cidadao_honorario_deputado_federal_newton_cardoso_jr..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4850/pjres_26-2026_-_cidadao_honorario_felipe_celso_rohlfs_massaini.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4865/pjres_27-2026_-_cidadao_honorario_evaldo_inacio_queiros_rocha.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4866/pjres_28-2026_-_cidadao_honorario_roberto_henrique_soares_bicalho.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4867/pjres_29-2026_-_merito_educacional_-_dr_guillherme_mendes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4868/pjres_30-2026_-_merito_artistico_e_cultural_-_filipe_correa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4875/pjres_31-2026_-_cidada_honoraria_-_ana_izabel.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4876/pjres_32-2026_-_merito_desportivo_-_fabio_de_faria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4879/pjres_33-2026_-_cidadao_honorario_pablo_psiquiatra-_correto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4885/pjres_34-2026_-_cidadao_honorario_gladston.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4796/processo_de_mocao_01-2026_-_igreja_batista_betel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4810/processo_de_mocao_02-2026_-_aplausos_a_loja_gi_moreira.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4820/processo_de_mocao_03-2026_-_repudio_a_gasmig.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4832/processo_de_mocao_04-2026_-_aplausos_a_ana_lucia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4840/processo_de_mocao_05-2026_-_aplauso_renilton_goncalves_pacheco.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4851/processo_de_mocao_06-2026_-_aplausos_jose_marcus_-_secretario.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4852/processo_de_mocao_07-2026_-_aplausos_paroquia_nossa_senhora_de_fatima-_silei_evangelho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4853/processo_de_mocao_08-2026_-_aplausos_overaldo_certo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4855/processo_de_mocao_09-2026_-_aplausos_sirlei_nunes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4856/processo_de_mocao_10-2026_-_aplausos_maysa_karla_silva-ass.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4869/processo_de_mocao_11-2026_-_aplausos_marcela_nogueira.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4870/processo_de_mocao_12-2026_-_aplausos__copa_j_mendes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4871/processo_de_mocao_13-2026_-_aplausos_debora_cristina_santos_marra.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4872/processo_de_mocao_14-2026_-_aplausos_alexia_louise_silva_rabelo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4873/processo_de_mocao_15-2026_-_aplausos_clinica_fernanda_homem.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4874/processo_de_mocao_16-2026_-_aplausos_dr_hiatan.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4877/processo_de_mocao_17-2026_-_mocao_de_aplausos_a_cristina_emiliano_santos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4878/processo_de_mocao_18-2026_-_mocao_de_aplausos_ao_ambulatorio_de_estomaterapia.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4886/processo_de_mocao_20-2026_-_aplauso_georgia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4887/processo_de_mocao_21-2026_-_aplauso_daniele.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4888/processo_de_mocao_22-2026_-_aplauso_patricia_martins.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4889/processo_de_mocao_23-2026_-_aplauso_igreja_filadelfia.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4890/processo_de_mocao_24-2026_-aplauso_igreja_batista_central_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4792/recurso_cpi_portaria_42.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4805/audiencia_publica_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4816/brn3c2af422b2d4_038714.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4825/oficio_gvac_n__27_2026_-_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="6" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="249.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="69" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -770,443 +1683,2792 @@
       </c>
       <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" t="s">
+        <v>60</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-[...5 lines deleted...]
-      <c r="D14" t="s">
+      <c r="H14" t="s">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="G15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="F16" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="E17" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="F17" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18" t="s">
+        <v>60</v>
+      </c>
+      <c r="F18" t="s">
+        <v>77</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" t="s">
         <v>79</v>
-      </c>
-[...19 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" t="s">
+        <v>59</v>
+      </c>
+      <c r="E21" t="s">
+        <v>60</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H21" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22" t="s">
+        <v>59</v>
+      </c>
+      <c r="E22" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H22" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>94</v>
+      </c>
+      <c r="D23" t="s">
+        <v>59</v>
+      </c>
+      <c r="E23" t="s">
+        <v>60</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H23" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>98</v>
+      </c>
+      <c r="D24" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" t="s">
+        <v>60</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>102</v>
+      </c>
+      <c r="D25" t="s">
+        <v>59</v>
+      </c>
+      <c r="E25" t="s">
+        <v>60</v>
+      </c>
+      <c r="F25" t="s">
+        <v>103</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H25" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" t="s">
+        <v>59</v>
+      </c>
+      <c r="E26" t="s">
+        <v>60</v>
+      </c>
+      <c r="F26" t="s">
+        <v>108</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H26" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" t="s">
+        <v>59</v>
+      </c>
+      <c r="E27" t="s">
+        <v>60</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D28" t="s">
+        <v>59</v>
+      </c>
+      <c r="E28" t="s">
+        <v>60</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H28" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>120</v>
+      </c>
+      <c r="D29" t="s">
+        <v>59</v>
+      </c>
+      <c r="E29" t="s">
+        <v>60</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>124</v>
+      </c>
+      <c r="D30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E30" t="s">
+        <v>60</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>128</v>
+      </c>
+      <c r="D31" t="s">
+        <v>59</v>
+      </c>
+      <c r="E31" t="s">
+        <v>60</v>
+      </c>
+      <c r="F31" t="s">
+        <v>129</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H31" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>132</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>133</v>
+      </c>
+      <c r="D32" t="s">
+        <v>59</v>
+      </c>
+      <c r="E32" t="s">
+        <v>60</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H32" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>137</v>
+      </c>
+      <c r="D33" t="s">
+        <v>59</v>
+      </c>
+      <c r="E33" t="s">
+        <v>60</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H33" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>140</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>141</v>
+      </c>
+      <c r="D34" t="s">
+        <v>59</v>
+      </c>
+      <c r="E34" t="s">
+        <v>60</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H34" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>143</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>144</v>
+      </c>
+      <c r="D35" t="s">
+        <v>59</v>
+      </c>
+      <c r="E35" t="s">
+        <v>60</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H35" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>147</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>148</v>
+      </c>
+      <c r="D36" t="s">
+        <v>59</v>
+      </c>
+      <c r="E36" t="s">
+        <v>60</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>152</v>
+      </c>
+      <c r="D37" t="s">
+        <v>59</v>
+      </c>
+      <c r="E37" t="s">
+        <v>60</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>154</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>155</v>
+      </c>
+      <c r="D38" t="s">
+        <v>59</v>
+      </c>
+      <c r="E38" t="s">
+        <v>60</v>
+      </c>
+      <c r="F38" t="s">
+        <v>156</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H38" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>159</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>160</v>
+      </c>
+      <c r="D39" t="s">
+        <v>59</v>
+      </c>
+      <c r="E39" t="s">
+        <v>60</v>
+      </c>
+      <c r="F39" t="s">
+        <v>161</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H39" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>165</v>
+      </c>
+      <c r="D40" t="s">
+        <v>59</v>
+      </c>
+      <c r="E40" t="s">
+        <v>60</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H40" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>168</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>169</v>
+      </c>
+      <c r="D41" t="s">
+        <v>59</v>
+      </c>
+      <c r="E41" t="s">
+        <v>60</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H41" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>173</v>
+      </c>
+      <c r="D42" t="s">
+        <v>59</v>
+      </c>
+      <c r="E42" t="s">
+        <v>60</v>
+      </c>
+      <c r="F42" t="s">
+        <v>174</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H42" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>177</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>178</v>
+      </c>
+      <c r="D43" t="s">
+        <v>59</v>
+      </c>
+      <c r="E43" t="s">
+        <v>60</v>
+      </c>
+      <c r="F43" t="s">
+        <v>179</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H43" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>182</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" t="s">
+        <v>183</v>
+      </c>
+      <c r="E44" t="s">
+        <v>184</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H44" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>26</v>
+      </c>
+      <c r="D45" t="s">
+        <v>183</v>
+      </c>
+      <c r="E45" t="s">
+        <v>184</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H45" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>190</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>10</v>
       </c>
-      <c r="D19" t="s">
-[...11 lines deleted...]
-      <c r="H19" t="s">
+      <c r="D46" t="s">
+        <v>191</v>
+      </c>
+      <c r="E46" t="s">
+        <v>192</v>
+      </c>
+      <c r="F46" t="s">
+        <v>193</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H46" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>196</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>22</v>
+      </c>
+      <c r="D47" t="s">
+        <v>191</v>
+      </c>
+      <c r="E47" t="s">
+        <v>192</v>
+      </c>
+      <c r="F47" t="s">
+        <v>193</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H47" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>199</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>31</v>
+      </c>
+      <c r="D48" t="s">
+        <v>191</v>
+      </c>
+      <c r="E48" t="s">
+        <v>192</v>
+      </c>
+      <c r="F48" t="s">
+        <v>193</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H48" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>202</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" t="s">
+        <v>191</v>
+      </c>
+      <c r="E49" t="s">
+        <v>192</v>
+      </c>
+      <c r="F49" t="s">
+        <v>193</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H49" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>205</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50" t="s">
+        <v>191</v>
+      </c>
+      <c r="E50" t="s">
+        <v>192</v>
+      </c>
+      <c r="F50" t="s">
+        <v>206</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H50" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>209</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>43</v>
+      </c>
+      <c r="D51" t="s">
+        <v>191</v>
+      </c>
+      <c r="E51" t="s">
+        <v>192</v>
+      </c>
+      <c r="F51" t="s">
+        <v>210</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>213</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D52" t="s">
+        <v>191</v>
+      </c>
+      <c r="E52" t="s">
+        <v>192</v>
+      </c>
+      <c r="F52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H52" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>216</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>51</v>
+      </c>
+      <c r="D53" t="s">
+        <v>191</v>
+      </c>
+      <c r="E53" t="s">
+        <v>192</v>
+      </c>
+      <c r="F53" t="s">
+        <v>103</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H53" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>219</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>90</v>
+      </c>
+      <c r="D54" t="s">
+        <v>191</v>
+      </c>
+      <c r="E54" t="s">
+        <v>192</v>
+      </c>
+      <c r="F54" t="s">
+        <v>103</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H54" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>222</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>94</v>
+      </c>
+      <c r="D55" t="s">
+        <v>191</v>
+      </c>
+      <c r="E55" t="s">
+        <v>192</v>
+      </c>
+      <c r="F55" t="s">
+        <v>223</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H55" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>226</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>98</v>
+      </c>
+      <c r="D56" t="s">
+        <v>191</v>
+      </c>
+      <c r="E56" t="s">
+        <v>192</v>
+      </c>
+      <c r="F56" t="s">
+        <v>227</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H56" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>230</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>102</v>
+      </c>
+      <c r="D57" t="s">
+        <v>191</v>
+      </c>
+      <c r="E57" t="s">
+        <v>192</v>
+      </c>
+      <c r="F57" t="s">
+        <v>73</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H57" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>233</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>107</v>
+      </c>
+      <c r="D58" t="s">
+        <v>191</v>
+      </c>
+      <c r="E58" t="s">
+        <v>192</v>
+      </c>
+      <c r="F58" t="s">
+        <v>73</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H58" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>236</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>112</v>
+      </c>
+      <c r="D59" t="s">
+        <v>191</v>
+      </c>
+      <c r="E59" t="s">
+        <v>192</v>
+      </c>
+      <c r="F59" t="s">
+        <v>237</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H59" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>240</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>116</v>
+      </c>
+      <c r="D60" t="s">
+        <v>191</v>
+      </c>
+      <c r="E60" t="s">
+        <v>192</v>
+      </c>
+      <c r="F60" t="s">
+        <v>73</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H60" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>243</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>120</v>
+      </c>
+      <c r="D61" t="s">
+        <v>191</v>
+      </c>
+      <c r="E61" t="s">
+        <v>192</v>
+      </c>
+      <c r="F61" t="s">
+        <v>244</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H61" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>247</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>124</v>
+      </c>
+      <c r="D62" t="s">
+        <v>191</v>
+      </c>
+      <c r="E62" t="s">
+        <v>192</v>
+      </c>
+      <c r="F62" t="s">
+        <v>248</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H62" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>251</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>128</v>
+      </c>
+      <c r="D63" t="s">
+        <v>191</v>
+      </c>
+      <c r="E63" t="s">
+        <v>192</v>
+      </c>
+      <c r="F63" t="s">
+        <v>156</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H63" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>254</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>133</v>
+      </c>
+      <c r="D64" t="s">
+        <v>191</v>
+      </c>
+      <c r="E64" t="s">
+        <v>192</v>
+      </c>
+      <c r="F64" t="s">
+        <v>156</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H64" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>257</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>137</v>
+      </c>
+      <c r="D65" t="s">
+        <v>191</v>
+      </c>
+      <c r="E65" t="s">
+        <v>192</v>
+      </c>
+      <c r="F65" t="s">
+        <v>248</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H65" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>260</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>141</v>
+      </c>
+      <c r="D66" t="s">
+        <v>191</v>
+      </c>
+      <c r="E66" t="s">
+        <v>192</v>
+      </c>
+      <c r="F66" t="s">
+        <v>103</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H66" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>263</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>144</v>
+      </c>
+      <c r="D67" t="s">
+        <v>191</v>
+      </c>
+      <c r="E67" t="s">
+        <v>192</v>
+      </c>
+      <c r="F67" t="s">
+        <v>237</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H67" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>266</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>148</v>
+      </c>
+      <c r="D68" t="s">
+        <v>191</v>
+      </c>
+      <c r="E68" t="s">
+        <v>192</v>
+      </c>
+      <c r="F68" t="s">
+        <v>161</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H68" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>269</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>152</v>
+      </c>
+      <c r="D69" t="s">
+        <v>191</v>
+      </c>
+      <c r="E69" t="s">
+        <v>192</v>
+      </c>
+      <c r="F69" t="s">
+        <v>161</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H69" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>272</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>155</v>
+      </c>
+      <c r="D70" t="s">
+        <v>191</v>
+      </c>
+      <c r="E70" t="s">
+        <v>192</v>
+      </c>
+      <c r="F70" t="s">
+        <v>227</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H70" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>275</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>160</v>
+      </c>
+      <c r="D71" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" t="s">
+        <v>192</v>
+      </c>
+      <c r="F71" t="s">
+        <v>276</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H71" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>279</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>165</v>
+      </c>
+      <c r="D72" t="s">
+        <v>191</v>
+      </c>
+      <c r="E72" t="s">
+        <v>192</v>
+      </c>
+      <c r="F72" t="s">
+        <v>244</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H72" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>282</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>169</v>
+      </c>
+      <c r="D73" t="s">
+        <v>191</v>
+      </c>
+      <c r="E73" t="s">
+        <v>192</v>
+      </c>
+      <c r="F73" t="s">
+        <v>283</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H73" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>286</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>173</v>
+      </c>
+      <c r="D74" t="s">
+        <v>191</v>
+      </c>
+      <c r="E74" t="s">
+        <v>192</v>
+      </c>
+      <c r="F74" t="s">
+        <v>223</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H74" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>289</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>178</v>
+      </c>
+      <c r="D75" t="s">
+        <v>191</v>
+      </c>
+      <c r="E75" t="s">
+        <v>192</v>
+      </c>
+      <c r="F75" t="s">
+        <v>283</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H75" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>292</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>293</v>
+      </c>
+      <c r="D76" t="s">
+        <v>191</v>
+      </c>
+      <c r="E76" t="s">
+        <v>192</v>
+      </c>
+      <c r="F76" t="s">
+        <v>283</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H76" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>296</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>297</v>
+      </c>
+      <c r="D77" t="s">
+        <v>191</v>
+      </c>
+      <c r="E77" t="s">
+        <v>192</v>
+      </c>
+      <c r="F77" t="s">
+        <v>298</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H77" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>301</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>302</v>
+      </c>
+      <c r="D78" t="s">
+        <v>191</v>
+      </c>
+      <c r="E78" t="s">
+        <v>192</v>
+      </c>
+      <c r="F78" t="s">
+        <v>303</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H78" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>306</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>307</v>
+      </c>
+      <c r="E79" t="s">
+        <v>308</v>
+      </c>
+      <c r="F79" t="s">
+        <v>303</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H79" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>311</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>22</v>
+      </c>
+      <c r="D80" t="s">
+        <v>307</v>
+      </c>
+      <c r="E80" t="s">
+        <v>308</v>
+      </c>
+      <c r="F80" t="s">
+        <v>206</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H80" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>314</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>26</v>
+      </c>
+      <c r="D81" t="s">
+        <v>307</v>
+      </c>
+      <c r="E81" t="s">
+        <v>308</v>
+      </c>
+      <c r="F81" t="s">
+        <v>244</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H81" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>317</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>31</v>
+      </c>
+      <c r="D82" t="s">
+        <v>307</v>
+      </c>
+      <c r="E82" t="s">
+        <v>308</v>
+      </c>
+      <c r="F82" t="s">
+        <v>108</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H82" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>320</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83" t="s">
+        <v>307</v>
+      </c>
+      <c r="E83" t="s">
+        <v>308</v>
+      </c>
+      <c r="F83" t="s">
+        <v>156</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H83" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>323</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84" t="s">
+        <v>307</v>
+      </c>
+      <c r="E84" t="s">
+        <v>308</v>
+      </c>
+      <c r="F84" t="s">
+        <v>237</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H84" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>326</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>43</v>
+      </c>
+      <c r="D85" t="s">
+        <v>307</v>
+      </c>
+      <c r="E85" t="s">
+        <v>308</v>
+      </c>
+      <c r="F85" t="s">
+        <v>298</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H85" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>329</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>47</v>
+      </c>
+      <c r="D86" t="s">
+        <v>307</v>
+      </c>
+      <c r="E86" t="s">
+        <v>308</v>
+      </c>
+      <c r="F86" t="s">
+        <v>298</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H86" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>332</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>51</v>
+      </c>
+      <c r="D87" t="s">
+        <v>307</v>
+      </c>
+      <c r="E87" t="s">
+        <v>308</v>
+      </c>
+      <c r="F87" t="s">
+        <v>227</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H87" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>335</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>90</v>
+      </c>
+      <c r="D88" t="s">
+        <v>307</v>
+      </c>
+      <c r="E88" t="s">
+        <v>308</v>
+      </c>
+      <c r="F88" t="s">
+        <v>276</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H88" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>338</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>94</v>
+      </c>
+      <c r="D89" t="s">
+        <v>307</v>
+      </c>
+      <c r="E89" t="s">
+        <v>308</v>
+      </c>
+      <c r="F89" t="s">
+        <v>248</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H89" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>341</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>98</v>
+      </c>
+      <c r="D90" t="s">
+        <v>307</v>
+      </c>
+      <c r="E90" t="s">
+        <v>308</v>
+      </c>
+      <c r="F90" t="s">
+        <v>161</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H90" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>344</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>102</v>
+      </c>
+      <c r="D91" t="s">
+        <v>307</v>
+      </c>
+      <c r="E91" t="s">
+        <v>308</v>
+      </c>
+      <c r="F91" t="s">
+        <v>276</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H91" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>347</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>107</v>
+      </c>
+      <c r="D92" t="s">
+        <v>307</v>
+      </c>
+      <c r="E92" t="s">
+        <v>308</v>
+      </c>
+      <c r="F92" t="s">
+        <v>108</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H92" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>350</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>112</v>
+      </c>
+      <c r="D93" t="s">
+        <v>307</v>
+      </c>
+      <c r="E93" t="s">
+        <v>308</v>
+      </c>
+      <c r="F93" t="s">
+        <v>108</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H93" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>353</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>116</v>
+      </c>
+      <c r="D94" t="s">
+        <v>307</v>
+      </c>
+      <c r="E94" t="s">
+        <v>308</v>
+      </c>
+      <c r="F94" t="s">
+        <v>223</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H94" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>356</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>120</v>
+      </c>
+      <c r="D95" t="s">
+        <v>307</v>
+      </c>
+      <c r="E95" t="s">
+        <v>308</v>
+      </c>
+      <c r="F95" t="s">
+        <v>27</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H95" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>359</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>124</v>
+      </c>
+      <c r="D96" t="s">
+        <v>307</v>
+      </c>
+      <c r="E96" t="s">
+        <v>308</v>
+      </c>
+      <c r="F96" t="s">
+        <v>27</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H96" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>362</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>128</v>
+      </c>
+      <c r="D97" t="s">
+        <v>307</v>
+      </c>
+      <c r="E97" t="s">
+        <v>308</v>
+      </c>
+      <c r="F97" t="s">
+        <v>27</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H97" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>365</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>133</v>
+      </c>
+      <c r="D98" t="s">
+        <v>307</v>
+      </c>
+      <c r="E98" t="s">
+        <v>308</v>
+      </c>
+      <c r="F98" t="s">
+        <v>366</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H98" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>369</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>137</v>
+      </c>
+      <c r="D99" t="s">
+        <v>307</v>
+      </c>
+      <c r="E99" t="s">
+        <v>308</v>
+      </c>
+      <c r="F99" t="s">
+        <v>366</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H99" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>372</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>141</v>
+      </c>
+      <c r="D100" t="s">
+        <v>307</v>
+      </c>
+      <c r="E100" t="s">
+        <v>308</v>
+      </c>
+      <c r="F100" t="s">
+        <v>366</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H100" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>375</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>144</v>
+      </c>
+      <c r="D101" t="s">
+        <v>307</v>
+      </c>
+      <c r="E101" t="s">
+        <v>308</v>
+      </c>
+      <c r="F101" t="s">
+        <v>244</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H101" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>378</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>148</v>
+      </c>
+      <c r="D102" t="s">
+        <v>307</v>
+      </c>
+      <c r="E102" t="s">
+        <v>308</v>
+      </c>
+      <c r="F102" t="s">
+        <v>303</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H102" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>381</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>382</v>
+      </c>
+      <c r="E103" t="s">
+        <v>383</v>
+      </c>
+      <c r="F103" t="s">
+        <v>366</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H103" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>386</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>22</v>
+      </c>
+      <c r="D104" t="s">
+        <v>382</v>
+      </c>
+      <c r="E104" t="s">
+        <v>383</v>
+      </c>
+      <c r="F104" t="s">
+        <v>276</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H104" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>389</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>26</v>
+      </c>
+      <c r="D105" t="s">
+        <v>382</v>
+      </c>
+      <c r="E105" t="s">
+        <v>383</v>
+      </c>
+      <c r="F105" t="s">
+        <v>103</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H105" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>392</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>31</v>
+      </c>
+      <c r="D106" t="s">
+        <v>382</v>
+      </c>
+      <c r="E106" t="s">
+        <v>383</v>
+      </c>
+      <c r="F106" t="s">
+        <v>161</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H106" t="s">
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>