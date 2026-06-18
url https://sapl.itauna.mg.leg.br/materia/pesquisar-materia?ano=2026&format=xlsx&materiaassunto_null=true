--- v1 (2026-05-23)
+++ v2 (2026-06-18)
@@ -10,85 +10,100 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="848" uniqueCount="395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="981" uniqueCount="455">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>4905</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4905/proposta_de_emenda_01-2026_-_altera_o_art_97_lom.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 97 da Lei Orgânica do Município de Itaúna, para adequá-lo às normas constitucionais e às decisões do Tribunal de Contas do Estado de Minas Gerais e do Supremo Tribunal Federal sobre emendas parlamentares individuais impositivas, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4786</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4786/processo_de_veto_01-2026_-_veto_a_emendas_impositivas_ao_pl_41-25_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Veto às emendas parlamentares impositivas de números 04, 10, 52, 57, 61, 62, 78, 93, 96, 98,101, 109, 110, 112,238, 239 e emendas nº 42, 137, 183, 260, 271 e 293, apresentadas ao Projeto de Lei 112/2025 (LOA)</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4803/plc_01-2026_altera_lei_3072-96_-_saae.pdf</t>
@@ -171,50 +186,74 @@
   <si>
     <t>Altera a Lei Complementar nº 228, de 13 de março de 2025, com redação dada pela Lei Complementar nº 238, de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4881/plc_08-2026_-_altera_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Altera o Código de Posturas do Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4882/plc_09-2026_-_altera_codigo_de_posturas.pdf</t>
   </si>
   <si>
+    <t>4900</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4900/plc_10-26_altera_a_lc_233-25_anisita_onerosa.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 233, de 10 de julho de 2025, que dispõe sobre regularização de edificações, e dá outras providências (anistia onerosa)</t>
+  </si>
+  <si>
+    <t>4901</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4901/plc_11-26_altera_lc_228-25.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 228, de 13 de março de 2025 e dá outras providências (Estrutura organizacional da Procuradoria)</t>
+  </si>
+  <si>
     <t>4883</t>
   </si>
   <si>
     <t>PLCSU</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4883/plc_04-2026_-_altera_lc_90_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Guarda Civil Municipal de Itaúna, revoga as disposições contrárias e dá outras providências.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4785/pl_01-2026_-_subvencao_as_entidades.pdf</t>
@@ -282,65 +321,59 @@
   <si>
     <t>Autoriza o Município de Itaúna a contratar com a Caixa Econômica Federal operações de crédito com outorga de garantia, e dá outras providências</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4801/pl_08-26_emprestimo_j.soares_e_trevo_p._eust..pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itaúna a contratar financiamento e operações de crédito com outorga de garantia com Instituições Financeiras e dá outras providências</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4802/pl_09-26_-_altera_a_lei_no_6.197.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 6.197, de 8 de julho de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4804/pl_10-26_repasse_pracas_de_esportes.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros às entidades que menciona e dá outras providências (Praças de Esporte)</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4806/pl_11-2026_-_altera_a_lei_no_6279.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 6.279, de 28 de janeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4808/pl_12-2026_-_autoriza_credito_especial_-reforma_sec._saude.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial no orçamento do município  e dá outras providências.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Antônio de Miranda</t>
@@ -558,125 +591,272 @@
   <si>
     <t>Kaio Guimarães, Israel Antônio Lúcio Neto</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4884/pl_30-2026_-_de_volta_para_a_minha_terra.pdf</t>
   </si>
   <si>
     <t>Institui o programa “De volta para Minha Terra” no Município de Itaúna MG</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Rosse Andrade Silva, Wenderson Arlei da Silva</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4891/pl_31-2026_-_mei_capina-ass_1.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para o Programa Municipal “Itaúna Limpa e Empreendedora”, voltado ao apoio à formalização, capacitação e eventual credenciamento de Microempreendedores Individuais para a prestação complementar de serviços de capina, roçada, jardinagem simples e zeladoria leve no Município de Itaúna, e dá outras providências.</t>
   </si>
   <si>
+    <t>4893</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Israel Antônio Lúcio Neto</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4893/pl_32-2026_-_regulamenta_carnaval_e_eventos_proximos_a_igrejas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a realização do Circuito Oficial do Carnaval e eventos similares em vias e logradouros públicos situados nas proximidades de hospitais, unidades de saúde, Fórum, Câmara Municipal, Prefeitura e templos religiosos no Município de Itaúna, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4894</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4894/pl_33-26_subvencao_fundacao_sao_vicente_de_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a conceder subvenção social à Fundação São Vicente de Paulo e dá outras providências</t>
+  </si>
+  <si>
+    <t>4895</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4895/pl_34-26_credito_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional suplementar, mediante ampliação do percentual de suplementação do orçamento vigente, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4896</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Gustavo Barbosa</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4896/pl_35-26_-_logradouro_publico_-_passarela_cabo_solange.pdf</t>
+  </si>
+  <si>
+    <t>Denomina próprio público: Passarela “Cabo Solange”, no Bairro Várzea da Olaria</t>
+  </si>
+  <si>
+    <t>4897</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Antônio J. Faria Jr.</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4897/pl_36-2026_-_logradouro_publico_rua_jaime_machado.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Logradouro Público “Rua Jaime Machado”</t>
+  </si>
+  <si>
+    <t>4898</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4898/pl_37-26_altera_a_lei_4590-11_cme.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 4.590, de 26 de maio de 2011, que criou o Conselho Municipal de Esporte, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4899</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4899/pl_38-26_credito_especial_hospital_-_duodecimo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a realizar repasse financeiro ao Hospital Manoel Gonçalves de Sousa Moreira, destinado à aquisição de equipamentos hospitalares, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4902</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4902/pl_39-2026_-_logradouro_publico_rua_zico_joao_de_queiroz.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Logradouro Público Rua Zico João de Queiroz</t>
+  </si>
+  <si>
+    <t>4903</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Leonardo Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4903/pl_40-2026_-_utilidade_publica_associacao_comunitaria_mto_grosso.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública o Conselho de Desenvolvimento Comunitário de Mato Grosso, Cachoeirão e Campo Redondo.</t>
+  </si>
+  <si>
+    <t>4906</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4906/pl_41-26_subvencao_apae.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o repasse de recursos financeiros à Associação de Pais e Amigos dos Excepcionais de Itaúna – APAE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4908</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4908/pl_42-26_altera_a_lei_4461-10.pdf</t>
+  </si>
+  <si>
+    <t>Altera o parágrafo único do art. 1º da Lei nº 4.461, de 30 de abril de 2010, que autoriza o Executivo Municipal a efetuar pagamento de aluguéis nas condições que menciona e dá outras providências.</t>
+  </si>
+  <si>
     <t>4793</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Substitutivo</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4793/pl_02-26___substitutivo_-_concede_anistia_de_juros_e_multa.pdf</t>
   </si>
   <si>
     <t>Autoriza anistia parcial de juros e multas incidentes sobre créditos tributários, não tributários e tarifas Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4791/pl_03-26_substitutivo_reajuste_dos_vencimentos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar reajuste de vencimentos dos servidores públicos, das pensões e proventos de aposentadorias, das bolsas auxílio, da Administração Direta e Indireta do Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
+    <t>4907</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4907/pl_21-26_substitutivo_ao_pl_21-26_-_jari.pdf</t>
+  </si>
+  <si>
     <t>4789</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4789/pj-res_01-2026_recomposicao_subsidio_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária dos subsídios dos Vereadores da Câmara Municipal de Itaúna para o ano de 2026 e dá outras providências (4,26%)</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4790/pj-res_02-2026_reajuste_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária dos vencimentos dos servidores ativos, proventos de aposentadorias, e bolsas auxílio dos estagiários da Câmara Municipal da Cidade de Itaúna, Estado de Minas Gerais, e dá outras providências (5%)</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4798/pjres_04-2026_-_estrutura_organizacional_da_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estrutura Organizacional e a Política de Pessoal do Poder Legislativo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4799/pjres_05-2026_-_alteracao_escola_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos e anexos da Resolução nº 08, de 11 de abril de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>Gustavo Barbosa</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4809/pjres_06-2026_-_cidada_honoraria_paula_ferrari.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Itaúna a Dra. Paula Silveira Ferrari</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4812/pjres_07-2026_-_projeto_analisa_parecer_previo_do_tcemg_-_contas_2024.pdf</t>
   </si>
   <si>
     <t>Analisa Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais e julga a Prestação de Contas da Prefeitura Municipal de Itaúna referente ao Exercício de 2024</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4813/rjres_08-2026-_cidadao_honorario_moks.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Senhor Alexandro Moks do Carmo.</t>
@@ -693,116 +873,107 @@
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4815/rjres_10-2026-_cidadao_honorario_schinayder_caetano_rodrigues.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Senhor Schinayder Caetano Rodrigues</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>Dalmo Assis de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4821/pjres_11-2026_-_cidadao_honorario_hudson_bernardes.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao senhor Hudson Rodrigues Bernardes</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>Antônio J. Faria Jr.</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4822/pjres_12-2026_-_cidadao_honorario_pedro_augusto_santos_almeida.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Senhor Pedro Augusto Santos Almeida.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4823/pjres_13-2026_-_cidada_honoraria_tassiana.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Itaúna à senhora Tassiana Rosária Soares Costa.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4824/pjres_14-2026_-_merito_artistico_e_cultural_-_daniel_henrique.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Artístico e Cultural ao senhor Daniel Henrique de Souza Leite.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
-    <t>Leonardo Alves</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4830/pjres_15-2026_-_titulo_de_cidadao_honorario_wilian_costa_araujo.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna a Willian Costa Araújo.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4829/pjres_16-2026_-_merito_educacional_-_e.e._victor_goncalves.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Educacional à Escola Estadual Victor Gonçalves de Souza.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>Giordane Alberto</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4831/pjres_17-2026_-_cidadao_honorario_delfino_santos.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao senhor Frederico Delfino Santos</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
-    <t>Israel Antônio Lúcio Neto</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4838/pjres_18-2026_-_titulo_cidada_honoraria_cristiane_lara.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário a Senhora Cristiane Lara.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4839/pjres_19-2026_-_cidadao_honorario_pedro_luiz_nunes.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao senhor Pedro Luiz Nunes.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4844/pjres_20-2026_-_cidadao_honorario_israel_silveira_oliveira_junior.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao senhor Israel Silveira Oliveira Júnior.</t>
   </si>
   <si>
     <t>4845</t>
@@ -891,87 +1062,96 @@
   <si>
     <t>Concede o Diploma de Mérito Educacional ao Dr. Guilherme Santiago Mendes</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4868/pjres_30-2026_-_merito_artistico_e_cultural_-_filipe_correa.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Artístico e Cultural ao Senhor Filipe Correa</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4875/pjres_31-2026_-_cidada_honoraria_-_ana_izabel.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Itaúna à sra. Ana Izabel dos Santos</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4876/pjres_32-2026_-_merito_desportivo_-_fabio_de_faria.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Desportivo ao sr. Fábio de Faria</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>Aristides R. C. Filho</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4879/pjres_33-2026_-_cidadao_honorario_pablo_psiquiatra-_correto.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao senhor Pablo Rafael de Brito Coelho.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>Kaio Guimarães</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4885/pjres_34-2026_-_cidadao_honorario_gladston.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário de Itaúna ao sr. Gladston Yassumichi Muramoto</t>
+  </si>
+  <si>
+    <t>4892</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4892/pjres_35-2026_-_votacao_remota.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Regimento Interno da Câmara Municipal de Itaúna para permitir a participação remota dos Vereadores em reuniões ordinárias e extraordinárias</t>
+  </si>
+  <si>
+    <t>4904</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4904/pjres_36-2026_-_gratificacao_encarregado_de_dados.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Resolução nº 13/2026, criando a função gratificada de Encarregado pelo Tratamento de Dados - DPO</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4796/processo_de_mocao_01-2026_-_igreja_batista_betel.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Igreja Batista Betel de Itaúna, em reconhecimento à sua notável atuação na transformação de vidas, na promoção de valores cristãos, no fortalecimento dos vínculos familiares e pelo impacto positivo que vem gerando na comunidade itaunense,</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4810/processo_de_mocao_02-2026_-_aplausos_a_loja_gi_moreira.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Loja Gi Moreira.</t>
   </si>
@@ -1542,56 +1722,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4786/processo_de_veto_01-2026_-_veto_a_emendas_impositivas_ao_pl_41-25_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4803/plc_01-2026_altera_lei_3072-96_-_saae.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4807/plc_2-26_altera_competencia_da_semed_na_lc_228.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4833/plc_03-2026_-_altera_o_codigo_de_postura.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4859/plc_04-2026_-_altera_lc_90-_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4860/plc_05-2026_-_estatuto_guarda_municipal-_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4861/plc_06-2026_-_etica_e_disciplina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4864/plc_07-26_altera_lc_228-25-_alterado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4881/plc_08-2026_-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4882/plc_09-2026_-_altera_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4883/plc_04-2026_-_altera_lc_90_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4785/pl_01-2026_-_subvencao_as_entidades.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4787/pl_02-26_concede_anistia_de_juros_e_multa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4788/pl_03-26_recomposicao_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4794/pl_04-2026_-_denomina_logradouro_publico_rua_avides__jose_marcelino.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4795/pl_05-2026_-_programa_municipal_de_promocao_do_respeito_a_liberdade_religiosa_e_combate_a_intolerancia_religiosa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4797/pl_06-2026_-_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4800/pl_07-26_operacoes_de_credito_programa_saneamento.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4801/pl_08-26_emprestimo_j.soares_e_trevo_p._eust..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4802/pl_09-26_-_altera_a_lei_no_6.197.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4804/pl_10-26_repasse_pracas_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4806/pl_11-2026_-_altera_a_lei_no_6279.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4808/pl_12-2026_-_autoriza_credito_especial_-reforma_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4811/pl_13-2026_-_utilidade_publica_associacao_de_ctadores_de_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4818/pl_14-2026_-_dispoe_direito_de_alimentar_animais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4819/pl_15-2026_-_pagamento_por_servicos_ambientais_aguas_s.joao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4826/pl_16-2026_-_prorroga_anistia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4827/pl_17-2026_-_altera_lei_4355-09_estagio_estudante.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4828/pl_18-2026_-_subvencao_social_a_magnificat_e_outras_entidades.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4834/pl_19-2026_-_altera_a_lei_de_no_3980-2005_2_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4835/pl_20-2026_-_reorganiza_o_comsep_e_o_fumsep.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4836/pl_21-2026_-_altera_e_consolida_a_lei_municipal_5172.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4837/pl_22-2026_-_credito_especial_atiradores_tg.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4841/pl_23-2026_-_ppag.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4842/pl_24-2026_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4843/pl_25-2026_-autoriza_credito_especial_ammeco.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4854/pl_26-2026_-_denomina_logradouro_publico_praca_joao_ferreira_quadros.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4858/pl_27-2026_-_altera_a_lei_5926-_tea.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4862/pl_28-26_credito_especial_obras_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4863/pl_29-2026_-_incentivo_profs._pacto_mineiro_e_nac._alfabetiz..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4884/pl_30-2026_-_de_volta_para_a_minha_terra.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4891/pl_31-2026_-_mei_capina-ass_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4793/pl_02-26___substitutivo_-_concede_anistia_de_juros_e_multa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4791/pl_03-26_substitutivo_reajuste_dos_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4789/pj-res_01-2026_recomposicao_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4790/pj-res_02-2026_reajuste_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4798/pjres_04-2026_-_estrutura_organizacional_da_camara.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4799/pjres_05-2026_-_alteracao_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4809/pjres_06-2026_-_cidada_honoraria_paula_ferrari.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4812/pjres_07-2026_-_projeto_analisa_parecer_previo_do_tcemg_-_contas_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4813/rjres_08-2026-_cidadao_honorario_moks.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4814/rjres_09-2026-_cidadao_honorario_anselmo_fabiano_santos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4815/rjres_10-2026-_cidadao_honorario_schinayder_caetano_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4821/pjres_11-2026_-_cidadao_honorario_hudson_bernardes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4822/pjres_12-2026_-_cidadao_honorario_pedro_augusto_santos_almeida.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4823/pjres_13-2026_-_cidada_honoraria_tassiana.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4824/pjres_14-2026_-_merito_artistico_e_cultural_-_daniel_henrique.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4830/pjres_15-2026_-_titulo_de_cidadao_honorario_wilian_costa_araujo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4829/pjres_16-2026_-_merito_educacional_-_e.e._victor_goncalves.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4831/pjres_17-2026_-_cidadao_honorario_delfino_santos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4838/pjres_18-2026_-_titulo_cidada_honoraria_cristiane_lara.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4839/pjres_19-2026_-_cidadao_honorario_pedro_luiz_nunes.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4844/pjres_20-2026_-_cidadao_honorario_israel_silveira_oliveira_junior.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4845/pjres_21-2026_-cidadao_honorario_silas_da_silva_lima.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4846/pjres_22-2026_-merito_cultural_lucas_nunes.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4847/pjres_23-2026_-_cidadao_honorario_abdala_martins.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4848/pjres_24-2026_-cidadao_honorario_gabriel_ramos_alves.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4849/pjres_25-2026_-_cidadao_honorario_deputado_federal_newton_cardoso_jr..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4850/pjres_26-2026_-_cidadao_honorario_felipe_celso_rohlfs_massaini.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4865/pjres_27-2026_-_cidadao_honorario_evaldo_inacio_queiros_rocha.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4866/pjres_28-2026_-_cidadao_honorario_roberto_henrique_soares_bicalho.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4867/pjres_29-2026_-_merito_educacional_-_dr_guillherme_mendes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4868/pjres_30-2026_-_merito_artistico_e_cultural_-_filipe_correa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4875/pjres_31-2026_-_cidada_honoraria_-_ana_izabel.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4876/pjres_32-2026_-_merito_desportivo_-_fabio_de_faria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4879/pjres_33-2026_-_cidadao_honorario_pablo_psiquiatra-_correto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4885/pjres_34-2026_-_cidadao_honorario_gladston.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4796/processo_de_mocao_01-2026_-_igreja_batista_betel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4810/processo_de_mocao_02-2026_-_aplausos_a_loja_gi_moreira.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4820/processo_de_mocao_03-2026_-_repudio_a_gasmig.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4832/processo_de_mocao_04-2026_-_aplausos_a_ana_lucia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4840/processo_de_mocao_05-2026_-_aplauso_renilton_goncalves_pacheco.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4851/processo_de_mocao_06-2026_-_aplausos_jose_marcus_-_secretario.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4852/processo_de_mocao_07-2026_-_aplausos_paroquia_nossa_senhora_de_fatima-_silei_evangelho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4853/processo_de_mocao_08-2026_-_aplausos_overaldo_certo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4855/processo_de_mocao_09-2026_-_aplausos_sirlei_nunes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4856/processo_de_mocao_10-2026_-_aplausos_maysa_karla_silva-ass.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4869/processo_de_mocao_11-2026_-_aplausos_marcela_nogueira.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4870/processo_de_mocao_12-2026_-_aplausos__copa_j_mendes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4871/processo_de_mocao_13-2026_-_aplausos_debora_cristina_santos_marra.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4872/processo_de_mocao_14-2026_-_aplausos_alexia_louise_silva_rabelo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4873/processo_de_mocao_15-2026_-_aplausos_clinica_fernanda_homem.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4874/processo_de_mocao_16-2026_-_aplausos_dr_hiatan.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4877/processo_de_mocao_17-2026_-_mocao_de_aplausos_a_cristina_emiliano_santos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4878/processo_de_mocao_18-2026_-_mocao_de_aplausos_ao_ambulatorio_de_estomaterapia.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4886/processo_de_mocao_20-2026_-_aplauso_georgia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4887/processo_de_mocao_21-2026_-_aplauso_daniele.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4888/processo_de_mocao_22-2026_-_aplauso_patricia_martins.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4889/processo_de_mocao_23-2026_-_aplauso_igreja_filadelfia.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4890/processo_de_mocao_24-2026_-aplauso_igreja_batista_central_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4792/recurso_cpi_portaria_42.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4805/audiencia_publica_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4816/brn3c2af422b2d4_038714.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4825/oficio_gvac_n__27_2026_-_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4905/proposta_de_emenda_01-2026_-_altera_o_art_97_lom.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4786/processo_de_veto_01-2026_-_veto_a_emendas_impositivas_ao_pl_41-25_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4803/plc_01-2026_altera_lei_3072-96_-_saae.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4807/plc_2-26_altera_competencia_da_semed_na_lc_228.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4833/plc_03-2026_-_altera_o_codigo_de_postura.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4859/plc_04-2026_-_altera_lc_90-_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4860/plc_05-2026_-_estatuto_guarda_municipal-_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4861/plc_06-2026_-_etica_e_disciplina.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4864/plc_07-26_altera_lc_228-25-_alterado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4881/plc_08-2026_-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4882/plc_09-2026_-_altera_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4900/plc_10-26_altera_a_lc_233-25_anisita_onerosa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4901/plc_11-26_altera_lc_228-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4883/plc_04-2026_-_altera_lc_90_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4785/pl_01-2026_-_subvencao_as_entidades.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4787/pl_02-26_concede_anistia_de_juros_e_multa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4788/pl_03-26_recomposicao_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4794/pl_04-2026_-_denomina_logradouro_publico_rua_avides__jose_marcelino.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4795/pl_05-2026_-_programa_municipal_de_promocao_do_respeito_a_liberdade_religiosa_e_combate_a_intolerancia_religiosa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4797/pl_06-2026_-_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4800/pl_07-26_operacoes_de_credito_programa_saneamento.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4801/pl_08-26_emprestimo_j.soares_e_trevo_p._eust..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4802/pl_09-26_-_altera_a_lei_no_6.197.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4804/pl_10-26_repasse_pracas_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4806/pl_11-2026_-_altera_a_lei_no_6279.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4808/pl_12-2026_-_autoriza_credito_especial_-reforma_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4811/pl_13-2026_-_utilidade_publica_associacao_de_ctadores_de_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4818/pl_14-2026_-_dispoe_direito_de_alimentar_animais.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4819/pl_15-2026_-_pagamento_por_servicos_ambientais_aguas_s.joao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4826/pl_16-2026_-_prorroga_anistia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4827/pl_17-2026_-_altera_lei_4355-09_estagio_estudante.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4828/pl_18-2026_-_subvencao_social_a_magnificat_e_outras_entidades.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4834/pl_19-2026_-_altera_a_lei_de_no_3980-2005_2_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4835/pl_20-2026_-_reorganiza_o_comsep_e_o_fumsep.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4836/pl_21-2026_-_altera_e_consolida_a_lei_municipal_5172.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4837/pl_22-2026_-_credito_especial_atiradores_tg.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4841/pl_23-2026_-_ppag.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4842/pl_24-2026_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4843/pl_25-2026_-autoriza_credito_especial_ammeco.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4854/pl_26-2026_-_denomina_logradouro_publico_praca_joao_ferreira_quadros.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4858/pl_27-2026_-_altera_a_lei_5926-_tea.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4862/pl_28-26_credito_especial_obras_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4863/pl_29-2026_-_incentivo_profs._pacto_mineiro_e_nac._alfabetiz..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4884/pl_30-2026_-_de_volta_para_a_minha_terra.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4891/pl_31-2026_-_mei_capina-ass_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4893/pl_32-2026_-_regulamenta_carnaval_e_eventos_proximos_a_igrejas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4894/pl_33-26_subvencao_fundacao_sao_vicente_de_paulo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4895/pl_34-26_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4896/pl_35-26_-_logradouro_publico_-_passarela_cabo_solange.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4897/pl_36-2026_-_logradouro_publico_rua_jaime_machado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4898/pl_37-26_altera_a_lei_4590-11_cme.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4899/pl_38-26_credito_especial_hospital_-_duodecimo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4902/pl_39-2026_-_logradouro_publico_rua_zico_joao_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4903/pl_40-2026_-_utilidade_publica_associacao_comunitaria_mto_grosso.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4906/pl_41-26_subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4908/pl_42-26_altera_a_lei_4461-10.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4793/pl_02-26___substitutivo_-_concede_anistia_de_juros_e_multa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4791/pl_03-26_substitutivo_reajuste_dos_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4907/pl_21-26_substitutivo_ao_pl_21-26_-_jari.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4789/pj-res_01-2026_recomposicao_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4790/pj-res_02-2026_reajuste_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4798/pjres_04-2026_-_estrutura_organizacional_da_camara.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4799/pjres_05-2026_-_alteracao_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4809/pjres_06-2026_-_cidada_honoraria_paula_ferrari.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4812/pjres_07-2026_-_projeto_analisa_parecer_previo_do_tcemg_-_contas_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4813/rjres_08-2026-_cidadao_honorario_moks.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4814/rjres_09-2026-_cidadao_honorario_anselmo_fabiano_santos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4815/rjres_10-2026-_cidadao_honorario_schinayder_caetano_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4821/pjres_11-2026_-_cidadao_honorario_hudson_bernardes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4822/pjres_12-2026_-_cidadao_honorario_pedro_augusto_santos_almeida.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4823/pjres_13-2026_-_cidada_honoraria_tassiana.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4824/pjres_14-2026_-_merito_artistico_e_cultural_-_daniel_henrique.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4830/pjres_15-2026_-_titulo_de_cidadao_honorario_wilian_costa_araujo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4829/pjres_16-2026_-_merito_educacional_-_e.e._victor_goncalves.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4831/pjres_17-2026_-_cidadao_honorario_delfino_santos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4838/pjres_18-2026_-_titulo_cidada_honoraria_cristiane_lara.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4839/pjres_19-2026_-_cidadao_honorario_pedro_luiz_nunes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4844/pjres_20-2026_-_cidadao_honorario_israel_silveira_oliveira_junior.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4845/pjres_21-2026_-cidadao_honorario_silas_da_silva_lima.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4846/pjres_22-2026_-merito_cultural_lucas_nunes.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4847/pjres_23-2026_-_cidadao_honorario_abdala_martins.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4848/pjres_24-2026_-cidadao_honorario_gabriel_ramos_alves.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4849/pjres_25-2026_-_cidadao_honorario_deputado_federal_newton_cardoso_jr..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4850/pjres_26-2026_-_cidadao_honorario_felipe_celso_rohlfs_massaini.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4865/pjres_27-2026_-_cidadao_honorario_evaldo_inacio_queiros_rocha.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4866/pjres_28-2026_-_cidadao_honorario_roberto_henrique_soares_bicalho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4867/pjres_29-2026_-_merito_educacional_-_dr_guillherme_mendes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4868/pjres_30-2026_-_merito_artistico_e_cultural_-_filipe_correa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4875/pjres_31-2026_-_cidada_honoraria_-_ana_izabel.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4876/pjres_32-2026_-_merito_desportivo_-_fabio_de_faria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4879/pjres_33-2026_-_cidadao_honorario_pablo_psiquiatra-_correto.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4885/pjres_34-2026_-_cidadao_honorario_gladston.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4892/pjres_35-2026_-_votacao_remota.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4904/pjres_36-2026_-_gratificacao_encarregado_de_dados.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4796/processo_de_mocao_01-2026_-_igreja_batista_betel.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4810/processo_de_mocao_02-2026_-_aplausos_a_loja_gi_moreira.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4820/processo_de_mocao_03-2026_-_repudio_a_gasmig.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4832/processo_de_mocao_04-2026_-_aplausos_a_ana_lucia.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4840/processo_de_mocao_05-2026_-_aplauso_renilton_goncalves_pacheco.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4851/processo_de_mocao_06-2026_-_aplausos_jose_marcus_-_secretario.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4852/processo_de_mocao_07-2026_-_aplausos_paroquia_nossa_senhora_de_fatima-_silei_evangelho.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4853/processo_de_mocao_08-2026_-_aplausos_overaldo_certo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4855/processo_de_mocao_09-2026_-_aplausos_sirlei_nunes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4856/processo_de_mocao_10-2026_-_aplausos_maysa_karla_silva-ass.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4869/processo_de_mocao_11-2026_-_aplausos_marcela_nogueira.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4870/processo_de_mocao_12-2026_-_aplausos__copa_j_mendes.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4871/processo_de_mocao_13-2026_-_aplausos_debora_cristina_santos_marra.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4872/processo_de_mocao_14-2026_-_aplausos_alexia_louise_silva_rabelo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4873/processo_de_mocao_15-2026_-_aplausos_clinica_fernanda_homem.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4874/processo_de_mocao_16-2026_-_aplausos_dr_hiatan.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4877/processo_de_mocao_17-2026_-_mocao_de_aplausos_a_cristina_emiliano_santos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4878/processo_de_mocao_18-2026_-_mocao_de_aplausos_ao_ambulatorio_de_estomaterapia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4886/processo_de_mocao_20-2026_-_aplauso_georgia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4887/processo_de_mocao_21-2026_-_aplauso_daniele.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4888/processo_de_mocao_22-2026_-_aplauso_patricia_martins.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4889/processo_de_mocao_23-2026_-_aplauso_igreja_filadelfia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4890/processo_de_mocao_24-2026_-aplauso_igreja_batista_central_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4792/recurso_cpi_portaria_42.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4805/audiencia_publica_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4816/brn3c2af422b2d4_038714.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2026/4825/oficio_gvac_n__27_2026_-_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H106"/>
+  <dimension ref="A1:H123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="69" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="182" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1604,2762 +1784,3195 @@
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" t="s">
         <v>17</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
         <v>22</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" t="s">
         <v>18</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" t="s">
         <v>18</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" t="s">
         <v>18</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" t="s">
         <v>18</v>
       </c>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" t="s">
         <v>18</v>
       </c>
-      <c r="F10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" t="s">
         <v>18</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="F13" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>22</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="E15" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E16" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F16" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" t="s">
         <v>72</v>
       </c>
-      <c r="B17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F17" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E18" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F18" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E19" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E20" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="H20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E21" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E22" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E23" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>98</v>
+        <v>56</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E24" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>59</v>
       </c>
       <c r="D25" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E25" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F25" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>63</v>
+      </c>
+      <c r="D26" t="s">
+        <v>72</v>
+      </c>
+      <c r="E26" t="s">
+        <v>73</v>
+      </c>
+      <c r="F26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>109</v>
+      </c>
+      <c r="D27" t="s">
+        <v>72</v>
+      </c>
+      <c r="E27" t="s">
+        <v>73</v>
+      </c>
+      <c r="F27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H27" t="s">
         <v>111</v>
-      </c>
-[...19 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" t="s">
+        <v>72</v>
+      </c>
+      <c r="E28" t="s">
+        <v>73</v>
+      </c>
+      <c r="F28" t="s">
+        <v>114</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="H28" t="s">
         <v>116</v>
-      </c>
-[...13 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29" t="s">
+        <v>72</v>
+      </c>
+      <c r="E29" t="s">
+        <v>73</v>
+      </c>
+      <c r="F29" t="s">
         <v>119</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="G29" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>123</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" t="s">
+        <v>73</v>
+      </c>
+      <c r="F30" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>127</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>72</v>
+      </c>
+      <c r="E31" t="s">
+        <v>73</v>
+      </c>
+      <c r="F31" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D31" t="s">
-[...5 lines deleted...]
-      <c r="F31" t="s">
+      <c r="H31" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>131</v>
+      </c>
+      <c r="D32" t="s">
+        <v>72</v>
+      </c>
+      <c r="E32" t="s">
+        <v>73</v>
+      </c>
+      <c r="F32" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H32" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>135</v>
+      </c>
+      <c r="D33" t="s">
+        <v>72</v>
+      </c>
+      <c r="E33" t="s">
+        <v>73</v>
+      </c>
+      <c r="F33" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="H33" t="s">
         <v>137</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>138</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>139</v>
+      </c>
+      <c r="D34" t="s">
+        <v>72</v>
+      </c>
+      <c r="E34" t="s">
+        <v>73</v>
+      </c>
+      <c r="F34" t="s">
         <v>140</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="G34" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D34" t="s">
-[...8 lines deleted...]
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>143</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>144</v>
       </c>
       <c r="D35" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E35" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H35" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>147</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>148</v>
       </c>
       <c r="D36" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E36" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H36" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>151</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>152</v>
       </c>
       <c r="D37" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E37" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>153</v>
       </c>
       <c r="H37" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>154</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>155</v>
       </c>
       <c r="D38" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E38" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F38" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>158</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>159</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>72</v>
+      </c>
+      <c r="E39" t="s">
+        <v>73</v>
+      </c>
+      <c r="F39" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="D39" t="s">
-[...5 lines deleted...]
-      <c r="F39" t="s">
+      <c r="H39" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>162</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>163</v>
+      </c>
+      <c r="D40" t="s">
+        <v>72</v>
+      </c>
+      <c r="E40" t="s">
+        <v>73</v>
+      </c>
+      <c r="F40" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B40" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>167</v>
+        <v>111</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>165</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>166</v>
+      </c>
+      <c r="D41" t="s">
+        <v>72</v>
+      </c>
+      <c r="E41" t="s">
+        <v>73</v>
+      </c>
+      <c r="F41" t="s">
+        <v>167</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="H41" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>171</v>
+      </c>
+      <c r="D42" t="s">
+        <v>72</v>
+      </c>
+      <c r="E42" t="s">
+        <v>73</v>
+      </c>
+      <c r="F42" t="s">
         <v>172</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="G42" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="D42" t="s">
-[...5 lines deleted...]
-      <c r="F42" t="s">
+      <c r="H42" t="s">
         <v>174</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>175</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>176</v>
+      </c>
+      <c r="D43" t="s">
+        <v>72</v>
+      </c>
+      <c r="E43" t="s">
+        <v>73</v>
+      </c>
+      <c r="F43" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="H43" t="s">
         <v>178</v>
-      </c>
-[...13 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>179</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>180</v>
+      </c>
+      <c r="D44" t="s">
+        <v>72</v>
+      </c>
+      <c r="E44" t="s">
+        <v>73</v>
+      </c>
+      <c r="F44" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H44" t="s">
         <v>182</v>
-      </c>
-[...19 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>184</v>
+      </c>
+      <c r="D45" t="s">
+        <v>72</v>
+      </c>
+      <c r="E45" t="s">
+        <v>73</v>
+      </c>
+      <c r="F45" t="s">
+        <v>185</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H45" t="s">
         <v>187</v>
-      </c>
-[...19 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>188</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>189</v>
+      </c>
+      <c r="D46" t="s">
+        <v>72</v>
+      </c>
+      <c r="E46" t="s">
+        <v>73</v>
+      </c>
+      <c r="F46" t="s">
         <v>190</v>
       </c>
-      <c r="B46" t="s">
-[...5 lines deleted...]
-      <c r="D46" t="s">
+      <c r="G46" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="E46" t="s">
+      <c r="H46" t="s">
         <v>192</v>
-      </c>
-[...7 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>193</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>194</v>
+      </c>
+      <c r="D47" t="s">
+        <v>72</v>
+      </c>
+      <c r="E47" t="s">
+        <v>73</v>
+      </c>
+      <c r="F47" t="s">
+        <v>195</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="B47" t="s">
-[...14 lines deleted...]
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>198</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
         <v>199</v>
       </c>
-      <c r="B48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D48" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="E48" t="s">
-        <v>192</v>
+        <v>73</v>
       </c>
       <c r="F48" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>200</v>
       </c>
       <c r="H48" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>202</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>203</v>
       </c>
       <c r="D49" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="E49" t="s">
-        <v>192</v>
+        <v>73</v>
       </c>
       <c r="F49" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H49" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>207</v>
       </c>
       <c r="D50" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="E50" t="s">
-        <v>192</v>
+        <v>73</v>
       </c>
       <c r="F50" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H50" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>43</v>
+        <v>212</v>
       </c>
       <c r="D51" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="E51" t="s">
-        <v>192</v>
+        <v>73</v>
       </c>
       <c r="F51" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="H51" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>47</v>
+        <v>217</v>
       </c>
       <c r="D52" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="E52" t="s">
-        <v>192</v>
+        <v>73</v>
       </c>
       <c r="F52" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="H52" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>51</v>
+        <v>221</v>
       </c>
       <c r="D53" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="E53" t="s">
-        <v>192</v>
+        <v>73</v>
       </c>
       <c r="F53" t="s">
-        <v>103</v>
+        <v>18</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="H53" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>90</v>
+        <v>225</v>
       </c>
       <c r="D54" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="E54" t="s">
-        <v>192</v>
+        <v>73</v>
       </c>
       <c r="F54" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H54" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>94</v>
+        <v>229</v>
       </c>
       <c r="D55" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="E55" t="s">
-        <v>192</v>
+        <v>73</v>
       </c>
       <c r="F55" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="H55" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>98</v>
+        <v>234</v>
       </c>
       <c r="D56" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="E56" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>73</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="H56" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>102</v>
+        <v>238</v>
       </c>
       <c r="D57" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="E57" t="s">
-        <v>192</v>
+        <v>73</v>
       </c>
       <c r="F57" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="H57" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="D58" t="s">
-        <v>191</v>
+        <v>242</v>
       </c>
       <c r="E58" t="s">
-        <v>192</v>
+        <v>243</v>
       </c>
       <c r="F58" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="H58" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>112</v>
+        <v>31</v>
       </c>
       <c r="D59" t="s">
-        <v>191</v>
+        <v>242</v>
       </c>
       <c r="E59" t="s">
-        <v>192</v>
+        <v>243</v>
       </c>
       <c r="F59" t="s">
-        <v>237</v>
+        <v>18</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="H59" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>116</v>
+        <v>148</v>
       </c>
       <c r="D60" t="s">
-        <v>191</v>
+        <v>242</v>
       </c>
       <c r="E60" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>243</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="H60" t="s">
-        <v>242</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E61" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F61" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="H61" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>124</v>
+        <v>27</v>
       </c>
       <c r="D62" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E62" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F62" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="H62" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>128</v>
+        <v>36</v>
       </c>
       <c r="D63" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E63" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F63" t="s">
-        <v>156</v>
+        <v>254</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="H63" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>263</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>40</v>
+      </c>
+      <c r="D64" t="s">
+        <v>252</v>
+      </c>
+      <c r="E64" t="s">
+        <v>253</v>
+      </c>
+      <c r="F64" t="s">
         <v>254</v>
       </c>
-      <c r="B64" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G64" s="1" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="H64" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>137</v>
+        <v>44</v>
       </c>
       <c r="D65" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E65" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F65" t="s">
-        <v>248</v>
+        <v>208</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="H65" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>141</v>
+        <v>48</v>
       </c>
       <c r="D66" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E66" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F66" t="s">
-        <v>103</v>
+        <v>270</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="H66" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>144</v>
+        <v>52</v>
       </c>
       <c r="D67" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E67" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F67" t="s">
-        <v>237</v>
+        <v>208</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="H67" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>148</v>
+        <v>56</v>
       </c>
       <c r="D68" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E68" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F68" t="s">
-        <v>161</v>
+        <v>114</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="H68" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>152</v>
+        <v>59</v>
       </c>
       <c r="D69" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E69" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F69" t="s">
-        <v>161</v>
+        <v>114</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="H69" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>155</v>
+        <v>63</v>
       </c>
       <c r="D70" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E70" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F70" t="s">
-        <v>227</v>
+        <v>283</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="H70" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>160</v>
+        <v>109</v>
       </c>
       <c r="D71" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E71" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F71" t="s">
-        <v>276</v>
+        <v>213</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="H71" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="D72" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E72" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F72" t="s">
-        <v>244</v>
+        <v>86</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="H72" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>169</v>
+        <v>118</v>
       </c>
       <c r="D73" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E73" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F73" t="s">
-        <v>283</v>
+        <v>86</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="H73" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>173</v>
+        <v>123</v>
       </c>
       <c r="D74" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E74" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F74" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="H74" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>178</v>
+        <v>127</v>
       </c>
       <c r="D75" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E75" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F75" t="s">
-        <v>283</v>
+        <v>86</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="H75" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>293</v>
+        <v>131</v>
       </c>
       <c r="D76" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E76" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F76" t="s">
-        <v>283</v>
+        <v>302</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="H76" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>297</v>
+        <v>135</v>
       </c>
       <c r="D77" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E77" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F77" t="s">
-        <v>298</v>
+        <v>195</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="H77" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>302</v>
+        <v>139</v>
       </c>
       <c r="D78" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E78" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="F78" t="s">
-        <v>303</v>
+        <v>167</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="H78" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>10</v>
+        <v>144</v>
       </c>
       <c r="D79" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E79" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F79" t="s">
-        <v>303</v>
+        <v>167</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="H79" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>22</v>
+        <v>148</v>
       </c>
       <c r="D80" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E80" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F80" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="H80" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>26</v>
+        <v>152</v>
       </c>
       <c r="D81" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E81" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F81" t="s">
-        <v>244</v>
+        <v>114</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="H81" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>31</v>
+        <v>155</v>
       </c>
       <c r="D82" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E82" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F82" t="s">
-        <v>108</v>
+        <v>230</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="H82" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>159</v>
       </c>
       <c r="D83" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E83" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F83" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="H83" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>39</v>
+        <v>163</v>
       </c>
       <c r="D84" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E84" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F84" t="s">
-        <v>237</v>
+        <v>172</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="H84" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>43</v>
+        <v>166</v>
       </c>
       <c r="D85" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E85" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F85" t="s">
-        <v>298</v>
+        <v>213</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="H85" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>47</v>
+        <v>171</v>
       </c>
       <c r="D86" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E86" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F86" t="s">
-        <v>298</v>
+        <v>333</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="H86" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>51</v>
+        <v>176</v>
       </c>
       <c r="D87" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E87" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F87" t="s">
-        <v>227</v>
+        <v>302</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="H87" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>90</v>
+        <v>180</v>
       </c>
       <c r="D88" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E88" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F88" t="s">
-        <v>276</v>
+        <v>340</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="H88" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>94</v>
+        <v>184</v>
       </c>
       <c r="D89" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E89" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F89" t="s">
-        <v>248</v>
+        <v>283</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="H89" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>98</v>
+        <v>189</v>
       </c>
       <c r="D90" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E90" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F90" t="s">
-        <v>161</v>
+        <v>340</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="H90" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>102</v>
+        <v>194</v>
       </c>
       <c r="D91" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E91" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F91" t="s">
-        <v>276</v>
+        <v>340</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="H91" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>107</v>
+        <v>199</v>
       </c>
       <c r="D92" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E92" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F92" t="s">
-        <v>108</v>
+        <v>353</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="H92" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>112</v>
+        <v>203</v>
       </c>
       <c r="D93" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E93" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F93" t="s">
-        <v>108</v>
+        <v>357</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="H93" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>116</v>
+        <v>207</v>
       </c>
       <c r="D94" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E94" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F94" t="s">
-        <v>223</v>
+        <v>340</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="H94" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>120</v>
+        <v>212</v>
       </c>
       <c r="D95" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="E95" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="F95" t="s">
-        <v>27</v>
+        <v>254</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="H95" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>124</v>
+        <v>10</v>
       </c>
       <c r="D96" t="s">
-        <v>307</v>
+        <v>367</v>
       </c>
       <c r="E96" t="s">
-        <v>308</v>
+        <v>368</v>
       </c>
       <c r="F96" t="s">
-        <v>27</v>
+        <v>357</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="H96" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>128</v>
+        <v>27</v>
       </c>
       <c r="D97" t="s">
-        <v>307</v>
+        <v>367</v>
       </c>
       <c r="E97" t="s">
-        <v>308</v>
+        <v>368</v>
       </c>
       <c r="F97" t="s">
-        <v>27</v>
+        <v>208</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="H97" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>133</v>
+        <v>31</v>
       </c>
       <c r="D98" t="s">
-        <v>307</v>
+        <v>367</v>
       </c>
       <c r="E98" t="s">
-        <v>308</v>
+        <v>368</v>
       </c>
       <c r="F98" t="s">
-        <v>366</v>
+        <v>302</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="H98" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>137</v>
+        <v>36</v>
       </c>
       <c r="D99" t="s">
-        <v>307</v>
+        <v>367</v>
       </c>
       <c r="E99" t="s">
-        <v>308</v>
+        <v>368</v>
       </c>
       <c r="F99" t="s">
-        <v>366</v>
+        <v>119</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="H99" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>141</v>
+        <v>40</v>
       </c>
       <c r="D100" t="s">
-        <v>307</v>
+        <v>367</v>
       </c>
       <c r="E100" t="s">
-        <v>308</v>
+        <v>368</v>
       </c>
       <c r="F100" t="s">
-        <v>366</v>
+        <v>167</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="H100" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="D101" t="s">
-        <v>307</v>
+        <v>367</v>
       </c>
       <c r="E101" t="s">
-        <v>308</v>
+        <v>368</v>
       </c>
       <c r="F101" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="H101" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="D102" t="s">
-        <v>307</v>
+        <v>367</v>
       </c>
       <c r="E102" t="s">
-        <v>308</v>
+        <v>368</v>
       </c>
       <c r="F102" t="s">
-        <v>303</v>
+        <v>353</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="H102" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D103" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="E103" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
       <c r="F103" t="s">
-        <v>366</v>
+        <v>353</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="H103" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="D104" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="E104" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
       <c r="F104" t="s">
-        <v>276</v>
+        <v>213</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="H104" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="D105" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="E105" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
       <c r="F105" t="s">
-        <v>103</v>
+        <v>333</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="H105" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
+        <v>63</v>
+      </c>
+      <c r="D106" t="s">
+        <v>367</v>
+      </c>
+      <c r="E106" t="s">
+        <v>368</v>
+      </c>
+      <c r="F106" t="s">
+        <v>195</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H106" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>401</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>109</v>
+      </c>
+      <c r="D107" t="s">
+        <v>367</v>
+      </c>
+      <c r="E107" t="s">
+        <v>368</v>
+      </c>
+      <c r="F107" t="s">
+        <v>172</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H107" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>404</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>113</v>
+      </c>
+      <c r="D108" t="s">
+        <v>367</v>
+      </c>
+      <c r="E108" t="s">
+        <v>368</v>
+      </c>
+      <c r="F108" t="s">
+        <v>333</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H108" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>407</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>118</v>
+      </c>
+      <c r="D109" t="s">
+        <v>367</v>
+      </c>
+      <c r="E109" t="s">
+        <v>368</v>
+      </c>
+      <c r="F109" t="s">
+        <v>119</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H109" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>410</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>123</v>
+      </c>
+      <c r="D110" t="s">
+        <v>367</v>
+      </c>
+      <c r="E110" t="s">
+        <v>368</v>
+      </c>
+      <c r="F110" t="s">
+        <v>119</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H110" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>413</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>127</v>
+      </c>
+      <c r="D111" t="s">
+        <v>367</v>
+      </c>
+      <c r="E111" t="s">
+        <v>368</v>
+      </c>
+      <c r="F111" t="s">
+        <v>283</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H111" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>416</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>131</v>
+      </c>
+      <c r="D112" t="s">
+        <v>367</v>
+      </c>
+      <c r="E112" t="s">
+        <v>368</v>
+      </c>
+      <c r="F112" t="s">
+        <v>32</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H112" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>419</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>135</v>
+      </c>
+      <c r="D113" t="s">
+        <v>367</v>
+      </c>
+      <c r="E113" t="s">
+        <v>368</v>
+      </c>
+      <c r="F113" t="s">
+        <v>32</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H113" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>422</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>139</v>
+      </c>
+      <c r="D114" t="s">
+        <v>367</v>
+      </c>
+      <c r="E114" t="s">
+        <v>368</v>
+      </c>
+      <c r="F114" t="s">
+        <v>32</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H114" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>425</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>144</v>
+      </c>
+      <c r="D115" t="s">
+        <v>367</v>
+      </c>
+      <c r="E115" t="s">
+        <v>368</v>
+      </c>
+      <c r="F115" t="s">
+        <v>426</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H115" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>429</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>148</v>
+      </c>
+      <c r="D116" t="s">
+        <v>367</v>
+      </c>
+      <c r="E116" t="s">
+        <v>368</v>
+      </c>
+      <c r="F116" t="s">
+        <v>426</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H116" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>432</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>152</v>
+      </c>
+      <c r="D117" t="s">
+        <v>367</v>
+      </c>
+      <c r="E117" t="s">
+        <v>368</v>
+      </c>
+      <c r="F117" t="s">
+        <v>426</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H117" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>435</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>155</v>
+      </c>
+      <c r="D118" t="s">
+        <v>367</v>
+      </c>
+      <c r="E118" t="s">
+        <v>368</v>
+      </c>
+      <c r="F118" t="s">
+        <v>302</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H118" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>438</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>159</v>
+      </c>
+      <c r="D119" t="s">
+        <v>367</v>
+      </c>
+      <c r="E119" t="s">
+        <v>368</v>
+      </c>
+      <c r="F119" t="s">
+        <v>357</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H119" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>441</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" t="s">
+        <v>442</v>
+      </c>
+      <c r="E120" t="s">
+        <v>443</v>
+      </c>
+      <c r="F120" t="s">
+        <v>426</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H120" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>446</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>27</v>
+      </c>
+      <c r="D121" t="s">
+        <v>442</v>
+      </c>
+      <c r="E121" t="s">
+        <v>443</v>
+      </c>
+      <c r="F121" t="s">
+        <v>333</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H121" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>449</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
         <v>31</v>
       </c>
-      <c r="D106" t="s">
-[...12 lines deleted...]
-        <v>394</v>
+      <c r="D122" t="s">
+        <v>442</v>
+      </c>
+      <c r="E122" t="s">
+        <v>443</v>
+      </c>
+      <c r="F122" t="s">
+        <v>114</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H122" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>452</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>36</v>
+      </c>
+      <c r="D123" t="s">
+        <v>442</v>
+      </c>
+      <c r="E123" t="s">
+        <v>443</v>
+      </c>
+      <c r="F123" t="s">
+        <v>172</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H123" t="s">
+        <v>454</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4425,50 +5038,67 @@
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>