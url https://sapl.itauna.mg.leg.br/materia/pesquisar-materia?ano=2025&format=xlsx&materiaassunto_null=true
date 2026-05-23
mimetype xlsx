--- v0 (2026-02-17)
+++ v1 (2026-05-23)
@@ -10,3032 +10,3035 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2095" uniqueCount="995">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2095" uniqueCount="996">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Antônio de Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4674/proposta_de_emenda_a_lom_01-2025_-_altera_artigo_37_-_fixacao_de_remuneracao_de_vencimentos_e_subsidios.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4674/proposta_de_emenda_a_lom_01-2025_-_altera_artigo_37_-_fixacao_de_remuneracao_de_vencimentos_e_subsidios.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 37 da Lei Orgânica do Município de Itaúna e dá outras providências</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rosse Andrade Silva</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4774/proposta_de_emenda_a_lom_02-2025_-_altera_artigo_83_i.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4774/proposta_de_emenda_a_lom_02-2025_-_altera_artigo_83_i.pdf</t>
   </si>
   <si>
     <t>Altera a redação o inciso I do artigo 83 da Lei Orgânica do Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4775/proposta_de_emenda_a_lom_03_-_altera_art_78_da_lei_organica.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4775/proposta_de_emenda_a_lom_03_-_altera_art_78_da_lei_organica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de Itaúna, e dá outras providências (Artigos 78, 86 e 87)</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4572/veto_01-2025_-_parcial_ao_pl_10-25_-_doenca_renal_cronica.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4572/veto_01-2025_-_parcial_ao_pl_10-25_-_doenca_renal_cronica.pdf</t>
   </si>
   <si>
     <t>Apresenta as razões do veto parcial ao projeto de lei substitutivo nº 10-2025, cuja ementa dispõe que “Classifica as pessoas com doenças renais crônicas como deficientes físicos no Município de Itaúna e dá outras providências”.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4632/veto_02-2025_-_pl_48-25_-pvc_na_base_de_arvores_durante_a_poda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4632/veto_02-2025_-_pl_48-25_-pvc_na_base_de_arvores_durante_a_poda.pdf</t>
   </si>
   <si>
     <t>Veto integral ao projeto de lei cuja ementa prevê o seguinte: “Dispõe sobre a obrigatoriedade de proteção das bases de mudas de árvores com tubos de PVC ou material similar antes da execução de roçadas de gramados no Município de Itaúna/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4688/veto_03-2025_-_pl_50-25_coleta_de_residuos_eletronicos_por_escolas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4688/veto_03-2025_-_pl_50-25_coleta_de_residuos_eletronicos_por_escolas.pdf</t>
   </si>
   <si>
     <t>Veto integral ao projeto de lei cuja ementa prevê o seguinte: “Dispõe sobre a coleta contínua de lixo eletrônico de pequeno porte nas escolas públicas e privadas do Município”.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4689/veto_04-2025_-_pl_65-2025_recuperacao_asfaltica_em_24_horas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4689/veto_04-2025_-_pl_65-2025_recuperacao_asfaltica_em_24_horas.pdf</t>
   </si>
   <si>
     <t>Veto integral ao projeto de lei cuja ementa prevê o seguinte: “Dispõe sobre a obrigatoriedade de recomposição imediata do pavimento asfáltico nas vias públicas do Município de Itaúna/MG após a realização de obras ou intervenções que causem abertura ou dano ao pavimento, e dá outras providências”.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4691/veto_05-2025_-_pl_46-2025_emendas_ao_orcamento_2026.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4691/veto_05-2025_-_pl_46-2025_emendas_ao_orcamento_2026.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao projeto de lei nº 46/2025 que “Estabelece Diretrizes Gerais para a elaboração do Orçamento do Município de Itaúna para o exercício financeiro do ano 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4711/veto_06-2025_-_pl_71-25-sinalizacao_proximo_de_escolas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4711/veto_06-2025_-_pl_71-25-sinalizacao_proximo_de_escolas.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao projeto de lei 71/2025, que “Altera a Lei Municipal nº 5.253, de 2017, que “Dispõe sobre a obrigação da implantação de sinalização horizontal diferenciada próxima às áreas escolares no Município de Itaúna”.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4712/veto_07-2025_-_plc_11-25_-_alteracao_no_codigo_de_obras_-_veto_parcial.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4712/veto_07-2025_-_plc_11-25_-_alteracao_no_codigo_de_obras_-_veto_parcial.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao projeto de lei complementar nº 11/2025, que “Acrescenta as Seções I, II e III (artigos “2º A” a “2º I”) ao Capítulo I da Lei Municipal nº 2.197, de 22 de dezembo de 1998 (Código de Obras)”.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4713/veto_08-2025_-_pl_32-25_cria_conselho_curador_do_titulo_de_itauna_como_cidade_educativa.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4713/veto_08-2025_-_pl_32-25_cria_conselho_curador_do_titulo_de_itauna_como_cidade_educativa.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao projeto de lei nº 32/2025, que altera a Lei nº 4.016, de 23 de dezembro de 2005.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4748/veto_09-2025_-_veta_emendas_ao_pl_99-25_ppag.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4748/veto_09-2025_-_veta_emendas_ao_pl_99-25_ppag.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao projeto de lei 99/2025 que “Dispõe sobre o Plano Plurianual de Ação Governamental – PPAG, para o quadriênio 2026-2029 e dá outras providências”</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4751/veto_10-2025_-_pl_111-2025_-_nome_de_posto_de_saude.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4751/veto_10-2025_-_pl_111-2025_-_nome_de_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>Opõe razões do veto integral ao projeto de lei cuja ementa prevê o seguinte: “Denomina a Estratégia Saúde da Família – ESF do bairro Irmãos Auler como Dalva Ferreira de Oliveira”.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4543/plc_01-2025_-_altera_lei_2584-91.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4543/plc_01-2025_-_altera_lei_2584-91.pdf</t>
   </si>
   <si>
     <t>Altera o art. 90 da Lei nº 2.584, de 11 de dezembro de 1991, que “Dispõe sobre o regime jurídico único dos servidores públicos do município de Itaúna, da administração direta, autárquica e fundacional” e dá outras providências.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4551/plc_02-2025_-_autoriza_remanejamento_de_cargos_educ..pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4551/plc_02-2025_-_autoriza_remanejamento_de_cargos_educ..pdf</t>
   </si>
   <si>
     <t>Acrescenta um parágrafo ao art. 23 da Lei Municipal nº 3.023, de 27 de dezembro de 1995, que dispõe sobre Estatuto do Pessoal do Magistério Público da Prefeitura Municipal de Itaúna, estabelece o Regime Jurídico Único do Servidor do Quadro de Magistério, e dá outras providências.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4553/plc_03-2025_-_estrutura_organizacional_cargos_comissionados.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4553/plc_03-2025_-_estrutura_organizacional_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Organizacional da Administração Direta e Indireta do Município de Itaúna, altera Anexos de Quadro de Cargos de provimento em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>Kaio Guimarães, Aristides R. C. Filho</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4561/plc_04-2025_-_policia_municipal.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4561/plc_04-2025_-_policia_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 90, de 26 de fevereiro de 2014, que “Institui a Guarda Municipal de Itaúna e dá outras providências”.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4568/plc_05-2025_-_altera_lei_complementar_228.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4568/plc_05-2025_-_altera_lei_complementar_228.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 228, de 13 de março de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4586/plc_06-2025_-_altera_a_lc_204-2023.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4586/plc_06-2025_-_altera_a_lc_204-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Caput do art. 3º da Lei Complementar nº 204, de 2 de agosto de 2023, que “Institui o Programa Meu Esporte” e dá outras providências.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4607/plc_07-2025_-_altera_anexo_lc_79-_lei_3072_oficineiro.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4607/plc_07-2025_-_altera_anexo_lc_79-_lei_3072_oficineiro.pdf</t>
   </si>
   <si>
     <t>Altera o ANEXO I, da Lei Complementar nº 79, de 24 de abril de 2013;  o Anexo II, da Lei 3.072, de 25 de abril de 1996; e, dá outras providências (oficineiros)</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4641/plc_8-2025_-_altera_comad.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4641/plc_8-2025_-_altera_comad.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação ao Conselho Municipal sobre Álcool e Drogas – COMAD; altera a composição do Conselho; e, dá outras providências</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4660/plc_09-25_acrescenta_artigo_ao_plano_diretor_-_redacao_final.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4660/plc_09-25_acrescenta_artigo_ao_plano_diretor_-_redacao_final.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre acréscimo dos artigos 53-C e 53-D à Lei Complementar nº 172, de 3 de janeiro de 2022 (Plano Diretor Municipal), e dá outras providências.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4661/plc_10-25_anistia_onerosa_-_redacao_final.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4661/plc_10-25_anistia_onerosa_-_redacao_final.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de edificações e dá outras providências (anistia onerosa)</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Alexandre Campos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4663/plc_11-2025_-_altera_a_lei_2197-88_codigo_de_obras_do_municipio.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4663/plc_11-2025_-_altera_a_lei_2197-88_codigo_de_obras_do_municipio.pdf</t>
   </si>
   <si>
     <t>Acrescenta as Seções I, II e III (artigos “2º A” a “2º I”) ao Capítulo I da Lei Municipal nº 2.197, de 22 de dezembro de 1988 (Código de Obras).</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Wenderson Arlei da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4698/plc_12-2025-_lei_alvara_sanitario_itauna_atualizado.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4698/plc_12-2025-_lei_alvara_sanitario_itauna_atualizado.pdf</t>
   </si>
   <si>
     <t>Altera o art. 24 da Lei Complementar nº 148, de 12 de setembro de 2019, para dispor sobre o prazo de validade da Licença Sanitária do Município de Itaúna, e dá outras providências.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4763/plc_13-25_altera_2584-91-_ferias_premiou.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4763/plc_13-25_altera_2584-91-_ferias_premiou.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.584, de 11 de dezembro de 1991, e dá outras providências (férias-prêmio)</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4764/plc_14-25_altera_lei_complementar_228-2025.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4764/plc_14-25_altera_lei_complementar_228-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 228, de 13 de março de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4776/plc_15-25_altera_lei_3072-96_e_3023-95_oficial.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4776/plc_15-25_altera_lei_3072-96_e_3023-95_oficial.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 3.072, de 25 de Abril de 1996, altera, retifica e consolida o Anexo XVII da Lei no 3.072, de 25 de abril de 1996, e altera dispositivo da Lei Municipal nº 3.023, de 27 de dezembro de 1995, e dá outras providências</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>PLCSU</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4597/plc_06-2025_-_substitutivo_-_altera_a_lc_204-2023.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4597/plc_06-2025_-_substitutivo_-_altera_a_lc_204-2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei Complementar nº 204, de 2 de agosto de 2023, que “Institui o Programa Meu Esporte” e dá outras providências</t>
   </si>
   <si>
+    <t>4857</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4857/plc_08-2025_-substituto_ao_plc_8-25_comad.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece nova estruturação ao Conselho Municipal sobre Álcool e Drogas – COMAD, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4515</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ana Carolina  S. Faria</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4515/pl_01-2025_-_transporte_de_animais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4515/pl_01-2025_-_transporte_de_animais.pdf</t>
   </si>
   <si>
     <t>Disciplina o transporte de animais domésticos no Serviço Municipal de transporte coletivo de passageiros no Município de Itaúna</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>Gustavo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4516/pl_02-2025_-_programa_amigos_da_saude.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4516/pl_02-2025_-_programa_amigos_da_saude.pdf</t>
   </si>
   <si>
     <t>Cria o  programa Amigos da Saúde no âmbito do Município de Itaúna por meio de parceria e dá outras providencias</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4517/pl_03-2025_-_altera_a_lei_6144_-_adote_um_uniforme.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4517/pl_03-2025_-_altera_a_lei_6144_-_adote_um_uniforme.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 6.144/2024, que “Dispõe sobre o fornecimento de uniformes escolares para estudantes das Escolas Públicas Municipais por meio de parceria e dá outras providências”</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4519/pl_04-2025_-_subvencao_social_as_instituicoes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4519/pl_04-2025_-_subvencao_social_as_instituicoes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social às instituições que menciona e dá outras providências</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4520/pl_05-2025_repasse_de_recursos_do_fundeb.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4520/pl_05-2025_repasse_de_recursos_do_fundeb.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos financeiros oriundos do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – FUNDEB às instituições que menciona e dá outras providências</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4521/pl_06-2025_-_proibicao_de_correntes_-_carol.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4521/pl_06-2025_-_proibicao_de_correntes_-_carol.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de manter animais acorrentados no âmbito do Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>José Humberto Santiago Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4522/pl_07-2025_-_altera_lei_itbi.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4522/pl_07-2025_-_altera_lei_itbi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos incisos I e V do art. 14 da Lei Municipal nº 2.204, de 03 de fevereiro de 1989.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4523/pl_08-2025_-_altera_lei_2584-91.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4523/pl_08-2025_-_altera_lei_2584-91.pdf</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4524/pl_09-2025_-_reajuste_venc._servidores.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4524/pl_09-2025_-_reajuste_venc._servidores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar reajuste de vencimentos dos servidores públicos, das pensões e proventos de aposentadorias, das bolsas auxílio, da Administração Direta e Indireta do Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4525/pl_10-2025_-_classifica_pessoa_com_doencas_renais_como_deficientes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4525/pl_10-2025_-_classifica_pessoa_com_doencas_renais_como_deficientes.pdf</t>
   </si>
   <si>
     <t>Classifica as pessoas com doenças renais crônicas como deficientes físicos no Município de Itaúna e dá outras providências</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>Alexandre Campos, Dalmo Assis de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4526/pl_11-2025_-_proprio_publico_capela_velorio_padre_jose_luiz_de_freitas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4526/pl_11-2025_-_proprio_publico_capela_velorio_padre_jose_luiz_de_freitas.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público: Capela Velório Municipal Padre José Luiz de Freitas</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4528/pl_12-2025_-_utilidade_publica_assoc_luz_do_mundo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4528/pl_12-2025_-_utilidade_publica_assoc_luz_do_mundo.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública a Associação Projeto Luz do Mundo</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4529/pl_13-2025_-_denomina_rua_urquiza_da_costa_mendes.docx</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4529/pl_13-2025_-_denomina_rua_urquiza_da_costa_mendes.docx</t>
   </si>
   <si>
     <t>Denomina a academia ao ar livre como Orquisa da Costa Mendes.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4530/pl_14-2025_-_rotatoria_maria_christina.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4530/pl_14-2025_-_rotatoria_maria_christina.pdf</t>
   </si>
   <si>
     <t>Denomina Rotatória Maria Christina Santiago.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4531/pl_15-2025_-_maria_ivolina_goncalves.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4531/pl_15-2025_-_maria_ivolina_goncalves.pdf</t>
   </si>
   <si>
     <t>Denomina Rotatória Maria Ivolina Gonçalves.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4532/pl_16-2025_-_padre_jose_luiz.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4532/pl_16-2025_-_padre_jose_luiz.pdf</t>
   </si>
   <si>
     <t>Denomina estrada Padre José Luiz.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4534/pl_17-2025_-_utilidade_publica_oratorio_festivo_mamae_margarida.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4534/pl_17-2025_-_utilidade_publica_oratorio_festivo_mamae_margarida.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Oratório Festivo Mamãe Margarida Itaúna</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4536/pl_18-2025__-_abre_credito_especial.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4536/pl_18-2025__-_abre_credito_especial.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para os fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Kaio Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4537/pl_19-2025_-_proibe_contratacao_de_shows_musicais_com_temas_criminosos_1.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4537/pl_19-2025_-_proibe_contratacao_de_shows_musicais_com_temas_criminosos_1.pdf</t>
   </si>
   <si>
     <t>Proíbe a contratação de shows, artistas e eventos abertos ao público infanto juvenil que envolvam, no decorrer da apresentação, expressão de apologia ao crime organizado ou ao uso de drogas e dá outras providências</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4538/pl_20-2025_-_repasse_as_pracas_de_esportes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4538/pl_20-2025_-_repasse_as_pracas_de_esportes.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros às entidades que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4540/pl_21-2025_-_subvencao_social_as_instituicoes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4540/pl_21-2025_-_subvencao_social_as_instituicoes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social às instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4541/pl_22-2025_-_alteamento_em_tampas_de_bueiros.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4541/pl_22-2025_-_alteamento_em_tampas_de_bueiros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão, nos editais de contratação de serviços de pavimentação asfáltica das vias do Município, do alteamento dos tampões de ferro fundido para poços de visitas (tampas de bueiro) e canaletas de concreto</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Lacimar Cezário</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4542/pl_23-2025_-_denomina_proprio_publico_-_setor_administrativo_arthur_marques.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4542/pl_23-2025_-_denomina_proprio_publico_-_setor_administrativo_arthur_marques.pdf</t>
   </si>
   <si>
     <t>Denomina Próprio Público: “Arthur Marques”, o setor Administrativo da Secretaria de Saúde do Município de Itaúna/MG</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4546/pl_24-2025_-_saae_troca_de_titularidade.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4546/pl_24-2025_-_saae_troca_de_titularidade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação, documentação, troca de titularidade e alteração de dados cadastrais dos usuários do SAAE e dá outras providências</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Israel Antônio Lúcio Neto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4545/pl_25-2025_-_altera_lei_5455-2019_-_semana_do_capoeirista.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4545/pl_25-2025_-_altera_lei_5455-2019_-_semana_do_capoeirista.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.455/2019, que “Institui a Semana Municipal do Capoeirista no Município de Itaúna”</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4547/pl_26-2025_-_denomina_logradouro_publico_rua_antonio_lopes_de_faria_sobrinho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4547/pl_26-2025_-_denomina_logradouro_publico_rua_antonio_lopes_de_faria_sobrinho.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público Rua Antônio Lopes de Faria Sobrinho.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4549/pl_27-2025_-_reducao_de_juros_e_multas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4549/pl_27-2025_-_reducao_de_juros_e_multas.pdf</t>
   </si>
   <si>
     <t>Autoriza anistia parcial de juros e multas incidentes sobre créditos tributários, não tributários e tarifas Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4550/pl_28-2025_-_estradas_municipais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4550/pl_28-2025_-_estradas_municipais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do sistema de Estradas Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4552/pl_29-2025__altera_o_art__2o__da_lei__2843_1994.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4552/pl_29-2025__altera_o_art__2o__da_lei__2843_1994.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º, da Lei 2.843/94, que estabelece normas para a contratação de pessoal por tempo determinado e dá outras providências.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4558/pl_30-2025_-_programa_limpa_rios_e_ribeiroes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4558/pl_30-2025_-_programa_limpa_rios_e_ribeiroes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Limpa Rio e Ribeirões no âmbirto do município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4559/pl_31-2025_-_proprio_publico_pista_de_skate_dona_dina.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4559/pl_31-2025_-_proprio_publico_pista_de_skate_dona_dina.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público: “Pista de Skate Dona Diná”</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4562/pl_32-2025_-_cidade_educativa_2025_altera_a_lei_4016-2005.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4562/pl_32-2025_-_cidade_educativa_2025_altera_a_lei_4016-2005.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.016, de 23 de dezembro de 2005.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4564/pl_33-2025_-_coleta_de_amostras_das_aguas_de_reservatorios_das_escolas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4564/pl_33-2025_-_coleta_de_amostras_das_aguas_de_reservatorios_das_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de coleta de amostras das águas de reservatórios das escolas, creches e unidades de saúde do Município de Itaúna para análise, e dá outras providências</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4565/pl_34-2025_-_altera_lei_5937-23_-_pavimentacao_bonfim.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4565/pl_34-2025_-_altera_lei_5937-23_-_pavimentacao_bonfim.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I, do artigo 1º, da Lei 5.937, de 17 de maio de 2023, que “autoriza o município de Itaúna a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia”, e dá outras providências (pavimentação da via de acesso ao Morro do Bonfim)</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4566/pl_35-2025_-_subsidio_transporte_coletivo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4566/pl_35-2025_-_subsidio_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subsídio sobre a tarifa pública do transporte público de passageiros e dá outras providências.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4567/pl_36-2025_-_altera_leis_6.169-25_e_2.204-89.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4567/pl_36-2025_-_altera_leis_6.169-25_e_2.204-89.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 6.169, de 7 de março de 2025; e, a Lei Municipal nº 2.204, de 3 de fevereiro de 1989, e dá outras providências.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4571/pl_37-2025_-_transportes_individuais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4571/pl_37-2025_-_transportes_individuais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação dos serviços de transporte remunerado privado individual de passageiros por aplicativos ou outras plataformas de comunicação em rede, no âmbito do Município de Itaúna MG, e dá outras providências.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4575/pl_38-2025_-_denomina_proprio_publico_-_quadra_mario_marques_gomes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4575/pl_38-2025_-_denomina_proprio_publico_-_quadra_mario_marques_gomes.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público: “Quadra Poliesportiva Mário Marques Gomes”</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Leonardo Alves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4577/pl_39-2025_-_denomina_esf_mario_lucio_moreira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4577/pl_39-2025_-_denomina_esf_mario_lucio_moreira.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público: "ESF Mário Lúcio Moreira"</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4578/pl_40-2025_altera_lei_5754-21_conc_de_uso_-_federacao_mineira_tenis_-_redacao_final.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4578/pl_40-2025_altera_lei_5754-21_conc_de_uso_-_federacao_mineira_tenis_-_redacao_final.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de concessão de direito real de uso de imóvel público à Federação Mineira de Tênis - FMT, e dá outras providências</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4579/pl_41-2025_-_altera_lei_3353-1998_-_protecao_do_patrimonio_artistico-cultural.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4579/pl_41-2025_-_altera_lei_3353-1998_-_protecao_do_patrimonio_artistico-cultural.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.353/1.998, que “Dispõe sobre a proteção do Patrimônio Cultural, Artístico e Ecológico de Itaúna, autoriza instituir o seu Conselho Deliberativo e dá outras providências”</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4580/pl_42-2025_-_altera_lei_5663-21_-_prioridade_de_transporte_para_pacientes_oncologicos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4580/pl_42-2025_-_altera_lei_5663-21_-_prioridade_de_transporte_para_pacientes_oncologicos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.663 de 24 de Agosto de 2021, que dispõe sobre a atenção e prioridade em atendimento fora do domicílio aos portadores de câncer e dá outras providências</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Gustavo Barbosa, Israel Antônio Lúcio Neto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4581/pl_43-2025_-_pista_de_skate__antonio_ivane_rodrigues_-_tonico_rodrigues.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4581/pl_43-2025_-_pista_de_skate__antonio_ivane_rodrigues_-_tonico_rodrigues.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público: “Pista de Skate Tonico Rodrigues”</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4582/pl_44-2025_-_rotatoria_daniel_henrique_dutra_-_dany_boy.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4582/pl_44-2025_-_rotatoria_daniel_henrique_dutra_-_dany_boy.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público: “Rotatória Daniel Henrique Dutra”</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Giordane Alberto, Gustavo Barbosa, Aristides R. C. Filho, Kaio Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4584/pl_45-2025_-_leitura_da_biblia_nas_escolas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4584/pl_45-2025_-_leitura_da_biblia_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Estabelece o uso da leitura bíblica como ferramenta paradidática em escolas públicas e privadas no Município de Itaúna MG</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4585/pl_46-2025_-_ldo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4585/pl_46-2025_-_ldo.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes Gerais para a elaboração do Orçamento do Município de Itaúna para o exercício financeiro do ano 2026 e dá outras providências</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/</t>
+    <t>http://sapl.itauna.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do descarte de resíduos e rejeitos nas vias e espaços públicos do município de Itaúna/MG, e dá outras providências</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4588/pl_48-2025_-_protecao_de_mudas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4588/pl_48-2025_-_protecao_de_mudas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de proteção das bases de mudas de árvores com tubos de PVC ou material similar antes da execução de roçadas de gramados no Município de Itaúna/MG e dá outras providências</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Ana Carolina  S. Faria, Kaio Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4589/pl_49-2025_-_abandono_de_animais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4589/pl_49-2025_-_abandono_de_animais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do abandono de animais em vias públicas e logradouros do Município de Itaúna, e institui multa administrativa</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Aristides R. C. Filho</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4590/pl_50-2025_-_coleta_de_lixo_eletronico_nas_escolas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4590/pl_50-2025_-_coleta_de_lixo_eletronico_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a coleta contínua de lixo eletrônico de pequeno porte nas escolas públicas e privadas do Município</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4591/pl_51-2025_-_proibicao_de_corte_de_agua_em_feriados.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4591/pl_51-2025_-_proibicao_de_corte_de_agua_em_feriados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do corte dos serviços de fornecimento de água no Município e dá outras providências</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4593/pl_52-2025_-_instalacao_de_gps_nos_veiculos_de_transporte_escolar.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4593/pl_52-2025_-_instalacao_de_gps_nos_veiculos_de_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.979, de 05 de julho de 2005, e dá outras providências</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4594/pl_53-2025_-_combate_a_pichacao_-_redacao_final.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4594/pl_53-2025_-_combate_a_pichacao_-_redacao_final.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a penalização de atos de pichação no Município de Itaúna, com foco no combate à degradação urbana, proibição de conteúdos com apologia ao crime, incitação à violência ou mensagens de cunho discriminatório</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4595/pl_54-2025_-_conecta_itauna_app_-_plataforma_digital_servicos_publicos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4595/pl_54-2025_-_conecta_itauna_app_-_plataforma_digital_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>Institui o Conecta Itaúna App, plataforma digital de integração de serviços públicos e atendimento ao cidadão, e dá outras providências</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4596/pl_55-2025_-_prorroga_vigencia_da_lei_6.169-25.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4596/pl_55-2025_-_prorroga_vigencia_da_lei_6.169-25.pdf</t>
   </si>
   <si>
     <t>Prorroga vigência da Lei Municipal nº 6.169, de 07 de março de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Giordane Alberto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4598/pl_56-2025_-_denomina_ubs_dr_edward_camargos_jr.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4598/pl_56-2025_-_denomina_ubs_dr_edward_camargos_jr.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público: “Unidade Básica de Saúde Dr. Edward Camargos Júnior”</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Israel Antônio Lúcio Neto, Gustavo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4599/pl_57-2025_-_dispoe_sobre_o_fornecimento_de_alimentacao....pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4599/pl_57-2025_-_dispoe_sobre_o_fornecimento_de_alimentacao....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de alimentação diferenciada para alunos, crianças e adolescentes portadores de diabetes, de doença celíaca e com intolerância a lactose nas escolas públicas municipais de Itaúna.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4600/pl_58-2025_-_revoga_lei_5198-17_-programa_prata_da_casa.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4600/pl_58-2025_-_revoga_lei_5198-17_-programa_prata_da_casa.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 5.198, de 1º de setembro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4602/pl_59-2025_-_subvencao_social_casa_de_caridade_manoel_goncalves_de_sousa_moreira_1.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4602/pl_59-2025_-_subvencao_social_casa_de_caridade_manoel_goncalves_de_sousa_moreira_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social à Casa de Caridade Manoel Gonçalves de Sousa Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4605/pl_60-2025_-_acompanhante_consultas_medicas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4605/pl_60-2025_-_acompanhante_consultas_medicas.pdf</t>
   </si>
   <si>
     <t>Garante o direito de acompanhamento de pacientes por pessoa maior de 18 anos durante consultas e exames no Município de Itaúna.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4606/pl_61-2025_-_subvencao_social_comunidade_terapeutica.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4606/pl_61-2025_-_subvencao_social_comunidade_terapeutica.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social às entidades a que menciona e dá outras providências (Magnificat, Mães e Filhos, Força e Luz, CREVAS)</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4610/pl_62-2025_-_materiais_reciclaveis_em_cobre.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4610/pl_62-2025_-_materiais_reciclaveis_em_cobre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de comprovação de origem dos materiais recicláveis em cobre e dá outras providências.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4611/pl_63-2025_-_altera_lei_5430-19_arraial_das_creches.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4611/pl_63-2025_-_altera_lei_5430-19_arraial_das_creches.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.430, de 12 de julho de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Aristides R. C. Filho, Kaio Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4614/pl_64-2025_-_proibe_despesas_publicas_com_invasoes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4614/pl_64-2025_-_proibe_despesas_publicas_com_invasoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de despesas públicas que promovam ou incentivem invasões de propriedades e grupos terroristas no Município de Itaúna e dá outras providências</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4615/pl_65-2025_-_recomposicao_de_asfalto_depois_de_obras_de_infra.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4615/pl_65-2025_-_recomposicao_de_asfalto_depois_de_obras_de_infra.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de recomposição imediata do pavimento asfáltico nas vias públicas do Município de Itaúna/MG após a realização de obras ou intervenções que causem abertura ou dano ao pavimento, e dá outras providências</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4617/pl_66-2025_-_utilidade_publica_-_grupo_educacao_etica_e_cidadania.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4617/pl_66-2025_-_utilidade_publica_-_grupo_educacao_etica_e_cidadania.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública o Grupo Educação, Ética e Cidadania</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Aristides R. C. Filho, Leonardo Alves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4618/pl_67-2025_-_programa_cultura_nos_bairros.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4618/pl_67-2025_-_programa_cultura_nos_bairros.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Cultura nos Bairros” no Município de Itaúna e dá outras providências</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4645/pl_68-2025_-_denomina_prorpio_publico__cesarinho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4645/pl_68-2025_-_denomina_prorpio_publico__cesarinho.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público “Quadra Cesário Augusto de Faria Neto” a quadra de Beach Tênis, Futevôlei e Peteca da Praça de Esportes JK</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4635/pl_69-2025__-_creche_do_idoso.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4635/pl_69-2025__-_creche_do_idoso.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal ‘Creche do Idoso’ no Município de Itaúna/MG, e dá outras providências</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4637/pl_70-2025_-_denomina_esf_jose_do_carmo_dutra.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4637/pl_70-2025_-_denomina_esf_jose_do_carmo_dutra.pdf</t>
   </si>
   <si>
     <t>Denomina Estratégia Saúde de Famíla – ESF do bairro Várzea da Olaria “ESF José do Carmo Dutra”</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4639/pl_71-2025_-_altera_lei_no_5253-2027_-_sinalizacao_de_transito_em_frente_a_escolas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4639/pl_71-2025_-_altera_lei_no_5253-2027_-_sinalizacao_de_transito_em_frente_a_escolas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.253, de 21 de dezembro de 2017, que “Dispõe sobre a obrigação da implantação de sinalização horizontal diferenciada próxima às áreas escolares no Município de Itaúna”.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4640/pl_72-2025_-_denomina_quadra_abel_eustaquio.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4640/pl_72-2025_-_denomina_quadra_abel_eustaquio.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público: “Quadra Poliesportiva Abel Eustáquio de Carvalho”</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4642/pl_73-2025_-_repasse_recursos_fmdca.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4642/pl_73-2025_-_repasse_recursos_fmdca.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos financeiros oriundos do Fundo Municipal dos Direitos da Criança e do Adolescente - FMDCA/FIA às instituições que menciona e dá outras providências</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4643/pl_74-2025_-_cria_programa_smart_ita.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4643/pl_74-2025_-_cria_programa_smart_ita.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa “Smart Ita” para implementação de um sistema de videomonitoramento com tecnologias avançadas de reconhecimento facial, inteligência artificial e outras tecnologias afins, no Município de Itaúna, e dá outras providências</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4644/pl_75-2025_-_subvencao_sete_guardas_para_producao_reinado.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4644/pl_75-2025_-_subvencao_sete_guardas_para_producao_reinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social à entidade civil “Sete Guardas de Nossa Senhora do Rosário” e dá outras providências</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4652/pl_76-2025_-_logradouro_publico_-_paulo_henrique_candea.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4652/pl_76-2025_-_logradouro_publico_-_paulo_henrique_candea.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público “Passarela Paulo Henrique Candêa”</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4653/pl_77-2025_-_logradouro_publico_hudson_ramos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4653/pl_77-2025_-_logradouro_publico_hudson_ramos.pdf</t>
   </si>
   <si>
     <t>Denomina o logradouro público “Pista de Atletismo Hudson Ramos Jota”</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4654/pl_78-2025_-_altera_lei_4433-2009_-_regras_para_concessao_de_utilidade_publica.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4654/pl_78-2025_-_altera_lei_4433-2009_-_regras_para_concessao_de_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso III e acrescenta alíneas ao inciso VII do Artigo 1º da Lei Municipal nº 4.433/2009, que “Estabelece normas para a concessão do título de utilidade pública”</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4658/pl_79-2025_cria_fundo_municipal_de_meio_ambiente.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4658/pl_79-2025_cria_fundo_municipal_de_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Urbanismo e Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4667/pl_80-2025_-_limpeza_de_vias_apos_tapa-buraco.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4667/pl_80-2025_-_limpeza_de_vias_apos_tapa-buraco.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de limpeza da via pública após a execução de serviços de tapa-buraco ou recomposição asfáltica e dá outras providências</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4675/pl_81-2025_-_associacao_desportiva_internacional_de_minas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4675/pl_81-2025_-_associacao_desportiva_internacional_de_minas.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros à Associação Desportiva Internacional de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4686/pl_82-2025_-_altera_lei_6175.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4686/pl_82-2025_-_altera_lei_6175.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 6.175, de 27 de março de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4687/pl_83-2025_-qualitrans_-itauna_diretrizes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4687/pl_83-2025_-qualitrans_-itauna_diretrizes.pdf</t>
   </si>
   <si>
     <t>Institui o Qualitrans Itaúna que estabelece diretrizes para avaliação da qualidade do transporte público coletivo e dá outras providências.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4690/pl_84-2025_-_utilidade_publica_associacao_recantos_do_espirito_santo_de_itauna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4690/pl_84-2025_-_utilidade_publica_associacao_recantos_do_espirito_santo_de_itauna.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Recanto do Espírito Santo de Itaúna.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr., José Humberto Santiago Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4692/pl_85-2025_-_utilidade_publica_associacao_desenvolver_centro_integrado.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4692/pl_85-2025_-_utilidade_publica_associacao_desenvolver_centro_integrado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Desenvolver Centro Integrado.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4693/pl_86-2025_-_dispoe_sobre_a_proibicao_da_remocao_de_veiculo_por_guincho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4693/pl_86-2025_-_dispoe_sobre_a_proibicao_da_remocao_de_veiculo_por_guincho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da remoção de veículo por guincho em casos de estacionamento irregular e dá outras providências.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Alexandre Campos, Ana Carolina  S. Faria</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4694/pl_87-2025_-_instui_no_municipio_de_itauna_a_corrida_regional_dos_garis.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4694/pl_87-2025_-_instui_no_municipio_de_itauna_a_corrida_regional_dos_garis.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Itaúna a “Corrida Regional dos Garis” e dá outras providências.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4695/pl_88-2025_-_denominacao_de_rua_onesio_alfaiate.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4695/pl_88-2025_-_denominacao_de_rua_onesio_alfaiate.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público Rua Onésio Alfaiate.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4696/pl_89-2025_-_regulamenta_servicos_comerciais_animais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4696/pl_89-2025_-_regulamenta_servicos_comerciais_animais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os serviços comerciais de hotel para animais domésticos no município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4697/pl_90-2025_-_forma_de_pagamento_de_tarifa_publica_transport_coletivo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4697/pl_90-2025_-_forma_de_pagamento_de_tarifa_publica_transport_coletivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de pagamento da tarifa do sistema de transporte público de passageiros no âmbito do município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4700/pl_91-2025_-_qualitrans_versao_final-ass.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4700/pl_91-2025_-_qualitrans_versao_final-ass.pdf</t>
   </si>
   <si>
     <t>Institui o Qualitrans Itaúna, que estabelece diretrizes para avaliação da qualidade do transporte público coletivo e dá outras providências.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4701/pl_92-2025_-_revoga_lei_5970-25_imp.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4701/pl_92-2025_-_revoga_lei_5970-25_imp.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 5.970, de 11 de setembro de 2023, que fixa prazo para cumprimento de cláusula de doação de imóvel público ao Instituto Municipal de Previdência dos Servidores Públicos de Itaúna – IMP, e dá outras providências.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4702/pl_93-2025_-_doacao_de_medicamentos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4702/pl_93-2025_-_doacao_de_medicamentos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar medicamentos para as instituições a que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Dalmo Assis de Oliveira, Kaio Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4703/pl_94-2025_-_adultizacao_infantil_assinado_kaio_e_dalmo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4703/pl_94-2025_-_adultizacao_infantil_assinado_kaio_e_dalmo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de sanções administrativas a quem produzir, divulgar ou promover conteúdo que caracterize a sexualização ou adultização de crianças e adolescentes no âmbito do Município de Itaúna, e dá outras providências.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4705/pl_95-2025_codema.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4705/pl_95-2025_codema.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Conservação e Defesa do Meio Ambiente – CODEMA e dá outras providências</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4706/pl_96-2025_-_recomposicao_asfaltica_pos_obras_com_abertura_no_pavimento.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4706/pl_96-2025_-_recomposicao_asfaltica_pos_obras_com_abertura_no_pavimento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de recomposição imediata do pavimento asfáltico nas vias públicas do Município de Itaúna/MG após a realização de obras ou intervenções que causem abertura ou dano ao pavimento, e dá outras providências.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4708/pl_97-2025_-_linha_ferrea_cancela.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4708/pl_97-2025_-_linha_ferrea_cancela.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre controle sonoro e sobre modernização dos avisos de segurança nas passagens de nível das vias férreas na cidade de Itaúna.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4709/pl_98-2025_-_esf_bairro_jadir_marinho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4709/pl_98-2025_-_esf_bairro_jadir_marinho.pdf</t>
   </si>
   <si>
     <t>Denomina a Estratégia Saúde de Famíla – ESF do bairro Conjunto Habitacional Jadir Marinho de Faria como Irineu Pinto Ramos.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4710/pl_99-2025_-_ppag_digitalizado_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4710/pl_99-2025_-_ppag_digitalizado_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Ação Governamental – PPAG, para o quadriênio 2026-2029 e dá outras providências.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Dalmo Assis de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4714/pl_100-2025_-_proprio_publico_sala_museu_maria_angela.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4714/pl_100-2025_-_proprio_publico_sala_museu_maria_angela.pdf</t>
   </si>
   <si>
     <t>Denomina a sala direita do Museu Francisco Manoel Franco como “Sala Maria Ângela Amaral Moreira”.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4715/pl_101-2025_-_doacao_de_medicamentos_a_apae.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4715/pl_101-2025_-_doacao_de_medicamentos_a_apae.pdf</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4717/pl_102-2025_-_altera_a_lei_municipal_no_4.237.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4717/pl_102-2025_-_altera_a_lei_municipal_no_4.237.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.237, de 9 de outubro de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4718/pl_103-2025_-_fundo_municipal_de_educacao_-_fme.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4718/pl_103-2025_-_fundo_municipal_de_educacao_-_fme.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Educação - FME e dá outras providências.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4719/pl_104-2025_-_certo_politica_de_conscientizacao_para_o_transito_e_a_convivencia_harmonica_entre_pessoas_veiculos_automotores_e_ferrovias.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4719/pl_104-2025_-_certo_politica_de_conscientizacao_para_o_transito_e_a_convivencia_harmonica_entre_pessoas_veiculos_automotores_e_ferrovias.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a política de conscientização para o trânsito e a convivência harmônica entre pessoas, veículos automotores e ferrovias, no município de Itaúna, e dá outras providências.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4720/pl_105-2025_-_altera_a_redacao_da_lei_no_5.895_de_2023_-_issqn.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4720/pl_105-2025_-_altera_a_redacao_da_lei_no_5.895_de_2023_-_issqn.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 5.895, de 16 de fevereiro de 2023, que concede isenção do Imposto sobre Serviços de Qualquer Natureza – ISSQN aos serviços e nas condições que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Alexandre Campos, Gustavo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4722/pl_106-2025_-_denomina_sede_do_imp_-_edificio_pedro_miguel_rodrigues.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4722/pl_106-2025_-_denomina_sede_do_imp_-_edificio_pedro_miguel_rodrigues.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público (Sede do Instituto Municipal de Previdência): “Edifício Pedro Miguel Rodrigues”</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4723/pl_107-2025_-lei_memoria_de_itauna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4723/pl_107-2025_-lei_memoria_de_itauna.pdf</t>
   </si>
   <si>
     <t>Institui o programa Memória Itaunense para a valorização da história, da cultura e da identidade do Município de Itaúna, e dá outras providências.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4724/pl_108-2025_-subvencao_associacao_de_pais_e_amigos_dos_excepcionais__apae.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4724/pl_108-2025_-subvencao_associacao_de_pais_e_amigos_dos_excepcionais__apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social à Associação de Pais e Amigos dos Excepcionais – APAE e dá outras providências.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4725/pl_109-2025_-_denomina_proprio_publicocampo__paulo_henrique_candea.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4725/pl_109-2025_-_denomina_proprio_publicocampo__paulo_henrique_candea.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público como “Campo de Futebol Paulo Henrique Candêa”.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4726/pl_110-2025_-_proprio_publicos_posto_de_saude_morada_nova.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4726/pl_110-2025_-_proprio_publicos_posto_de_saude_morada_nova.pdf</t>
   </si>
   <si>
     <t>Denomina a Estratégia Saúde da Família – ESF do bairro Morada Nova como Célio Batista de Resende.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4727/pl_111-2025_-_esf_irmaos_auler.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4727/pl_111-2025_-_esf_irmaos_auler.pdf</t>
   </si>
   <si>
     <t>Denomina a Estratégia Saúde da Famíla – ESF do bairro Irmãos Auler como Dalva Ferreira de Oliveira.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4728/pl_112-2025_-_loa_2026_-_completo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4728/pl_112-2025_-_loa_2026_-_completo.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Itaúna para o exercício 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4729/pl_113-25_den_qd_prof_magda_de_souza_venancio.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4729/pl_113-25_den_qd_prof_magda_de_souza_venancio.pdf</t>
   </si>
   <si>
     <t>Denomina a quadra da Escola Municipal Professora Celuta das Neves, localizada no Bairro Santo Antônio, em Itaúna, de “Professora Magda de Souza Venâncio”, e dá outras providências</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4730/pl_114-25_bonificacao_pessoal_do_magisterio_-_completo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4730/pl_114-25_bonificacao_pessoal_do_magisterio_-_completo.pdf</t>
   </si>
   <si>
     <t>Concede incentivo de formação no âmbito do Compromisso Nacional Criança Alfabetizada aos servidores a que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Denomina a quadra da Escola Municipal Dona Dorica, localizada no Bairro Piaguassu, em Itaúna, de “Professor Leonardo Vinícius de Souza (Léo Souza)”, e dá outras providências.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4732/pl_116-2025_-_utilidade_publica_zelia_de_paula_machado.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4732/pl_116-2025_-_utilidade_publica_zelia_de_paula_machado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Zélia de Paula Machado de Oliveira.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4734/pl_117-25_altera_as_leis_5.182-17_e_5.944-23.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4734/pl_117-25_altera_as_leis_5.182-17_e_5.944-23.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I, do artigo 4º, da Lei nº 5.182, de 6 de julho de 2017; o inciso II, do artigo 3º, da Lei nº 5.944, de 15 de junho de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4735/pl_118-25_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4735/pl_118-25_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial no orçamento do município  e dá outras providências</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4736/pl_119-25_repasse_recursos_fundeb.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4736/pl_119-25_repasse_recursos_fundeb.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar repasses de recursos financeiros oriundos do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – FUNDEB, em favor das instituições educacionais que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4737/pl_120-25_-_institui_o_diario_oficial_eletronico_-_dom-e.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4737/pl_120-25_-_institui_o_diario_oficial_eletronico_-_dom-e.pdf</t>
   </si>
   <si>
     <t>Institui o Diário Oficial Eletrônico do Município de Itaúna/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4738/pl_121-2025_-_denomina_logradouro_fabricio_simonini.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4738/pl_121-2025_-_denomina_logradouro_fabricio_simonini.pdf</t>
   </si>
   <si>
     <t>Denomina-se logradouro como Avenida Fabrício Barboza Simonini.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4739/pl_122-25_altera_lei_5636-21_-lar_fraterno_-_concessao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4739/pl_122-25_altera_lei_5636-21_-lar_fraterno_-_concessao.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II, do artigo 3º, da Lei nº 5.636, de 17 de junho de 2021, e dá outras providências (Concessão de Uso de Imóvel - Associação Beneficente Lar Fraterno de Itaúna)</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4740/pl_123-25_feiras_livres.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4740/pl_123-25_feiras_livres.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização, funcionamento e fiscalização das feiras livres no Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4741/pl_124-25_contrato_ciminas_e_amimg.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4741/pl_124-25_contrato_ciminas_e_amimg.pdf</t>
   </si>
   <si>
     <t>Aprova o Contrato de Consórcio Público e o Estatuto Social do Consórcio Interfederativo Minas Gerais – CIMINAS e da Associação dos Municípios Integrados Minas Gerais – AMIMG, autorizando o ingresso do município de Itaúna/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4742/pl_125-2025_-_creche_professora_maria_elizabeth_anacleto_liberato.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4742/pl_125-2025_-_creche_professora_maria_elizabeth_anacleto_liberato.pdf</t>
   </si>
   <si>
     <t>Denomina a Creche a ser inaugurada no Bairro Jadir Marinho, em Itaúna, de “Professora Maria Elizabeth Anacleto Liberato”, e dá outras providências.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4743/pl_126-2025_-_consorcio_cim-mg.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4743/pl_126-2025_-_consorcio_cim-mg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para aderir, contratar e ingressar, bem como para ratificar o protocolo de intenções firmado entre os Municípios integrantes do Consórcio Intermunicipal Multifinalitário de Minas Gerais – CIM/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4744/pl_127-2025_altera_a_ldo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4744/pl_127-2025_altera_a_ldo.pdf</t>
   </si>
   <si>
     <t>Altera o § 8º do art. 43 da Lei Municipal nº 6.201, de 30 de julho de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4745/pl_128-2025_-_materiais_reciclaveis_em_cobre_-_gustavo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4745/pl_128-2025_-_materiais_reciclaveis_em_cobre_-_gustavo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de comprovação de origem dos materiais recicláveis em cobre e/ou alumínio e dá outras providências</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4747/pl_129-2025_-_programa_protege.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4747/pl_129-2025_-_programa_protege.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para o Programa PROTEGE – Programa de Transparência e Gestão das Enchentes no Município de Itaúna, voltado à participação, fiscalização e controle social das ações de prevenção e enfrentamento de enchentes, e dá outras providências</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Aristides R. C. Filho, José Humberto Santiago Rodrigues, Rosse Andrade Silva</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4749/pl_130-2025_-_denomina_logradouro_publico_maria_julia_dornas_fagundes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4749/pl_130-2025_-_denomina_logradouro_publico_maria_julia_dornas_fagundes.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público a estrada municipal “Maria Júlia Dornas”</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4750/pl_131-2025_-_altera_lei_6236_-_repasse_recursos_fundeb_creches.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4750/pl_131-2025_-_altera_lei_6236_-_repasse_recursos_fundeb_creches.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II do art. 2º da Lei Municipal nº 6.236, de 22 de outubro de 2025, que autoriza o Poder Executivo Municipal a efetuar repasses de recursos financeiros oriundos do FUNDEB, e dá outras providências (Creches)</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4755/pl_132-2025_-_reforma_fachada_hospital.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4755/pl_132-2025_-_reforma_fachada_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder auxílio oriundo do Fundo Municipal de Política Cultural – FUMPAC – para custear parcialmente as obras de revitalização da fachada e ruínas da Casa de Caridade Manoel Gonçalves de Souza Moreira, e dá outras providências.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4756/pl_133-2025_-_denomina_proprio_publico_-_esf_jose_nogueira_de_faria.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4756/pl_133-2025_-_denomina_proprio_publico_-_esf_jose_nogueira_de_faria.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público: “ESF José Nogueira de Faria”</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4757/pl_134-2025_-_bloqueio_de_consultas_por_falta_injustificada.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4757/pl_134-2025_-_bloqueio_de_consultas_por_falta_injustificada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o bloqueio temporário de consultas e exames agendados no Sistema Único de Saúde (SUS) do Município de Itaúna, para pacientes que faltarem sem justificativa prévia, e dá outras providências</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4758/pl_135-2025_-_utilidade_publica_associacao_novo_basquete_itauna.pdf</t>
-[...2 lines deleted...]
-    <t>Declara de utilidade pública a Associação Novo Basquete Itaúna - NBI</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4758/pl_135-2025_-_utilidade_publica_associacao_novo_basquete_itauna.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública a Associação Novo Basquete Itaúna - NBI.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4759/pl_136-2025_-_projeto_lei_de__asfalto_cleitinho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4759/pl_136-2025_-_projeto_lei_de__asfalto_cleitinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade  de disponibilização de equipamentos para medição  da espessura e da qualidade do asfalto pelas empresas contratadas em obras de pavimentação e recapeamento realizados com recursos públicos federais, e dá outras providências.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4760/pl_66-25_pedido_de_suplementacao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4760/pl_66-25_pedido_de_suplementacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4761/pl_138-2025_-_subvencao_rotary_de_itauna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4761/pl_138-2025_-_subvencao_rotary_de_itauna.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social ao Rotary Club de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4762/pl_139-2025_-_altera_lei_5086-16_doacao_ao_mp.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4762/pl_139-2025_-_altera_lei_5086-16_doacao_ao_mp.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.086, de 7 de novembro de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4765/pl_140-25_repasse_recursos_entidades_-_fmdpi.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4765/pl_140-25_repasse_recursos_entidades_-_fmdpi.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos financeiros às entidades que menciona e dá outras providências (Fundo Municipal dos Direitos da Pessoa Idosa - FMDPI)</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4766/pl_141-25_concessao_tecita_tecidos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4766/pl_141-25_concessao_tecita_tecidos.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso de imóvel público a empresa Tecita Tecidos e Aviamentos Itaúna Ltda. para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4767/pl_142-25_recomposicao_inflacionaria_agentes_politicos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4767/pl_142-25_recomposicao_inflacionaria_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Concede recomposição inflacionária sobre os subsídios dos agentes políticos do Poder Executivo do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4768/pl_143-25_caixa_escolar_dolores_nogueira_penido.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4768/pl_143-25_caixa_escolar_dolores_nogueira_penido.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Caixa Escolar Dolores Nogueira Penido e dá outras providências.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4769/pl_144-25_altera_lei_5974-23_gratificacao_procuradoria.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4769/pl_144-25_altera_lei_5974-23_gratificacao_procuradoria.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 5.974, de 14 de setembro de 2023, “que autoriza o Executivo Municipal a gratificar servidores que exerçam suas funções no âmbito da Procuradoria-Geral do Município e dá outras providências”.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4770/pl_145-25_subvencao_abev.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4770/pl_145-25_subvencao_abev.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção social à Associação Beneficente Projeto Esperança de Vida - ABEV e dá outras providências.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4771/pl_146-25_vale-alimentacao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4771/pl_146-25_vale-alimentacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder vale-alimentação aos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4772/pl_147-2025_-_institui_o_circuito_carnavalesco_roberson_alves_faustino__bolao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4772/pl_147-2025_-_institui_o_circuito_carnavalesco_roberson_alves_faustino__bolao.pdf</t>
   </si>
   <si>
     <t>Institui o Circuito Carnavalesco Roberson Alves Faustino – “Mestre Bolão” no município de Itaúna, e dá outras providências.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4773/pl_148-2025_-_pix.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4773/pl_148-2025_-_pix.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de pagamento da tarifa do sistema de transporte público de passageiros no âmbito do município de Itaúna e dá outras providências</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4777/pl_149-25_repassar_recursos_fmcda_sagrada_familia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4777/pl_149-25_repassar_recursos_fmcda_sagrada_familia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos financeiros oriundos do Fundo Municipal dos Direitos da Criança e do Adolescente - FMDCA/FIA à Comunidade Sagrada Família e dá outras providências</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4778/pl_150-25_prorroga_prazo__d2_jalecos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4778/pl_150-25_prorroga_prazo__d2_jalecos.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa D2 Confecções Ltda. e dá outras providências</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4779/pl_151-25_central_de_atendimento_ao_cidadao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4779/pl_151-25_central_de_atendimento_ao_cidadao.pdf</t>
   </si>
   <si>
     <t>Altera  dispositivos da Lei nº 4.268, de 26 de dezembro de 2007 que institui a “Central de Atendimento ao Cidadão”, programa do Município de Itaúna/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4780/pl_152-25_altera_lei_6236-25_fundeb.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4780/pl_152-25_altera_lei_6236-25_fundeb.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 2º da Lei Municipal nº 6.236, de 22 de outubro de 2025, alterada pela Lei Municipal nº 6.249, de 25 de novembro de 2025, que autoriza o Poder Executivo Municipal a efetuar repasses de recursos financeiros oriundos do FUNDEB, e dá outras providências.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4781/pl_153-25_doacao_imovel_para_oab.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4781/pl_153-25_doacao_imovel_para_oab.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de imóvel público municipal a 34ª Subseção da Ordem dos Advogados do Brasil – OAB para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4782/pl_154-25_conceder_subvencao_social_as_instituicoes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4782/pl_154-25_conceder_subvencao_social_as_instituicoes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social às instituições que menciona e dá outras providências (creches)</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4783/pl_155-25_repasse_de_recursos_do_fundeb.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4783/pl_155-25_repasse_de_recursos_do_fundeb.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos financeiros oriundos do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – FUNDEB às instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4784/pl_156-25_repasse_recursos_ao_hospital.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4784/pl_156-25_repasse_recursos_ao_hospital.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para repasse de recursos financeiros à Casa de Caridade Manoel Gonçalves de Sousa Moreira e dá outras providências</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Substitutivo</t>
   </si>
   <si>
     <t>Dalmo Assis de Oliveira, Gustavo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4548/pl_10-2025_substitutivo_-_doencas_renais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4548/pl_10-2025_substitutivo_-_doencas_renais.pdf</t>
   </si>
   <si>
     <t>Classifica as pessoas com doenças renais crônicas como deficientes físicos no Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4646/pl_46-2025_-_substitutivo_da_ldo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4646/pl_46-2025_-_substitutivo_da_ldo.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes Gerais para a elaboração do Orçamento do Município de Itaúna para o exercício financeiro do ano 2026 e dá outras providências.</t>
   </si>
   <si>
-    <t>4682</t>
-[...2 lines deleted...]
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4682/pl_73-2025_-_substitutivo_ao_pl_73-2025_-_repasse_recursos_fmdca.pdf</t>
+    <t>4683</t>
+  </si>
+  <si>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4683/pl_73-2025_-_substitutivo_ao_pl_73-2025_-_repasse_recursos_fmdca.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos financeiros oriundos do Fundo Municipal dos Direitos da Criança e do Adolescente - FMDCA/FIA às instituições que menciona e dá outras providências.</t>
   </si>
   <si>
-    <t>4683</t>
-[...4 lines deleted...]
-  <si>
     <t>4699</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4699/pl_77-2025_-_substitutivo_-_proprio_publico_hudson_ramos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4699/pl_77-2025_-_substitutivo_-_proprio_publico_hudson_ramos.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público “Academia ao Ar Livre Hudson Ramos Jota”.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4754/pl_117-2025_-_substitutivo_obras_em_concessao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4754/pl_117-2025_-_substitutivo_obras_em_concessao.pdf</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4514/pjres_01-2025_-_altera_ri_-_reunioes_as_17_horas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4514/pjres_01-2025_-_altera_ri_-_reunioes_as_17_horas.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 48 da Resolução nº 06/2018 (Regimento Interno da Câmara Municipal de Itaúna MG)</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4518/pjres_02-2025_-_altera_resolucao_40-2021.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4518/pjres_02-2025_-_altera_resolucao_40-2021.pdf</t>
   </si>
   <si>
     <t>Altera o anexo V da Resolução nº 40, de 15 de dezembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4527/pjres_03-2025_-_reajuste_servidores_camara.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4527/pjres_03-2025_-_reajuste_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária dos vencimentos dos servidores ativos, proventos de aposentadorias, e bolsas auxílio dos estagiários da Câmara Municipal da Cidade de Itaúna, Estado de Minas Gerais, e dá outras providências</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4533/pjres_04-2025-_altera_resolucao_15-2022.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4533/pjres_04-2025-_altera_resolucao_15-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Resolução nº 15, de 27 de abril de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4535/pjres_05-2025_-_altera_resolucao_06-2028_-faltas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4535/pjres_05-2025_-_altera_resolucao_06-2028_-faltas.pdf</t>
   </si>
   <si>
     <t>Acrescenta § 3º ao artigo 66 da Resolução 06, de 21 de junho de 2018, que dispõe sobre o Regimento Interno da Câmara Municipal de Itaúna - MG, e dá outras providências</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4555/pjres_06-2025_-_altera_resolucao_36-2019_-_ouvidoria.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4555/pjres_06-2025_-_altera_resolucao_36-2019_-_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 36, de 13 de novembro de 2019, que dispõe sobre a Ouvidoria da Câmara Municipal de Itaúna MG</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4563/pjres_07-2025_-_regulamento_da_lei_de_acesso_a_informacao_-_lai.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4563/pjres_07-2025_-_regulamento_da_lei_de_acesso_a_informacao_-_lai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para a garantia do acesso à informação no âmbito da Câmara Municipal de Itaúna, em conformidade com a Lei Federal nº 12.527/2011 (Lei de Acesso à Informação - LAI) e demais normativas correlatas</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4574/pjres_08-2025_-_cidadao_honorario_dr_austenir_coelho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4574/pjres_08-2025_-_cidadao_honorario_dr_austenir_coelho.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário de Itaúna ao Dr. Austenir Maciel Coelho</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4592/pjres_09-2025_-_merito_artistico_e_culturar_nucleo_dancoar.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4592/pjres_09-2025_-_merito_artistico_e_culturar_nucleo_dancoar.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Artístico e Cultural ao Núcleo Artístico Dançoar</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4601/pjres_10-2025_-sandra_mara_da_silva_fares.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4601/pjres_10-2025_-sandra_mara_da_silva_fares.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Itaúna a Senhora Sandra Mara da Silva Fares.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4608/pjres_11-2025_-_cidadao_honorario_tarcizio.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4608/pjres_11-2025_-_cidadao_honorario_tarcizio.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Sr. Tarcízio de Melo Vilaça.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4609/pjres_12-2025_-_cidadao_honorario_jose_pinheiro_andrade.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4609/pjres_12-2025_-_cidadao_honorario_jose_pinheiro_andrade.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao senhor José Pinheiro Andrade</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4616/pjres_13-2025_-_cidada_honoraria_maria_ana.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4616/pjres_13-2025_-_cidada_honoraria_maria_ana.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Itaúna à Sra. Maria Ana de Oliveira Vitor.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4619/pjres_14-2025_-_cidadao_honorario_subtenente_amaral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4619/pjres_14-2025_-_cidadao_honorario_subtenente_amaral.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Subtenente José Célio Amaral Júnior.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4620/res_15-2025_-_cidadao_honorario_guilherme_da_academia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4620/res_15-2025_-_cidadao_honorario_guilherme_da_academia.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao sr. Guilherme Enoch Lara e Sousa</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4621/pjres_16-2025-_cidada_honoraria_elaine_aparecida_vilela.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4621/pjres_16-2025-_cidada_honoraria_elaine_aparecida_vilela.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Itaúna a Senhora Elaine Aparecida Vilela Gonçalves.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4622/pjres_17-2025-_merito_desportivo_-_renato.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4622/pjres_17-2025-_merito_desportivo_-_renato.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Desportivo a Renato Rodrigues.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4623/pjres_18-2025_-_cidada_honoraria_nadia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4623/pjres_18-2025_-_cidada_honoraria_nadia.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Itaúna à Nadia Lage de Medeiros Alves.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Sr. Lafayette Luiz Doorgal de Andrada.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4627/pjres_20-2025_-_merito_desportivo_academia_styllus.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4627/pjres_20-2025_-_merito_desportivo_academia_styllus.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Desportivo à academia Styllus, na pessoa de seu proprietário Rogério Rezende</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4628/pjres_21-2025_-_merito_desportivo_-_embaixada_itagalo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4628/pjres_21-2025_-_merito_desportivo_-_embaixada_itagalo.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Desportivo à Embaixada ItaGalo, na pessoa de seu presidente Rodrigo Oliveira</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4633/pjres_22-2025_-_merito_cultural_-_violeiros_de_deus.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4633/pjres_22-2025_-_merito_cultural_-_violeiros_de_deus.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Artístico e Cultural ao Grupo dos Violeiros de Deus</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4634/pjres_23-2025_-_wilton_ferreira_da_silva.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4634/pjres_23-2025_-_wilton_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Senhor Wilton Ferreira da Silva</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4636/pjres_24-2025_-_cidada_honoraria_thassila_cicarelle.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4636/pjres_24-2025_-_cidada_honoraria_thassila_cicarelle.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Itaúna à Sra. Thássila Fernanda de Oliveira Andrade Cicarelle</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4638/pjres_25-2025_-_merito_desportivo_-_glauber_matozinho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4638/pjres_25-2025_-_merito_desportivo_-_glauber_matozinho.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Desportivo a Glauber Matozinho Rodrigues Moreira.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4647/pjres_26-2025_-__merito_desportivo_fernando.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4647/pjres_26-2025_-__merito_desportivo_fernando.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Desportivo ao senhor Fernando Castro da Silva.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4648/pjres_27-2025_-_cidadao_honorario_padre_douglas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4648/pjres_27-2025_-_cidadao_honorario_padre_douglas.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Revmo. Padre Douglas Lopes Amaral.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna a Alcides Augusto de Castro Xavier.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4650/pjres_29-2025_-_cidadao_honorario_padre_everaldo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4650/pjres_29-2025_-_cidadao_honorario_padre_everaldo.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Reverendíssimo Padre Everaldo Quirino Ferreira.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4655/pjres_30-2025_-_merito_esportivo_cheime_tieres.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4655/pjres_30-2025_-_merito_esportivo_cheime_tieres.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Desportivo de Itaúna ao sr. Cheime Tieres Corrêa</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4656/pjres_31-2025_-_cidada_honoraria_-_dra_marilia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4656/pjres_31-2025_-_cidada_honoraria_-_dra_marilia.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Itaúna à sra. Marília Gabriela Melgaço Barbosa de Melo</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4662/pjres_32-2025_-_cidada_honoraria_-_pastora_vanda_aparecida_de_souza.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4662/pjres_32-2025_-_cidada_honoraria_-_pastora_vanda_aparecida_de_souza.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária à Sra. Vanda Aparecida de Souza</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4665/pjres_33-2025_-_cidadao_honorario_alex_matoso.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4665/pjres_33-2025_-_cidadao_honorario_alex_matoso.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Dr. Alex Matoso Silva</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4666/pjres_34-2025_-_merito_educacional_-_michele_cristina_nogueira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4666/pjres_34-2025_-_merito_educacional_-_michele_cristina_nogueira.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Educacional de Itaúna à sra. Michele Cristina Nogueira</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4668/pjres_35-2025_-_merito_desportivo_-_marcos_antonio_ferreira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4668/pjres_35-2025_-_merito_desportivo_-_marcos_antonio_ferreira.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Desportivo ao técnico Marcos Antônio Ferreira</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>Guilherme Rocha</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4670/pjres_36-2025_-_cidadao_honorario_-_geraldo_freire.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4670/pjres_36-2025_-_cidadao_honorario_-_geraldo_freire.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Sr. Geraldo Antônio Silveira Freire</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4671/pjres_37-2025_-_cidadao_honorario_-_thiago.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4671/pjres_37-2025_-_cidadao_honorario_-_thiago.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Sr. Thiago Francisco Alves</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4672/pjres_38-2025_-_cidadao_honorario_-_vinicius_bicalho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4672/pjres_38-2025_-_cidadao_honorario_-_vinicius_bicalho.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Sr. Vinícius Bicalho Rodrigues</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4673/pjres_39-2025_-_altera_resolucao_03-2024_-_fixacao_subsidios_vereadores.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4673/pjres_39-2025_-_altera_resolucao_03-2024_-_fixacao_subsidios_vereadores.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 03, de 27 de março de 2024, que dispõe sobre a Fixação dos subsídios dos Vereadores da Câmara Municipal de Itaúna MG</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4681/pjres_40-2025_-_cidadao_honorario_-_marciliano_coelho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4681/pjres_40-2025_-_cidadao_honorario_-_marciliano_coelho.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Sr. Marciliano da Silva Coelho</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4684/pjres_41-2025_-_cidada_honoraria_maria_jose_rocha_goncalves.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4684/pjres_41-2025_-_cidada_honoraria_maria_jose_rocha_goncalves.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Itaúna a Senhora Maria José Rocha Gonçalves.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4685/pjres_42-2025_-_regulamenta_o_regime_de_adiantamento_-_lei_14.133-21.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4685/pjres_42-2025_-_regulamenta_o_regime_de_adiantamento_-_lei_14.133-21.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Adiantamento no âmbito do Câmara Municipal de Itaúna, e dá outras providências.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4704/pjres_43-2025_-_analisa_parecer_previo_do_tcemg_-_contas_2021.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4704/pjres_43-2025_-_analisa_parecer_previo_do_tcemg_-_contas_2021.pdf</t>
   </si>
   <si>
     <t>Analisa Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais e julga a Prestação de Contas da Prefeitura Municipal de Itaúna referente ao Exercício de 2021</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4721/pjres_44-2025_-_analisa_parecer_previo_do_tcemg_-_contas_2022_1.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4721/pjres_44-2025_-_analisa_parecer_previo_do_tcemg_-_contas_2022_1.pdf</t>
   </si>
   <si>
     <t>Analisa Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais e julga a Prestação de Contas da Prefeitura Municipal de Itaúna referente ao Exercício de 2022.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4733/pjres_45-2025_-_gastos_com_dia_do_servidor_e_natal.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4733/pjres_45-2025_-_gastos_com_dia_do_servidor_e_natal.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora da Câmara Municipal de Itaúna - MG a realizar despesas oriundas da Comemoração do Dia do Servidor Público e da Comemoração Natalina e dá outras providências.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4752/pjres_46-2025_-_governo_digital.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4752/pjres_46-2025_-_governo_digital.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei nº 14.129, de 29 de março de 2021 – Governo Digital, no âmbito da Câmara Municipal de Itaúna.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4753/pjres_47-2025_-_lgpd.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4753/pjres_47-2025_-_lgpd.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação da Lei Federal  nº 13.709, de 14 de agosto de 2018 (Lei Geral de Proteção de Dados Pessoais – LGPD), no âmbito da Câmara Municipal de Itaúna.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4544/processo_de_mocao_01-2025_-_a_cemig_pelas_quedas_de_energia_zona_rural.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4544/processo_de_mocao_01-2025_-_a_cemig_pelas_quedas_de_energia_zona_rural.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à Presidência da Cemig, solicitando que sejam tomadas todas as providências necessárias para solucionar as graves e constantes interrupções no fornecimento de energia elétrica nas comunidades rurais de São José de Pedras, Brejo Alegre e Retiro dos Farias, em nosso Município.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4556/processo_de_mocao_02-2025_-_romer.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4556/processo_de_mocao_02-2025_-_romer.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Prefeito de Itatiaiuçu, senhor Romer Soares, em reconhecimento pelos relevantes serviços prestados a comunidade Itaunense.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4557/processo_de_mocao_03-2025_-_solar_imoveis.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4557/processo_de_mocao_03-2025_-_solar_imoveis.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à empresa SOLAR IMÓVEIS, em reconhecimento ao fomento ao desenvolvimento ecônomico da cidade de Itaúna.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4560/processo_de_mocao_04-2025_-_total.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4560/processo_de_mocao_04-2025_-_total.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso a empresa J.Mendes.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>Aristides R. C. Filho, Gustavo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4603/processo_de_mocao_05-2025-thiago_sat_2025.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4603/processo_de_mocao_05-2025-thiago_sat_2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à empresa Thiago Sat – Segurança Eletrônica, fundada em 2006 por Thiago Domingues Belo, pela sua destacada trajetória de excelência empresarial e pela relevante contribuição para a segurança e o bem-estar da comunidade itaunense.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4612/processo_de_mocao_06-2025_-_thalia_-_mega_imports.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4612/processo_de_mocao_06-2025_-_thalia_-_mega_imports.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Loja Mega Imports, em reconhecimento por sua história de superação, empreendedorismo, contribuição social e impacto positivo em nossa comunidade</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4613/processo_de_mocao_07-2025_-_restaurante_toru.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4613/processo_de_mocao_07-2025_-_restaurante_toru.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Restaurante Toru Culinária Oriental, em reconhecimento a sua contribuição por seus relevantes trabalhos desenvolvidos com a culinária japonesa e chinesa</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4625/processo_de_mocao_08-2025_-_belgo_aramess.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4625/processo_de_mocao_08-2025_-_belgo_aramess.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à empresa Belgo Arames, em reconhecimento pelos 50 anos de atuação e excelência na indústria nacional e relevantes serviços prestados à comunidade itaunense.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4626/processo_de_mocao_09-2025_-_mocao_de_aplauso_casa_natal.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4626/processo_de_mocao_09-2025_-_mocao_de_aplauso_casa_natal.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Dálvio Natalício Gonçalves de Oliveira, proprietário da Loja Casa Natal em reconhecimento aos relevantes eventos que  proporcionam em nossa cidade, levando e elevando o nome de Itaúna para o país inteiro.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4629/processo_de_mocao_10-2025_-_aplausos_mk.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4629/processo_de_mocao_10-2025_-_aplausos_mk.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à empresa MK Consultoria e Treinamentos em Segurança do Trabalho, em reconhecimento à sua importante contribuição ao desenvolvimento econômico, social e humano do município,</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4630/processo_de_mocao_11-2025_-_aplausos_-_padre_chrystian_shankar.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4630/processo_de_mocao_11-2025_-_aplausos_-_padre_chrystian_shankar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Reverendíssimo Padre Chrystian Shankar em reconhecimento pelos relevantes serviços prestados à comunidade Itaunense.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4631/processo_de_mocao_12-2025_-_aplausos_-_vinicius_fonseca_nogueira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4631/processo_de_mocao_12-2025_-_aplausos_-_vinicius_fonseca_nogueira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso para senhor Vinícius Fonseca Nogueira, em reconhecimento pelos relevantes serviços prestados à comunidade itaunense</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4651/processo_de_mocao_13-2025_-_mikael_barbearia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4651/processo_de_mocao_13-2025_-_mikael_barbearia.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Mikael Barbearia, em reconhecimento à sua contribuição e aos relevantes serviços prestados em prol da comunidade itaunense.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4657/processo_de_mocpao_14-2025_-_aplausos_-_viu_itauna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4657/processo_de_mocpao_14-2025_-_aplausos_-_viu_itauna.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à página de notícias “Viu Itaúna”, sob responsabilidade do jornalista Bruno Freitas, em reconhecimento à sua atuação relevante na imprensa local</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4664/processo_de_mocao_15-2025_-_joubert.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4664/processo_de_mocao_15-2025_-_joubert.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Joubert Queiroz Resende, pela sua dedicação, sensibilidade e incansável atuação em defesa do bem-estar animal em nosso município</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4669/processo_de_mocao_16-2025_-_pastor_leonardo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4669/processo_de_mocao_16-2025_-_pastor_leonardo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Pastor Leonardo Geovane dos Santos, em reconhecimento aos relevantes trabalhos sociais e religiosos prestados à comunidade</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4677/processo_de_mocao_17-2025_-_helenice_otoni.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4677/processo_de_mocao_17-2025_-_helenice_otoni.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Helenice Moreira Araújo Otoni em reconhecimento à sua dedicação incansável, à sua fé transformadora e ao seu compromisso com a valorização da cultura e da espiritualidade no povoado de São José de Pedra</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4678/processo_de_mocao_18-2025_-_helio_marques.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4678/processo_de_mocao_18-2025_-_helio_marques.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Hélio Marques da Silva, em reconhecimento à sua trajetória de vida marcada pelo trabalho, pela fé e pelo exemplo de acolhimento e humanidade que impactou gerações</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4680/processo_de_mocao_19-2025_-_movimento_legendarios.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4680/processo_de_mocao_19-2025_-_movimento_legendarios.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Movimento “Legendários”, em reconhecimento à sua notável atuação na transformação de vidas, na promoção de valores cristãos, no fortalecimento dos vínculos familiares e no impacto positivo que vem gerando na juventude da comunidade itaunense, bem como no Brasil e no mundo</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos diversos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4539/brn3c2af422b2d4_034508.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4539/brn3c2af422b2d4_034508.pdf</t>
   </si>
   <si>
     <t>Requerimento para realização de audiência pública.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4554/requerimento_viasul_assessoria.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4554/requerimento_viasul_assessoria.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Auditoria Forense e Independente no Banco de Dados da Empresa Viasul e Verificação da Veracidade das Informações Utilizadas no Estudo Técnico do CEFET-MG.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>TCEMG</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4707/parecer_previo_tcemg_exercicio_2021.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4707/parecer_previo_tcemg_exercicio_2021.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais sobre as contas apresentadas pelo Município referentes ao exercício de 2021.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4716/parecer_previo_tcemg_exercicio_2022.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4716/parecer_previo_tcemg_exercicio_2022.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais sobre as contas apresentadas pelo Município referentes ao exercício de 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3342,67 +3345,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4674/proposta_de_emenda_a_lom_01-2025_-_altera_artigo_37_-_fixacao_de_remuneracao_de_vencimentos_e_subsidios.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4774/proposta_de_emenda_a_lom_02-2025_-_altera_artigo_83_i.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4775/proposta_de_emenda_a_lom_03_-_altera_art_78_da_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4572/veto_01-2025_-_parcial_ao_pl_10-25_-_doenca_renal_cronica.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4632/veto_02-2025_-_pl_48-25_-pvc_na_base_de_arvores_durante_a_poda.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4688/veto_03-2025_-_pl_50-25_coleta_de_residuos_eletronicos_por_escolas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4689/veto_04-2025_-_pl_65-2025_recuperacao_asfaltica_em_24_horas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4691/veto_05-2025_-_pl_46-2025_emendas_ao_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4711/veto_06-2025_-_pl_71-25-sinalizacao_proximo_de_escolas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4712/veto_07-2025_-_plc_11-25_-_alteracao_no_codigo_de_obras_-_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4713/veto_08-2025_-_pl_32-25_cria_conselho_curador_do_titulo_de_itauna_como_cidade_educativa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4748/veto_09-2025_-_veta_emendas_ao_pl_99-25_ppag.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4751/veto_10-2025_-_pl_111-2025_-_nome_de_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4543/plc_01-2025_-_altera_lei_2584-91.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4551/plc_02-2025_-_autoriza_remanejamento_de_cargos_educ..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4553/plc_03-2025_-_estrutura_organizacional_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4561/plc_04-2025_-_policia_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4568/plc_05-2025_-_altera_lei_complementar_228.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4586/plc_06-2025_-_altera_a_lc_204-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4607/plc_07-2025_-_altera_anexo_lc_79-_lei_3072_oficineiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4641/plc_8-2025_-_altera_comad.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4660/plc_09-25_acrescenta_artigo_ao_plano_diretor_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4661/plc_10-25_anistia_onerosa_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4663/plc_11-2025_-_altera_a_lei_2197-88_codigo_de_obras_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4698/plc_12-2025-_lei_alvara_sanitario_itauna_atualizado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4763/plc_13-25_altera_2584-91-_ferias_premiou.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4764/plc_14-25_altera_lei_complementar_228-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4776/plc_15-25_altera_lei_3072-96_e_3023-95_oficial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4597/plc_06-2025_-_substitutivo_-_altera_a_lc_204-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4515/pl_01-2025_-_transporte_de_animais.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4516/pl_02-2025_-_programa_amigos_da_saude.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4517/pl_03-2025_-_altera_a_lei_6144_-_adote_um_uniforme.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4519/pl_04-2025_-_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4520/pl_05-2025_repasse_de_recursos_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4521/pl_06-2025_-_proibicao_de_correntes_-_carol.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4522/pl_07-2025_-_altera_lei_itbi.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4523/pl_08-2025_-_altera_lei_2584-91.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4524/pl_09-2025_-_reajuste_venc._servidores.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4525/pl_10-2025_-_classifica_pessoa_com_doencas_renais_como_deficientes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4526/pl_11-2025_-_proprio_publico_capela_velorio_padre_jose_luiz_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4528/pl_12-2025_-_utilidade_publica_assoc_luz_do_mundo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4529/pl_13-2025_-_denomina_rua_urquiza_da_costa_mendes.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4530/pl_14-2025_-_rotatoria_maria_christina.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4531/pl_15-2025_-_maria_ivolina_goncalves.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4532/pl_16-2025_-_padre_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4534/pl_17-2025_-_utilidade_publica_oratorio_festivo_mamae_margarida.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4536/pl_18-2025__-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4537/pl_19-2025_-_proibe_contratacao_de_shows_musicais_com_temas_criminosos_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4538/pl_20-2025_-_repasse_as_pracas_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4540/pl_21-2025_-_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4541/pl_22-2025_-_alteamento_em_tampas_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4542/pl_23-2025_-_denomina_proprio_publico_-_setor_administrativo_arthur_marques.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4546/pl_24-2025_-_saae_troca_de_titularidade.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4545/pl_25-2025_-_altera_lei_5455-2019_-_semana_do_capoeirista.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4547/pl_26-2025_-_denomina_logradouro_publico_rua_antonio_lopes_de_faria_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4549/pl_27-2025_-_reducao_de_juros_e_multas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4550/pl_28-2025_-_estradas_municipais.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4552/pl_29-2025__altera_o_art__2o__da_lei__2843_1994.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4558/pl_30-2025_-_programa_limpa_rios_e_ribeiroes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4559/pl_31-2025_-_proprio_publico_pista_de_skate_dona_dina.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4562/pl_32-2025_-_cidade_educativa_2025_altera_a_lei_4016-2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4564/pl_33-2025_-_coleta_de_amostras_das_aguas_de_reservatorios_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4565/pl_34-2025_-_altera_lei_5937-23_-_pavimentacao_bonfim.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4566/pl_35-2025_-_subsidio_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4567/pl_36-2025_-_altera_leis_6.169-25_e_2.204-89.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4571/pl_37-2025_-_transportes_individuais.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4575/pl_38-2025_-_denomina_proprio_publico_-_quadra_mario_marques_gomes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4577/pl_39-2025_-_denomina_esf_mario_lucio_moreira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4578/pl_40-2025_altera_lei_5754-21_conc_de_uso_-_federacao_mineira_tenis_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4579/pl_41-2025_-_altera_lei_3353-1998_-_protecao_do_patrimonio_artistico-cultural.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4580/pl_42-2025_-_altera_lei_5663-21_-_prioridade_de_transporte_para_pacientes_oncologicos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4581/pl_43-2025_-_pista_de_skate__antonio_ivane_rodrigues_-_tonico_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4582/pl_44-2025_-_rotatoria_daniel_henrique_dutra_-_dany_boy.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4584/pl_45-2025_-_leitura_da_biblia_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4585/pl_46-2025_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4588/pl_48-2025_-_protecao_de_mudas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4589/pl_49-2025_-_abandono_de_animais.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4590/pl_50-2025_-_coleta_de_lixo_eletronico_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4591/pl_51-2025_-_proibicao_de_corte_de_agua_em_feriados.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4593/pl_52-2025_-_instalacao_de_gps_nos_veiculos_de_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4594/pl_53-2025_-_combate_a_pichacao_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4595/pl_54-2025_-_conecta_itauna_app_-_plataforma_digital_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4596/pl_55-2025_-_prorroga_vigencia_da_lei_6.169-25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4598/pl_56-2025_-_denomina_ubs_dr_edward_camargos_jr.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4599/pl_57-2025_-_dispoe_sobre_o_fornecimento_de_alimentacao....pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4600/pl_58-2025_-_revoga_lei_5198-17_-programa_prata_da_casa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4602/pl_59-2025_-_subvencao_social_casa_de_caridade_manoel_goncalves_de_sousa_moreira_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4605/pl_60-2025_-_acompanhante_consultas_medicas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4606/pl_61-2025_-_subvencao_social_comunidade_terapeutica.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4610/pl_62-2025_-_materiais_reciclaveis_em_cobre.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4611/pl_63-2025_-_altera_lei_5430-19_arraial_das_creches.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4614/pl_64-2025_-_proibe_despesas_publicas_com_invasoes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4615/pl_65-2025_-_recomposicao_de_asfalto_depois_de_obras_de_infra.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4617/pl_66-2025_-_utilidade_publica_-_grupo_educacao_etica_e_cidadania.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4618/pl_67-2025_-_programa_cultura_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4645/pl_68-2025_-_denomina_prorpio_publico__cesarinho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4635/pl_69-2025__-_creche_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4637/pl_70-2025_-_denomina_esf_jose_do_carmo_dutra.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4639/pl_71-2025_-_altera_lei_no_5253-2027_-_sinalizacao_de_transito_em_frente_a_escolas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4640/pl_72-2025_-_denomina_quadra_abel_eustaquio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4642/pl_73-2025_-_repasse_recursos_fmdca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4643/pl_74-2025_-_cria_programa_smart_ita.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4644/pl_75-2025_-_subvencao_sete_guardas_para_producao_reinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4652/pl_76-2025_-_logradouro_publico_-_paulo_henrique_candea.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4653/pl_77-2025_-_logradouro_publico_hudson_ramos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4654/pl_78-2025_-_altera_lei_4433-2009_-_regras_para_concessao_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4658/pl_79-2025_cria_fundo_municipal_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4667/pl_80-2025_-_limpeza_de_vias_apos_tapa-buraco.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4675/pl_81-2025_-_associacao_desportiva_internacional_de_minas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4686/pl_82-2025_-_altera_lei_6175.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4687/pl_83-2025_-qualitrans_-itauna_diretrizes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4690/pl_84-2025_-_utilidade_publica_associacao_recantos_do_espirito_santo_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4692/pl_85-2025_-_utilidade_publica_associacao_desenvolver_centro_integrado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4693/pl_86-2025_-_dispoe_sobre_a_proibicao_da_remocao_de_veiculo_por_guincho.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4694/pl_87-2025_-_instui_no_municipio_de_itauna_a_corrida_regional_dos_garis.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4695/pl_88-2025_-_denominacao_de_rua_onesio_alfaiate.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4696/pl_89-2025_-_regulamenta_servicos_comerciais_animais.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4697/pl_90-2025_-_forma_de_pagamento_de_tarifa_publica_transport_coletivo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4700/pl_91-2025_-_qualitrans_versao_final-ass.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4701/pl_92-2025_-_revoga_lei_5970-25_imp.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4702/pl_93-2025_-_doacao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4703/pl_94-2025_-_adultizacao_infantil_assinado_kaio_e_dalmo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4705/pl_95-2025_codema.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4706/pl_96-2025_-_recomposicao_asfaltica_pos_obras_com_abertura_no_pavimento.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4708/pl_97-2025_-_linha_ferrea_cancela.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4709/pl_98-2025_-_esf_bairro_jadir_marinho.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4710/pl_99-2025_-_ppag_digitalizado_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4714/pl_100-2025_-_proprio_publico_sala_museu_maria_angela.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4715/pl_101-2025_-_doacao_de_medicamentos_a_apae.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4717/pl_102-2025_-_altera_a_lei_municipal_no_4.237.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4718/pl_103-2025_-_fundo_municipal_de_educacao_-_fme.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4719/pl_104-2025_-_certo_politica_de_conscientizacao_para_o_transito_e_a_convivencia_harmonica_entre_pessoas_veiculos_automotores_e_ferrovias.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4720/pl_105-2025_-_altera_a_redacao_da_lei_no_5.895_de_2023_-_issqn.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4722/pl_106-2025_-_denomina_sede_do_imp_-_edificio_pedro_miguel_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4723/pl_107-2025_-lei_memoria_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4724/pl_108-2025_-subvencao_associacao_de_pais_e_amigos_dos_excepcionais__apae.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4725/pl_109-2025_-_denomina_proprio_publicocampo__paulo_henrique_candea.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4726/pl_110-2025_-_proprio_publicos_posto_de_saude_morada_nova.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4727/pl_111-2025_-_esf_irmaos_auler.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4728/pl_112-2025_-_loa_2026_-_completo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4729/pl_113-25_den_qd_prof_magda_de_souza_venancio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4730/pl_114-25_bonificacao_pessoal_do_magisterio_-_completo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4732/pl_116-2025_-_utilidade_publica_zelia_de_paula_machado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4734/pl_117-25_altera_as_leis_5.182-17_e_5.944-23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4735/pl_118-25_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4736/pl_119-25_repasse_recursos_fundeb.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4737/pl_120-25_-_institui_o_diario_oficial_eletronico_-_dom-e.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4738/pl_121-2025_-_denomina_logradouro_fabricio_simonini.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4739/pl_122-25_altera_lei_5636-21_-lar_fraterno_-_concessao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4740/pl_123-25_feiras_livres.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4741/pl_124-25_contrato_ciminas_e_amimg.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4742/pl_125-2025_-_creche_professora_maria_elizabeth_anacleto_liberato.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4743/pl_126-2025_-_consorcio_cim-mg.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4744/pl_127-2025_altera_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4745/pl_128-2025_-_materiais_reciclaveis_em_cobre_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4747/pl_129-2025_-_programa_protege.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4749/pl_130-2025_-_denomina_logradouro_publico_maria_julia_dornas_fagundes.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4750/pl_131-2025_-_altera_lei_6236_-_repasse_recursos_fundeb_creches.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4755/pl_132-2025_-_reforma_fachada_hospital.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4756/pl_133-2025_-_denomina_proprio_publico_-_esf_jose_nogueira_de_faria.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4757/pl_134-2025_-_bloqueio_de_consultas_por_falta_injustificada.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4758/pl_135-2025_-_utilidade_publica_associacao_novo_basquete_itauna.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4759/pl_136-2025_-_projeto_lei_de__asfalto_cleitinho.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4760/pl_66-25_pedido_de_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4761/pl_138-2025_-_subvencao_rotary_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4762/pl_139-2025_-_altera_lei_5086-16_doacao_ao_mp.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4765/pl_140-25_repasse_recursos_entidades_-_fmdpi.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4766/pl_141-25_concessao_tecita_tecidos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4767/pl_142-25_recomposicao_inflacionaria_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4768/pl_143-25_caixa_escolar_dolores_nogueira_penido.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4769/pl_144-25_altera_lei_5974-23_gratificacao_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4770/pl_145-25_subvencao_abev.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4771/pl_146-25_vale-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4772/pl_147-2025_-_institui_o_circuito_carnavalesco_roberson_alves_faustino__bolao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4773/pl_148-2025_-_pix.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4777/pl_149-25_repassar_recursos_fmcda_sagrada_familia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4778/pl_150-25_prorroga_prazo__d2_jalecos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4779/pl_151-25_central_de_atendimento_ao_cidadao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4780/pl_152-25_altera_lei_6236-25_fundeb.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4781/pl_153-25_doacao_imovel_para_oab.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4782/pl_154-25_conceder_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4783/pl_155-25_repasse_de_recursos_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4784/pl_156-25_repasse_recursos_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4548/pl_10-2025_substitutivo_-_doencas_renais.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4646/pl_46-2025_-_substitutivo_da_ldo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4682/pl_73-2025_-_substitutivo_ao_pl_73-2025_-_repasse_recursos_fmdca.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4683/pl_73-2025_-_substitutivo_ao_pl_73-2025_-_repasse_recursos_fmdca.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4699/pl_77-2025_-_substitutivo_-_proprio_publico_hudson_ramos.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4754/pl_117-2025_-_substitutivo_obras_em_concessao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4514/pjres_01-2025_-_altera_ri_-_reunioes_as_17_horas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4518/pjres_02-2025_-_altera_resolucao_40-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4527/pjres_03-2025_-_reajuste_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4533/pjres_04-2025-_altera_resolucao_15-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4535/pjres_05-2025_-_altera_resolucao_06-2028_-faltas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4555/pjres_06-2025_-_altera_resolucao_36-2019_-_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4563/pjres_07-2025_-_regulamento_da_lei_de_acesso_a_informacao_-_lai.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4574/pjres_08-2025_-_cidadao_honorario_dr_austenir_coelho.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4592/pjres_09-2025_-_merito_artistico_e_culturar_nucleo_dancoar.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4601/pjres_10-2025_-sandra_mara_da_silva_fares.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4608/pjres_11-2025_-_cidadao_honorario_tarcizio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4609/pjres_12-2025_-_cidadao_honorario_jose_pinheiro_andrade.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4616/pjres_13-2025_-_cidada_honoraria_maria_ana.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4619/pjres_14-2025_-_cidadao_honorario_subtenente_amaral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4620/res_15-2025_-_cidadao_honorario_guilherme_da_academia.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4621/pjres_16-2025-_cidada_honoraria_elaine_aparecida_vilela.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4622/pjres_17-2025-_merito_desportivo_-_renato.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4623/pjres_18-2025_-_cidada_honoraria_nadia.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4627/pjres_20-2025_-_merito_desportivo_academia_styllus.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4628/pjres_21-2025_-_merito_desportivo_-_embaixada_itagalo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4633/pjres_22-2025_-_merito_cultural_-_violeiros_de_deus.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4634/pjres_23-2025_-_wilton_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4636/pjres_24-2025_-_cidada_honoraria_thassila_cicarelle.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4638/pjres_25-2025_-_merito_desportivo_-_glauber_matozinho.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4647/pjres_26-2025_-__merito_desportivo_fernando.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4648/pjres_27-2025_-_cidadao_honorario_padre_douglas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4650/pjres_29-2025_-_cidadao_honorario_padre_everaldo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4655/pjres_30-2025_-_merito_esportivo_cheime_tieres.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4656/pjres_31-2025_-_cidada_honoraria_-_dra_marilia.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4662/pjres_32-2025_-_cidada_honoraria_-_pastora_vanda_aparecida_de_souza.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4665/pjres_33-2025_-_cidadao_honorario_alex_matoso.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4666/pjres_34-2025_-_merito_educacional_-_michele_cristina_nogueira.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4668/pjres_35-2025_-_merito_desportivo_-_marcos_antonio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4670/pjres_36-2025_-_cidadao_honorario_-_geraldo_freire.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4671/pjres_37-2025_-_cidadao_honorario_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4672/pjres_38-2025_-_cidadao_honorario_-_vinicius_bicalho.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4673/pjres_39-2025_-_altera_resolucao_03-2024_-_fixacao_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4681/pjres_40-2025_-_cidadao_honorario_-_marciliano_coelho.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4684/pjres_41-2025_-_cidada_honoraria_maria_jose_rocha_goncalves.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4685/pjres_42-2025_-_regulamenta_o_regime_de_adiantamento_-_lei_14.133-21.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4704/pjres_43-2025_-_analisa_parecer_previo_do_tcemg_-_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4721/pjres_44-2025_-_analisa_parecer_previo_do_tcemg_-_contas_2022_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4733/pjres_45-2025_-_gastos_com_dia_do_servidor_e_natal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4752/pjres_46-2025_-_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4753/pjres_47-2025_-_lgpd.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4544/processo_de_mocao_01-2025_-_a_cemig_pelas_quedas_de_energia_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4556/processo_de_mocao_02-2025_-_romer.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4557/processo_de_mocao_03-2025_-_solar_imoveis.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4560/processo_de_mocao_04-2025_-_total.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4603/processo_de_mocao_05-2025-thiago_sat_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4612/processo_de_mocao_06-2025_-_thalia_-_mega_imports.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4613/processo_de_mocao_07-2025_-_restaurante_toru.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4625/processo_de_mocao_08-2025_-_belgo_aramess.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4626/processo_de_mocao_09-2025_-_mocao_de_aplauso_casa_natal.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4629/processo_de_mocao_10-2025_-_aplausos_mk.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4630/processo_de_mocao_11-2025_-_aplausos_-_padre_chrystian_shankar.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4631/processo_de_mocao_12-2025_-_aplausos_-_vinicius_fonseca_nogueira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4651/processo_de_mocao_13-2025_-_mikael_barbearia.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4657/processo_de_mocpao_14-2025_-_aplausos_-_viu_itauna.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4664/processo_de_mocao_15-2025_-_joubert.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4669/processo_de_mocao_16-2025_-_pastor_leonardo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4677/processo_de_mocao_17-2025_-_helenice_otoni.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4678/processo_de_mocao_18-2025_-_helio_marques.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4680/processo_de_mocao_19-2025_-_movimento_legendarios.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4539/brn3c2af422b2d4_034508.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4554/requerimento_viasul_assessoria.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4707/parecer_previo_tcemg_exercicio_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4716/parecer_previo_tcemg_exercicio_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4674/proposta_de_emenda_a_lom_01-2025_-_altera_artigo_37_-_fixacao_de_remuneracao_de_vencimentos_e_subsidios.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4774/proposta_de_emenda_a_lom_02-2025_-_altera_artigo_83_i.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4775/proposta_de_emenda_a_lom_03_-_altera_art_78_da_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4572/veto_01-2025_-_parcial_ao_pl_10-25_-_doenca_renal_cronica.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4632/veto_02-2025_-_pl_48-25_-pvc_na_base_de_arvores_durante_a_poda.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4688/veto_03-2025_-_pl_50-25_coleta_de_residuos_eletronicos_por_escolas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4689/veto_04-2025_-_pl_65-2025_recuperacao_asfaltica_em_24_horas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4691/veto_05-2025_-_pl_46-2025_emendas_ao_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4711/veto_06-2025_-_pl_71-25-sinalizacao_proximo_de_escolas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4712/veto_07-2025_-_plc_11-25_-_alteracao_no_codigo_de_obras_-_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4713/veto_08-2025_-_pl_32-25_cria_conselho_curador_do_titulo_de_itauna_como_cidade_educativa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4748/veto_09-2025_-_veta_emendas_ao_pl_99-25_ppag.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4751/veto_10-2025_-_pl_111-2025_-_nome_de_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4543/plc_01-2025_-_altera_lei_2584-91.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4551/plc_02-2025_-_autoriza_remanejamento_de_cargos_educ..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4553/plc_03-2025_-_estrutura_organizacional_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4561/plc_04-2025_-_policia_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4568/plc_05-2025_-_altera_lei_complementar_228.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4586/plc_06-2025_-_altera_a_lc_204-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4607/plc_07-2025_-_altera_anexo_lc_79-_lei_3072_oficineiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4641/plc_8-2025_-_altera_comad.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4660/plc_09-25_acrescenta_artigo_ao_plano_diretor_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4661/plc_10-25_anistia_onerosa_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4663/plc_11-2025_-_altera_a_lei_2197-88_codigo_de_obras_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4698/plc_12-2025-_lei_alvara_sanitario_itauna_atualizado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4763/plc_13-25_altera_2584-91-_ferias_premiou.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4764/plc_14-25_altera_lei_complementar_228-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4776/plc_15-25_altera_lei_3072-96_e_3023-95_oficial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4597/plc_06-2025_-_substitutivo_-_altera_a_lc_204-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4857/plc_08-2025_-substituto_ao_plc_8-25_comad.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4515/pl_01-2025_-_transporte_de_animais.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4516/pl_02-2025_-_programa_amigos_da_saude.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4517/pl_03-2025_-_altera_a_lei_6144_-_adote_um_uniforme.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4519/pl_04-2025_-_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4520/pl_05-2025_repasse_de_recursos_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4521/pl_06-2025_-_proibicao_de_correntes_-_carol.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4522/pl_07-2025_-_altera_lei_itbi.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4523/pl_08-2025_-_altera_lei_2584-91.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4524/pl_09-2025_-_reajuste_venc._servidores.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4525/pl_10-2025_-_classifica_pessoa_com_doencas_renais_como_deficientes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4526/pl_11-2025_-_proprio_publico_capela_velorio_padre_jose_luiz_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4528/pl_12-2025_-_utilidade_publica_assoc_luz_do_mundo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4529/pl_13-2025_-_denomina_rua_urquiza_da_costa_mendes.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4530/pl_14-2025_-_rotatoria_maria_christina.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4531/pl_15-2025_-_maria_ivolina_goncalves.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4532/pl_16-2025_-_padre_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4534/pl_17-2025_-_utilidade_publica_oratorio_festivo_mamae_margarida.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4536/pl_18-2025__-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4537/pl_19-2025_-_proibe_contratacao_de_shows_musicais_com_temas_criminosos_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4538/pl_20-2025_-_repasse_as_pracas_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4540/pl_21-2025_-_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4541/pl_22-2025_-_alteamento_em_tampas_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4542/pl_23-2025_-_denomina_proprio_publico_-_setor_administrativo_arthur_marques.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4546/pl_24-2025_-_saae_troca_de_titularidade.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4545/pl_25-2025_-_altera_lei_5455-2019_-_semana_do_capoeirista.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4547/pl_26-2025_-_denomina_logradouro_publico_rua_antonio_lopes_de_faria_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4549/pl_27-2025_-_reducao_de_juros_e_multas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4550/pl_28-2025_-_estradas_municipais.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4552/pl_29-2025__altera_o_art__2o__da_lei__2843_1994.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4558/pl_30-2025_-_programa_limpa_rios_e_ribeiroes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4559/pl_31-2025_-_proprio_publico_pista_de_skate_dona_dina.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4562/pl_32-2025_-_cidade_educativa_2025_altera_a_lei_4016-2005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4564/pl_33-2025_-_coleta_de_amostras_das_aguas_de_reservatorios_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4565/pl_34-2025_-_altera_lei_5937-23_-_pavimentacao_bonfim.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4566/pl_35-2025_-_subsidio_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4567/pl_36-2025_-_altera_leis_6.169-25_e_2.204-89.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4571/pl_37-2025_-_transportes_individuais.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4575/pl_38-2025_-_denomina_proprio_publico_-_quadra_mario_marques_gomes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4577/pl_39-2025_-_denomina_esf_mario_lucio_moreira.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4578/pl_40-2025_altera_lei_5754-21_conc_de_uso_-_federacao_mineira_tenis_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4579/pl_41-2025_-_altera_lei_3353-1998_-_protecao_do_patrimonio_artistico-cultural.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4580/pl_42-2025_-_altera_lei_5663-21_-_prioridade_de_transporte_para_pacientes_oncologicos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4581/pl_43-2025_-_pista_de_skate__antonio_ivane_rodrigues_-_tonico_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4582/pl_44-2025_-_rotatoria_daniel_henrique_dutra_-_dany_boy.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4584/pl_45-2025_-_leitura_da_biblia_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4585/pl_46-2025_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4588/pl_48-2025_-_protecao_de_mudas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4589/pl_49-2025_-_abandono_de_animais.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4590/pl_50-2025_-_coleta_de_lixo_eletronico_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4591/pl_51-2025_-_proibicao_de_corte_de_agua_em_feriados.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4593/pl_52-2025_-_instalacao_de_gps_nos_veiculos_de_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4594/pl_53-2025_-_combate_a_pichacao_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4595/pl_54-2025_-_conecta_itauna_app_-_plataforma_digital_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4596/pl_55-2025_-_prorroga_vigencia_da_lei_6.169-25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4598/pl_56-2025_-_denomina_ubs_dr_edward_camargos_jr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4599/pl_57-2025_-_dispoe_sobre_o_fornecimento_de_alimentacao....pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4600/pl_58-2025_-_revoga_lei_5198-17_-programa_prata_da_casa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4602/pl_59-2025_-_subvencao_social_casa_de_caridade_manoel_goncalves_de_sousa_moreira_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4605/pl_60-2025_-_acompanhante_consultas_medicas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4606/pl_61-2025_-_subvencao_social_comunidade_terapeutica.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4610/pl_62-2025_-_materiais_reciclaveis_em_cobre.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4611/pl_63-2025_-_altera_lei_5430-19_arraial_das_creches.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4614/pl_64-2025_-_proibe_despesas_publicas_com_invasoes.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4615/pl_65-2025_-_recomposicao_de_asfalto_depois_de_obras_de_infra.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4617/pl_66-2025_-_utilidade_publica_-_grupo_educacao_etica_e_cidadania.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4618/pl_67-2025_-_programa_cultura_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4645/pl_68-2025_-_denomina_prorpio_publico__cesarinho.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4635/pl_69-2025__-_creche_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4637/pl_70-2025_-_denomina_esf_jose_do_carmo_dutra.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4639/pl_71-2025_-_altera_lei_no_5253-2027_-_sinalizacao_de_transito_em_frente_a_escolas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4640/pl_72-2025_-_denomina_quadra_abel_eustaquio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4642/pl_73-2025_-_repasse_recursos_fmdca.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4643/pl_74-2025_-_cria_programa_smart_ita.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4644/pl_75-2025_-_subvencao_sete_guardas_para_producao_reinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4652/pl_76-2025_-_logradouro_publico_-_paulo_henrique_candea.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4653/pl_77-2025_-_logradouro_publico_hudson_ramos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4654/pl_78-2025_-_altera_lei_4433-2009_-_regras_para_concessao_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4658/pl_79-2025_cria_fundo_municipal_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4667/pl_80-2025_-_limpeza_de_vias_apos_tapa-buraco.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4675/pl_81-2025_-_associacao_desportiva_internacional_de_minas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4686/pl_82-2025_-_altera_lei_6175.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4687/pl_83-2025_-qualitrans_-itauna_diretrizes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4690/pl_84-2025_-_utilidade_publica_associacao_recantos_do_espirito_santo_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4692/pl_85-2025_-_utilidade_publica_associacao_desenvolver_centro_integrado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4693/pl_86-2025_-_dispoe_sobre_a_proibicao_da_remocao_de_veiculo_por_guincho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4694/pl_87-2025_-_instui_no_municipio_de_itauna_a_corrida_regional_dos_garis.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4695/pl_88-2025_-_denominacao_de_rua_onesio_alfaiate.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4696/pl_89-2025_-_regulamenta_servicos_comerciais_animais.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4697/pl_90-2025_-_forma_de_pagamento_de_tarifa_publica_transport_coletivo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4700/pl_91-2025_-_qualitrans_versao_final-ass.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4701/pl_92-2025_-_revoga_lei_5970-25_imp.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4702/pl_93-2025_-_doacao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4703/pl_94-2025_-_adultizacao_infantil_assinado_kaio_e_dalmo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4705/pl_95-2025_codema.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4706/pl_96-2025_-_recomposicao_asfaltica_pos_obras_com_abertura_no_pavimento.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4708/pl_97-2025_-_linha_ferrea_cancela.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4709/pl_98-2025_-_esf_bairro_jadir_marinho.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4710/pl_99-2025_-_ppag_digitalizado_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4714/pl_100-2025_-_proprio_publico_sala_museu_maria_angela.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4715/pl_101-2025_-_doacao_de_medicamentos_a_apae.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4717/pl_102-2025_-_altera_a_lei_municipal_no_4.237.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4718/pl_103-2025_-_fundo_municipal_de_educacao_-_fme.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4719/pl_104-2025_-_certo_politica_de_conscientizacao_para_o_transito_e_a_convivencia_harmonica_entre_pessoas_veiculos_automotores_e_ferrovias.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4720/pl_105-2025_-_altera_a_redacao_da_lei_no_5.895_de_2023_-_issqn.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4722/pl_106-2025_-_denomina_sede_do_imp_-_edificio_pedro_miguel_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4723/pl_107-2025_-lei_memoria_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4724/pl_108-2025_-subvencao_associacao_de_pais_e_amigos_dos_excepcionais__apae.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4725/pl_109-2025_-_denomina_proprio_publicocampo__paulo_henrique_candea.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4726/pl_110-2025_-_proprio_publicos_posto_de_saude_morada_nova.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4727/pl_111-2025_-_esf_irmaos_auler.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4728/pl_112-2025_-_loa_2026_-_completo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4729/pl_113-25_den_qd_prof_magda_de_souza_venancio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4730/pl_114-25_bonificacao_pessoal_do_magisterio_-_completo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4732/pl_116-2025_-_utilidade_publica_zelia_de_paula_machado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4734/pl_117-25_altera_as_leis_5.182-17_e_5.944-23.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4735/pl_118-25_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4736/pl_119-25_repasse_recursos_fundeb.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4737/pl_120-25_-_institui_o_diario_oficial_eletronico_-_dom-e.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4738/pl_121-2025_-_denomina_logradouro_fabricio_simonini.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4739/pl_122-25_altera_lei_5636-21_-lar_fraterno_-_concessao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4740/pl_123-25_feiras_livres.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4741/pl_124-25_contrato_ciminas_e_amimg.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4742/pl_125-2025_-_creche_professora_maria_elizabeth_anacleto_liberato.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4743/pl_126-2025_-_consorcio_cim-mg.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4744/pl_127-2025_altera_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4745/pl_128-2025_-_materiais_reciclaveis_em_cobre_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4747/pl_129-2025_-_programa_protege.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4749/pl_130-2025_-_denomina_logradouro_publico_maria_julia_dornas_fagundes.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4750/pl_131-2025_-_altera_lei_6236_-_repasse_recursos_fundeb_creches.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4755/pl_132-2025_-_reforma_fachada_hospital.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4756/pl_133-2025_-_denomina_proprio_publico_-_esf_jose_nogueira_de_faria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4757/pl_134-2025_-_bloqueio_de_consultas_por_falta_injustificada.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4758/pl_135-2025_-_utilidade_publica_associacao_novo_basquete_itauna.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4759/pl_136-2025_-_projeto_lei_de__asfalto_cleitinho.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4760/pl_66-25_pedido_de_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4761/pl_138-2025_-_subvencao_rotary_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4762/pl_139-2025_-_altera_lei_5086-16_doacao_ao_mp.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4765/pl_140-25_repasse_recursos_entidades_-_fmdpi.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4766/pl_141-25_concessao_tecita_tecidos.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4767/pl_142-25_recomposicao_inflacionaria_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4768/pl_143-25_caixa_escolar_dolores_nogueira_penido.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4769/pl_144-25_altera_lei_5974-23_gratificacao_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4770/pl_145-25_subvencao_abev.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4771/pl_146-25_vale-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4772/pl_147-2025_-_institui_o_circuito_carnavalesco_roberson_alves_faustino__bolao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4773/pl_148-2025_-_pix.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4777/pl_149-25_repassar_recursos_fmcda_sagrada_familia.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4778/pl_150-25_prorroga_prazo__d2_jalecos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4779/pl_151-25_central_de_atendimento_ao_cidadao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4780/pl_152-25_altera_lei_6236-25_fundeb.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4781/pl_153-25_doacao_imovel_para_oab.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4782/pl_154-25_conceder_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4783/pl_155-25_repasse_de_recursos_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4784/pl_156-25_repasse_recursos_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4548/pl_10-2025_substitutivo_-_doencas_renais.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4646/pl_46-2025_-_substitutivo_da_ldo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4683/pl_73-2025_-_substitutivo_ao_pl_73-2025_-_repasse_recursos_fmdca.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4699/pl_77-2025_-_substitutivo_-_proprio_publico_hudson_ramos.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4754/pl_117-2025_-_substitutivo_obras_em_concessao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4514/pjres_01-2025_-_altera_ri_-_reunioes_as_17_horas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4518/pjres_02-2025_-_altera_resolucao_40-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4527/pjres_03-2025_-_reajuste_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4533/pjres_04-2025-_altera_resolucao_15-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4535/pjres_05-2025_-_altera_resolucao_06-2028_-faltas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4555/pjres_06-2025_-_altera_resolucao_36-2019_-_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4563/pjres_07-2025_-_regulamento_da_lei_de_acesso_a_informacao_-_lai.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4574/pjres_08-2025_-_cidadao_honorario_dr_austenir_coelho.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4592/pjres_09-2025_-_merito_artistico_e_culturar_nucleo_dancoar.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4601/pjres_10-2025_-sandra_mara_da_silva_fares.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4608/pjres_11-2025_-_cidadao_honorario_tarcizio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4609/pjres_12-2025_-_cidadao_honorario_jose_pinheiro_andrade.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4616/pjres_13-2025_-_cidada_honoraria_maria_ana.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4619/pjres_14-2025_-_cidadao_honorario_subtenente_amaral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4620/res_15-2025_-_cidadao_honorario_guilherme_da_academia.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4621/pjres_16-2025-_cidada_honoraria_elaine_aparecida_vilela.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4622/pjres_17-2025-_merito_desportivo_-_renato.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4623/pjres_18-2025_-_cidada_honoraria_nadia.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4627/pjres_20-2025_-_merito_desportivo_academia_styllus.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4628/pjres_21-2025_-_merito_desportivo_-_embaixada_itagalo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4633/pjres_22-2025_-_merito_cultural_-_violeiros_de_deus.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4634/pjres_23-2025_-_wilton_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4636/pjres_24-2025_-_cidada_honoraria_thassila_cicarelle.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4638/pjres_25-2025_-_merito_desportivo_-_glauber_matozinho.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4647/pjres_26-2025_-__merito_desportivo_fernando.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4648/pjres_27-2025_-_cidadao_honorario_padre_douglas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4650/pjres_29-2025_-_cidadao_honorario_padre_everaldo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4655/pjres_30-2025_-_merito_esportivo_cheime_tieres.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4656/pjres_31-2025_-_cidada_honoraria_-_dra_marilia.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4662/pjres_32-2025_-_cidada_honoraria_-_pastora_vanda_aparecida_de_souza.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4665/pjres_33-2025_-_cidadao_honorario_alex_matoso.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4666/pjres_34-2025_-_merito_educacional_-_michele_cristina_nogueira.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4668/pjres_35-2025_-_merito_desportivo_-_marcos_antonio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4670/pjres_36-2025_-_cidadao_honorario_-_geraldo_freire.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4671/pjres_37-2025_-_cidadao_honorario_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4672/pjres_38-2025_-_cidadao_honorario_-_vinicius_bicalho.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4673/pjres_39-2025_-_altera_resolucao_03-2024_-_fixacao_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4681/pjres_40-2025_-_cidadao_honorario_-_marciliano_coelho.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4684/pjres_41-2025_-_cidada_honoraria_maria_jose_rocha_goncalves.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4685/pjres_42-2025_-_regulamenta_o_regime_de_adiantamento_-_lei_14.133-21.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4704/pjres_43-2025_-_analisa_parecer_previo_do_tcemg_-_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4721/pjres_44-2025_-_analisa_parecer_previo_do_tcemg_-_contas_2022_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4733/pjres_45-2025_-_gastos_com_dia_do_servidor_e_natal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4752/pjres_46-2025_-_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4753/pjres_47-2025_-_lgpd.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4544/processo_de_mocao_01-2025_-_a_cemig_pelas_quedas_de_energia_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4556/processo_de_mocao_02-2025_-_romer.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4557/processo_de_mocao_03-2025_-_solar_imoveis.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4560/processo_de_mocao_04-2025_-_total.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4603/processo_de_mocao_05-2025-thiago_sat_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4612/processo_de_mocao_06-2025_-_thalia_-_mega_imports.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4613/processo_de_mocao_07-2025_-_restaurante_toru.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4625/processo_de_mocao_08-2025_-_belgo_aramess.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4626/processo_de_mocao_09-2025_-_mocao_de_aplauso_casa_natal.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4629/processo_de_mocao_10-2025_-_aplausos_mk.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4630/processo_de_mocao_11-2025_-_aplausos_-_padre_chrystian_shankar.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4631/processo_de_mocao_12-2025_-_aplausos_-_vinicius_fonseca_nogueira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4651/processo_de_mocao_13-2025_-_mikael_barbearia.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4657/processo_de_mocpao_14-2025_-_aplausos_-_viu_itauna.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4664/processo_de_mocao_15-2025_-_joubert.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4669/processo_de_mocao_16-2025_-_pastor_leonardo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4677/processo_de_mocao_17-2025_-_helenice_otoni.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4678/processo_de_mocao_18-2025_-_helio_marques.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4680/processo_de_mocao_19-2025_-_movimento_legendarios.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4539/brn3c2af422b2d4_034508.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4554/requerimento_viasul_assessoria.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4707/parecer_previo_tcemg_exercicio_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2025/4716/parecer_previo_tcemg_exercicio_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H262"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="68.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="204.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="203.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4150,6069 +4153,6069 @@
       </c>
       <c r="D30" t="s">
         <v>121</v>
       </c>
       <c r="E30" t="s">
         <v>122</v>
       </c>
       <c r="F30" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>123</v>
       </c>
       <c r="H30" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>125</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="D31" t="s">
+        <v>121</v>
+      </c>
+      <c r="E31" t="s">
+        <v>122</v>
+      </c>
+      <c r="F31" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="E31" t="s">
+      <c r="H31" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" t="s">
+        <v>129</v>
+      </c>
+      <c r="E32" t="s">
+        <v>130</v>
+      </c>
+      <c r="F32" t="s">
         <v>131</v>
       </c>
-      <c r="B32" t="s">
-[...11 lines deleted...]
-      <c r="F32" t="s">
+      <c r="G32" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" t="s">
+        <v>129</v>
+      </c>
+      <c r="E33" t="s">
+        <v>130</v>
+      </c>
+      <c r="F33" t="s">
         <v>135</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>136</v>
       </c>
       <c r="H33" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>138</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="D34" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E34" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F34" t="s">
-        <v>23</v>
+        <v>135</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>139</v>
       </c>
       <c r="H34" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>141</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D35" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E35" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F35" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H35" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>144</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D36" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E36" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F36" t="s">
-        <v>128</v>
+        <v>23</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H36" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>147</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D37" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E37" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F37" t="s">
+        <v>131</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>150</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>50</v>
+      </c>
+      <c r="D38" t="s">
+        <v>129</v>
+      </c>
+      <c r="E38" t="s">
+        <v>130</v>
+      </c>
+      <c r="F38" t="s">
         <v>151</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>152</v>
       </c>
       <c r="H38" t="s">
-        <v>69</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D39" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E39" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F39" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H39" t="s">
-        <v>155</v>
+        <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>156</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D40" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E40" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F40" t="s">
-        <v>132</v>
+        <v>23</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>157</v>
       </c>
       <c r="H40" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>159</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>99</v>
+        <v>62</v>
       </c>
       <c r="D41" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E41" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F41" t="s">
+        <v>135</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>99</v>
+      </c>
+      <c r="D42" t="s">
+        <v>129</v>
+      </c>
+      <c r="E42" t="s">
+        <v>130</v>
+      </c>
+      <c r="F42" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>164</v>
       </c>
       <c r="H42" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>166</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D43" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E43" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F43" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>167</v>
       </c>
       <c r="H43" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>169</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D44" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E44" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F44" t="s">
         <v>100</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>170</v>
       </c>
       <c r="H44" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>172</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D45" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E45" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F45" t="s">
         <v>100</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>173</v>
       </c>
       <c r="H45" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>175</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
+        <v>117</v>
+      </c>
+      <c r="D46" t="s">
+        <v>129</v>
+      </c>
+      <c r="E46" t="s">
+        <v>130</v>
+      </c>
+      <c r="F46" t="s">
+        <v>100</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="D46" t="s">
-[...8 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>178</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>179</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>129</v>
+      </c>
+      <c r="E47" t="s">
+        <v>130</v>
+      </c>
+      <c r="F47" t="s">
+        <v>163</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D47" t="s">
-[...5 lines deleted...]
-      <c r="F47" t="s">
+      <c r="H47" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>182</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>183</v>
+      </c>
+      <c r="D48" t="s">
+        <v>129</v>
+      </c>
+      <c r="E48" t="s">
+        <v>130</v>
+      </c>
+      <c r="F48" t="s">
         <v>184</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="G48" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="D48" t="s">
-[...8 lines deleted...]
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>187</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>188</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>129</v>
+      </c>
+      <c r="E49" t="s">
+        <v>130</v>
+      </c>
+      <c r="F49" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="D49" t="s">
-[...5 lines deleted...]
-      <c r="F49" t="s">
+      <c r="H49" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>191</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>192</v>
+      </c>
+      <c r="D50" t="s">
+        <v>129</v>
+      </c>
+      <c r="E50" t="s">
+        <v>130</v>
+      </c>
+      <c r="F50" t="s">
         <v>193</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="G50" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="D50" t="s">
-[...8 lines deleted...]
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>196</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>197</v>
       </c>
-      <c r="B51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E51" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F51" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H51" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>200</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>201</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>129</v>
+      </c>
+      <c r="E52" t="s">
+        <v>130</v>
+      </c>
+      <c r="F52" t="s">
+        <v>23</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="D52" t="s">
-[...8 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="H52" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>204</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>205</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>129</v>
+      </c>
+      <c r="E53" t="s">
+        <v>130</v>
+      </c>
+      <c r="F53" t="s">
+        <v>135</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="D53" t="s">
-[...5 lines deleted...]
-      <c r="F53" t="s">
+      <c r="H53" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>208</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>209</v>
+      </c>
+      <c r="D54" t="s">
+        <v>129</v>
+      </c>
+      <c r="E54" t="s">
+        <v>130</v>
+      </c>
+      <c r="F54" t="s">
         <v>210</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="G54" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="D54" t="s">
-[...8 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>213</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>214</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>129</v>
+      </c>
+      <c r="E55" t="s">
+        <v>130</v>
+      </c>
+      <c r="F55" t="s">
+        <v>100</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="D55" t="s">
-[...5 lines deleted...]
-      <c r="F55" t="s">
+      <c r="H55" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>217</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>218</v>
+      </c>
+      <c r="D56" t="s">
+        <v>129</v>
+      </c>
+      <c r="E56" t="s">
+        <v>130</v>
+      </c>
+      <c r="F56" t="s">
         <v>219</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="G56" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="D56" t="s">
-[...5 lines deleted...]
-      <c r="F56" t="s">
+      <c r="H56" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>222</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>223</v>
+      </c>
+      <c r="D57" t="s">
+        <v>129</v>
+      </c>
+      <c r="E57" t="s">
+        <v>130</v>
+      </c>
+      <c r="F57" t="s">
         <v>224</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="G57" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="D57" t="s">
-[...8 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>227</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
         <v>228</v>
       </c>
-      <c r="B58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D58" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E58" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F58" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H58" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>231</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>232</v>
       </c>
-      <c r="B59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D59" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E59" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F59" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H59" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>235</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
         <v>236</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>129</v>
+      </c>
+      <c r="E60" t="s">
+        <v>130</v>
+      </c>
+      <c r="F60" t="s">
+        <v>23</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="D60" t="s">
-[...8 lines deleted...]
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>239</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
         <v>240</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>129</v>
+      </c>
+      <c r="E61" t="s">
+        <v>130</v>
+      </c>
+      <c r="F61" t="s">
+        <v>18</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="D61" t="s">
-[...8 lines deleted...]
-      <c r="G61" s="1" t="s">
+      <c r="H61" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>244</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>129</v>
+      </c>
+      <c r="E62" t="s">
+        <v>130</v>
+      </c>
+      <c r="F62" t="s">
+        <v>135</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="D62" t="s">
-[...8 lines deleted...]
-      <c r="G62" s="1" t="s">
+      <c r="H62" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>247</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
         <v>248</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>129</v>
+      </c>
+      <c r="E63" t="s">
+        <v>130</v>
+      </c>
+      <c r="F63" t="s">
+        <v>100</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="D63" t="s">
-[...8 lines deleted...]
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>251</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>252</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>129</v>
+      </c>
+      <c r="E64" t="s">
+        <v>130</v>
+      </c>
+      <c r="F64" t="s">
+        <v>184</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="D64" t="s">
-[...8 lines deleted...]
-      <c r="G64" s="1" t="s">
+      <c r="H64" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>255</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
         <v>256</v>
       </c>
-      <c r="B65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D65" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E65" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F65" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H65" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>259</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
         <v>260</v>
       </c>
-      <c r="B66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D66" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E66" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F66" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H66" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>263</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>264</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>129</v>
+      </c>
+      <c r="E67" t="s">
+        <v>130</v>
+      </c>
+      <c r="F67" t="s">
+        <v>23</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="D67" t="s">
-[...8 lines deleted...]
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>267</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>268</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>129</v>
+      </c>
+      <c r="E68" t="s">
+        <v>130</v>
+      </c>
+      <c r="F68" t="s">
+        <v>184</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="D68" t="s">
-[...8 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>271</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
         <v>272</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>129</v>
+      </c>
+      <c r="E69" t="s">
+        <v>130</v>
+      </c>
+      <c r="F69" t="s">
+        <v>219</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="D69" t="s">
-[...5 lines deleted...]
-      <c r="F69" t="s">
+      <c r="H69" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>275</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>276</v>
+      </c>
+      <c r="D70" t="s">
+        <v>129</v>
+      </c>
+      <c r="E70" t="s">
+        <v>130</v>
+      </c>
+      <c r="F70" t="s">
         <v>277</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="G70" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="D70" t="s">
-[...8 lines deleted...]
-      <c r="G70" s="1" t="s">
+      <c r="H70" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>280</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
         <v>281</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
+        <v>129</v>
+      </c>
+      <c r="E71" t="s">
+        <v>130</v>
+      </c>
+      <c r="F71" t="s">
+        <v>23</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="D71" t="s">
-[...8 lines deleted...]
-      <c r="G71" s="1" t="s">
+      <c r="H71" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>284</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
         <v>285</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
+        <v>129</v>
+      </c>
+      <c r="E72" t="s">
+        <v>130</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="D72" t="s">
-[...8 lines deleted...]
-      <c r="G72" s="1" t="s">
+      <c r="H72" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>288</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>289</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
+        <v>129</v>
+      </c>
+      <c r="E73" t="s">
+        <v>130</v>
+      </c>
+      <c r="F73" t="s">
+        <v>184</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="D73" t="s">
-[...5 lines deleted...]
-      <c r="F73" t="s">
+      <c r="H73" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>292</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>293</v>
+      </c>
+      <c r="D74" t="s">
+        <v>129</v>
+      </c>
+      <c r="E74" t="s">
+        <v>130</v>
+      </c>
+      <c r="F74" t="s">
         <v>294</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="G74" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="D74" t="s">
-[...8 lines deleted...]
-      <c r="G74" s="1" t="s">
+      <c r="H74" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>297</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
         <v>298</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
+        <v>129</v>
+      </c>
+      <c r="E75" t="s">
+        <v>130</v>
+      </c>
+      <c r="F75" t="s">
+        <v>277</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="D75" t="s">
-[...5 lines deleted...]
-      <c r="F75" t="s">
+      <c r="H75" t="s">
         <v>300</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>301</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>302</v>
+      </c>
+      <c r="D76" t="s">
+        <v>129</v>
+      </c>
+      <c r="E76" t="s">
+        <v>130</v>
+      </c>
+      <c r="F76" t="s">
         <v>303</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="G76" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="D76" t="s">
-[...8 lines deleted...]
-      <c r="G76" s="1" t="s">
+      <c r="H76" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>306</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
         <v>307</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
+        <v>129</v>
+      </c>
+      <c r="E77" t="s">
+        <v>130</v>
+      </c>
+      <c r="F77" t="s">
+        <v>23</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="D77" t="s">
-[...8 lines deleted...]
-      <c r="G77" s="1" t="s">
+      <c r="H77" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>310</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
         <v>311</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
+        <v>129</v>
+      </c>
+      <c r="E78" t="s">
+        <v>130</v>
+      </c>
+      <c r="F78" t="s">
+        <v>210</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="D78" t="s">
-[...8 lines deleted...]
-      <c r="G78" s="1" t="s">
+      <c r="H78" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>314</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
         <v>315</v>
       </c>
-      <c r="B79" t="s">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
+        <v>129</v>
+      </c>
+      <c r="E79" t="s">
+        <v>130</v>
+      </c>
+      <c r="F79" t="s">
+        <v>210</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="D79" t="s">
-[...5 lines deleted...]
-      <c r="F79" t="s">
+      <c r="H79" t="s">
         <v>317</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>318</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>319</v>
+      </c>
+      <c r="D80" t="s">
+        <v>129</v>
+      </c>
+      <c r="E80" t="s">
+        <v>130</v>
+      </c>
+      <c r="F80" t="s">
         <v>320</v>
       </c>
-      <c r="B80" t="s">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="G80" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="D80" t="s">
-[...5 lines deleted...]
-      <c r="F80" t="s">
+      <c r="H80" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>323</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>324</v>
+      </c>
+      <c r="D81" t="s">
+        <v>129</v>
+      </c>
+      <c r="E81" t="s">
+        <v>130</v>
+      </c>
+      <c r="F81" t="s">
         <v>325</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="G81" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="D81" t="s">
-[...8 lines deleted...]
-      <c r="G81" s="1" t="s">
+      <c r="H81" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>328</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
         <v>329</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D82" t="s">
+        <v>129</v>
+      </c>
+      <c r="E82" t="s">
+        <v>130</v>
+      </c>
+      <c r="F82" t="s">
+        <v>325</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="D82" t="s">
-[...8 lines deleted...]
-      <c r="G82" s="1" t="s">
+      <c r="H82" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>332</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
         <v>333</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
+        <v>129</v>
+      </c>
+      <c r="E83" t="s">
+        <v>130</v>
+      </c>
+      <c r="F83" t="s">
+        <v>325</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="D83" t="s">
-[...8 lines deleted...]
-      <c r="G83" s="1" t="s">
+      <c r="H83" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>336</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
         <v>337</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
+        <v>129</v>
+      </c>
+      <c r="E84" t="s">
+        <v>130</v>
+      </c>
+      <c r="F84" t="s">
+        <v>105</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="D84" t="s">
-[...8 lines deleted...]
-      <c r="G84" s="1" t="s">
+      <c r="H84" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>340</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
         <v>341</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
+        <v>129</v>
+      </c>
+      <c r="E85" t="s">
+        <v>130</v>
+      </c>
+      <c r="F85" t="s">
+        <v>184</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="D85" t="s">
-[...8 lines deleted...]
-      <c r="G85" s="1" t="s">
+      <c r="H85" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>344</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
         <v>345</v>
       </c>
-      <c r="B86" t="s">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
+        <v>129</v>
+      </c>
+      <c r="E86" t="s">
+        <v>130</v>
+      </c>
+      <c r="F86" t="s">
+        <v>23</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="D86" t="s">
-[...5 lines deleted...]
-      <c r="F86" t="s">
+      <c r="H86" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>348</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>349</v>
+      </c>
+      <c r="D87" t="s">
+        <v>129</v>
+      </c>
+      <c r="E87" t="s">
+        <v>130</v>
+      </c>
+      <c r="F87" t="s">
         <v>350</v>
       </c>
-      <c r="B87" t="s">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="G87" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="D87" t="s">
-[...5 lines deleted...]
-      <c r="F87" t="s">
+      <c r="H87" t="s">
         <v>352</v>
-      </c>
-[...4 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>353</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>354</v>
+      </c>
+      <c r="D88" t="s">
+        <v>129</v>
+      </c>
+      <c r="E88" t="s">
+        <v>130</v>
+      </c>
+      <c r="F88" t="s">
         <v>355</v>
       </c>
-      <c r="B88" t="s">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="G88" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="D88" t="s">
-[...8 lines deleted...]
-      <c r="G88" s="1" t="s">
+      <c r="H88" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>358</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
         <v>359</v>
       </c>
-      <c r="B89" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D89" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E89" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F89" t="s">
         <v>23</v>
       </c>
       <c r="G89" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H89" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>362</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
         <v>363</v>
       </c>
-      <c r="B90" t="s">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
+        <v>129</v>
+      </c>
+      <c r="E90" t="s">
+        <v>130</v>
+      </c>
+      <c r="F90" t="s">
+        <v>23</v>
+      </c>
+      <c r="G90" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="D90" t="s">
-[...8 lines deleted...]
-      <c r="G90" s="1" t="s">
+      <c r="H90" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>366</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
         <v>367</v>
       </c>
-      <c r="B91" t="s">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="D91" t="s">
+        <v>129</v>
+      </c>
+      <c r="E91" t="s">
+        <v>130</v>
+      </c>
+      <c r="F91" t="s">
+        <v>224</v>
+      </c>
+      <c r="G91" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="D91" t="s">
-[...8 lines deleted...]
-      <c r="G91" s="1" t="s">
+      <c r="H91" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>370</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
         <v>371</v>
       </c>
-      <c r="B92" t="s">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="D92" t="s">
+        <v>129</v>
+      </c>
+      <c r="E92" t="s">
+        <v>130</v>
+      </c>
+      <c r="F92" t="s">
+        <v>23</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="D92" t="s">
-[...8 lines deleted...]
-      <c r="G92" s="1" t="s">
+      <c r="H92" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>374</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
         <v>375</v>
       </c>
-      <c r="B93" t="s">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
+        <v>129</v>
+      </c>
+      <c r="E93" t="s">
+        <v>130</v>
+      </c>
+      <c r="F93" t="s">
+        <v>193</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="D93" t="s">
-[...8 lines deleted...]
-      <c r="G93" s="1" t="s">
+      <c r="H93" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>378</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
         <v>379</v>
       </c>
-      <c r="B94" t="s">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
+        <v>129</v>
+      </c>
+      <c r="E94" t="s">
+        <v>130</v>
+      </c>
+      <c r="F94" t="s">
+        <v>23</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="D94" t="s">
-[...5 lines deleted...]
-      <c r="F94" t="s">
+      <c r="H94" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>382</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>383</v>
+      </c>
+      <c r="D95" t="s">
+        <v>129</v>
+      </c>
+      <c r="E95" t="s">
+        <v>130</v>
+      </c>
+      <c r="F95" t="s">
         <v>384</v>
       </c>
-      <c r="B95" t="s">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="G95" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="D95" t="s">
-[...8 lines deleted...]
-      <c r="G95" s="1" t="s">
+      <c r="H95" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>387</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
         <v>388</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
+        <v>129</v>
+      </c>
+      <c r="E96" t="s">
+        <v>130</v>
+      </c>
+      <c r="F96" t="s">
+        <v>277</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="D96" t="s">
-[...8 lines deleted...]
-      <c r="G96" s="1" t="s">
+      <c r="H96" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>391</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
         <v>392</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
+        <v>129</v>
+      </c>
+      <c r="E97" t="s">
+        <v>130</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="D97" t="s">
-[...5 lines deleted...]
-      <c r="F97" t="s">
+      <c r="H97" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>395</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>396</v>
+      </c>
+      <c r="D98" t="s">
+        <v>129</v>
+      </c>
+      <c r="E98" t="s">
+        <v>130</v>
+      </c>
+      <c r="F98" t="s">
         <v>397</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="G98" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="D98" t="s">
-[...8 lines deleted...]
-      <c r="G98" s="1" t="s">
+      <c r="H98" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>400</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
         <v>401</v>
       </c>
-      <c r="B99" t="s">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
+        <v>129</v>
+      </c>
+      <c r="E99" t="s">
+        <v>130</v>
+      </c>
+      <c r="F99" t="s">
+        <v>135</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="D99" t="s">
-[...8 lines deleted...]
-      <c r="G99" s="1" t="s">
+      <c r="H99" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>404</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
         <v>405</v>
       </c>
-      <c r="B100" t="s">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
+        <v>129</v>
+      </c>
+      <c r="E100" t="s">
+        <v>130</v>
+      </c>
+      <c r="F100" t="s">
+        <v>184</v>
+      </c>
+      <c r="G100" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="D100" t="s">
-[...8 lines deleted...]
-      <c r="G100" s="1" t="s">
+      <c r="H100" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>408</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
         <v>409</v>
       </c>
-      <c r="B101" t="s">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="D101" t="s">
+        <v>129</v>
+      </c>
+      <c r="E101" t="s">
+        <v>130</v>
+      </c>
+      <c r="F101" t="s">
+        <v>277</v>
+      </c>
+      <c r="G101" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="D101" t="s">
-[...8 lines deleted...]
-      <c r="G101" s="1" t="s">
+      <c r="H101" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>412</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
         <v>413</v>
       </c>
-      <c r="B102" t="s">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
+        <v>129</v>
+      </c>
+      <c r="E102" t="s">
+        <v>130</v>
+      </c>
+      <c r="F102" t="s">
+        <v>325</v>
+      </c>
+      <c r="G102" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="D102" t="s">
-[...8 lines deleted...]
-      <c r="G102" s="1" t="s">
+      <c r="H102" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>416</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>417</v>
       </c>
-      <c r="B103" t="s">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
+        <v>129</v>
+      </c>
+      <c r="E103" t="s">
+        <v>130</v>
+      </c>
+      <c r="F103" t="s">
+        <v>325</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="D103" t="s">
-[...8 lines deleted...]
-      <c r="G103" s="1" t="s">
+      <c r="H103" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>420</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
         <v>421</v>
       </c>
-      <c r="B104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D104" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E104" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F104" t="s">
         <v>23</v>
       </c>
       <c r="G104" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H104" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>424</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
         <v>425</v>
       </c>
-      <c r="B105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D105" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E105" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F105" t="s">
         <v>23</v>
       </c>
       <c r="G105" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H105" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>428</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
         <v>429</v>
       </c>
-      <c r="B106" t="s">
-[...2 lines deleted...]
-      <c r="C106" t="s">
+      <c r="D106" t="s">
+        <v>129</v>
+      </c>
+      <c r="E106" t="s">
+        <v>130</v>
+      </c>
+      <c r="F106" t="s">
+        <v>23</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="D106" t="s">
-[...8 lines deleted...]
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>432</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
         <v>433</v>
       </c>
-      <c r="B107" t="s">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="D107" t="s">
+        <v>129</v>
+      </c>
+      <c r="E107" t="s">
+        <v>130</v>
+      </c>
+      <c r="F107" t="s">
+        <v>325</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="D107" t="s">
-[...8 lines deleted...]
-      <c r="G107" s="1" t="s">
+      <c r="H107" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>436</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
         <v>437</v>
       </c>
-      <c r="B108" t="s">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="D108" t="s">
+        <v>129</v>
+      </c>
+      <c r="E108" t="s">
+        <v>130</v>
+      </c>
+      <c r="F108" t="s">
+        <v>135</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="D108" t="s">
-[...8 lines deleted...]
-      <c r="G108" s="1" t="s">
+      <c r="H108" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>440</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
         <v>441</v>
       </c>
-      <c r="B109" t="s">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="D109" t="s">
+        <v>129</v>
+      </c>
+      <c r="E109" t="s">
+        <v>130</v>
+      </c>
+      <c r="F109" t="s">
+        <v>100</v>
+      </c>
+      <c r="G109" s="1" t="s">
         <v>442</v>
       </c>
-      <c r="D109" t="s">
-[...8 lines deleted...]
-      <c r="G109" s="1" t="s">
+      <c r="H109" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>444</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
         <v>445</v>
       </c>
-      <c r="B110" t="s">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+      <c r="D110" t="s">
+        <v>129</v>
+      </c>
+      <c r="E110" t="s">
+        <v>130</v>
+      </c>
+      <c r="F110" t="s">
+        <v>23</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="D110" t="s">
-[...8 lines deleted...]
-      <c r="G110" s="1" t="s">
+      <c r="H110" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>448</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
         <v>449</v>
       </c>
-      <c r="B111" t="s">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="D111" t="s">
+        <v>129</v>
+      </c>
+      <c r="E111" t="s">
+        <v>130</v>
+      </c>
+      <c r="F111" t="s">
+        <v>277</v>
+      </c>
+      <c r="G111" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="D111" t="s">
-[...8 lines deleted...]
-      <c r="G111" s="1" t="s">
+      <c r="H111" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>452</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
         <v>453</v>
       </c>
-      <c r="B112" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D112" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E112" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F112" t="s">
         <v>23</v>
       </c>
       <c r="G112" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H112" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>456</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
         <v>457</v>
       </c>
-      <c r="B113" t="s">
-[...2 lines deleted...]
-      <c r="C113" t="s">
+      <c r="D113" t="s">
+        <v>129</v>
+      </c>
+      <c r="E113" t="s">
+        <v>130</v>
+      </c>
+      <c r="F113" t="s">
+        <v>23</v>
+      </c>
+      <c r="G113" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="D113" t="s">
-[...8 lines deleted...]
-      <c r="G113" s="1" t="s">
+      <c r="H113" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>460</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
         <v>461</v>
       </c>
-      <c r="B114" t="s">
-[...2 lines deleted...]
-      <c r="C114" t="s">
+      <c r="D114" t="s">
+        <v>129</v>
+      </c>
+      <c r="E114" t="s">
+        <v>130</v>
+      </c>
+      <c r="F114" t="s">
+        <v>105</v>
+      </c>
+      <c r="G114" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="D114" t="s">
-[...8 lines deleted...]
-      <c r="G114" s="1" t="s">
+      <c r="H114" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>464</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
         <v>465</v>
       </c>
-      <c r="B115" t="s">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="D115" t="s">
+        <v>129</v>
+      </c>
+      <c r="E115" t="s">
+        <v>130</v>
+      </c>
+      <c r="F115" t="s">
+        <v>135</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>466</v>
       </c>
-      <c r="D115" t="s">
-[...5 lines deleted...]
-      <c r="F115" t="s">
+      <c r="H115" t="s">
         <v>467</v>
-      </c>
-[...4 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>468</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>469</v>
+      </c>
+      <c r="D116" t="s">
+        <v>129</v>
+      </c>
+      <c r="E116" t="s">
+        <v>130</v>
+      </c>
+      <c r="F116" t="s">
         <v>470</v>
       </c>
-      <c r="B116" t="s">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="G116" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="D116" t="s">
-[...8 lines deleted...]
-      <c r="G116" s="1" t="s">
+      <c r="H116" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>473</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
         <v>474</v>
       </c>
-      <c r="B117" t="s">
-[...2 lines deleted...]
-      <c r="C117" t="s">
+      <c r="D117" t="s">
+        <v>129</v>
+      </c>
+      <c r="E117" t="s">
+        <v>130</v>
+      </c>
+      <c r="F117" t="s">
+        <v>100</v>
+      </c>
+      <c r="G117" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="D117" t="s">
-[...5 lines deleted...]
-      <c r="F117" t="s">
+      <c r="H117" t="s">
         <v>476</v>
-      </c>
-[...4 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>477</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>478</v>
+      </c>
+      <c r="D118" t="s">
+        <v>129</v>
+      </c>
+      <c r="E118" t="s">
+        <v>130</v>
+      </c>
+      <c r="F118" t="s">
         <v>479</v>
       </c>
-      <c r="B118" t="s">
-[...2 lines deleted...]
-      <c r="C118" t="s">
+      <c r="G118" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="D118" t="s">
-[...8 lines deleted...]
-      <c r="G118" s="1" t="s">
+      <c r="H118" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>482</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
         <v>483</v>
       </c>
-      <c r="B119" t="s">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="D119" t="s">
+        <v>129</v>
+      </c>
+      <c r="E119" t="s">
+        <v>130</v>
+      </c>
+      <c r="F119" t="s">
+        <v>224</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="D119" t="s">
-[...8 lines deleted...]
-      <c r="G119" s="1" t="s">
+      <c r="H119" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>486</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
         <v>487</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
+        <v>129</v>
+      </c>
+      <c r="E120" t="s">
+        <v>130</v>
+      </c>
+      <c r="F120" t="s">
+        <v>131</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="D120" t="s">
-[...8 lines deleted...]
-      <c r="G120" s="1" t="s">
+      <c r="H120" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>490</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
         <v>491</v>
       </c>
-      <c r="B121" t="s">
-[...2 lines deleted...]
-      <c r="C121" t="s">
+      <c r="D121" t="s">
+        <v>129</v>
+      </c>
+      <c r="E121" t="s">
+        <v>130</v>
+      </c>
+      <c r="F121" t="s">
+        <v>184</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="D121" t="s">
-[...8 lines deleted...]
-      <c r="G121" s="1" t="s">
+      <c r="H121" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>494</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
         <v>495</v>
       </c>
-      <c r="B122" t="s">
-[...2 lines deleted...]
-      <c r="C122" t="s">
+      <c r="D122" t="s">
+        <v>129</v>
+      </c>
+      <c r="E122" t="s">
+        <v>130</v>
+      </c>
+      <c r="F122" t="s">
+        <v>105</v>
+      </c>
+      <c r="G122" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="D122" t="s">
-[...8 lines deleted...]
-      <c r="G122" s="1" t="s">
+      <c r="H122" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>498</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
         <v>499</v>
       </c>
-      <c r="B123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D123" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E123" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F123" t="s">
         <v>23</v>
       </c>
       <c r="G123" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H123" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>502</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
         <v>503</v>
       </c>
-      <c r="B124" t="s">
-[...2 lines deleted...]
-      <c r="C124" t="s">
+      <c r="D124" t="s">
+        <v>129</v>
+      </c>
+      <c r="E124" t="s">
+        <v>130</v>
+      </c>
+      <c r="F124" t="s">
+        <v>23</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="D124" t="s">
-[...5 lines deleted...]
-      <c r="F124" t="s">
+      <c r="H124" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>506</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>507</v>
+      </c>
+      <c r="D125" t="s">
+        <v>129</v>
+      </c>
+      <c r="E125" t="s">
+        <v>130</v>
+      </c>
+      <c r="F125" t="s">
         <v>508</v>
       </c>
-      <c r="B125" t="s">
-[...2 lines deleted...]
-      <c r="C125" t="s">
+      <c r="G125" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="D125" t="s">
-[...8 lines deleted...]
-      <c r="G125" s="1" t="s">
+      <c r="H125" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>511</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
         <v>512</v>
       </c>
-      <c r="B126" t="s">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="D126" t="s">
+        <v>129</v>
+      </c>
+      <c r="E126" t="s">
+        <v>130</v>
+      </c>
+      <c r="F126" t="s">
+        <v>23</v>
+      </c>
+      <c r="G126" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="D126" t="s">
-[...8 lines deleted...]
-      <c r="G126" s="1" t="s">
+      <c r="H126" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>515</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
         <v>516</v>
       </c>
-      <c r="B127" t="s">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+      <c r="D127" t="s">
+        <v>129</v>
+      </c>
+      <c r="E127" t="s">
+        <v>130</v>
+      </c>
+      <c r="F127" t="s">
+        <v>277</v>
+      </c>
+      <c r="G127" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="D127" t="s">
-[...8 lines deleted...]
-      <c r="G127" s="1" t="s">
+      <c r="H127" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>519</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
         <v>520</v>
       </c>
-      <c r="B128" t="s">
-[...2 lines deleted...]
-      <c r="C128" t="s">
+      <c r="D128" t="s">
+        <v>129</v>
+      </c>
+      <c r="E128" t="s">
+        <v>130</v>
+      </c>
+      <c r="F128" t="s">
+        <v>184</v>
+      </c>
+      <c r="G128" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="D128" t="s">
-[...8 lines deleted...]
-      <c r="G128" s="1" t="s">
+      <c r="H128" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>523</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
         <v>524</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="D129" t="s">
+        <v>129</v>
+      </c>
+      <c r="E129" t="s">
+        <v>130</v>
+      </c>
+      <c r="F129" t="s">
+        <v>277</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="D129" t="s">
-[...8 lines deleted...]
-      <c r="G129" s="1" t="s">
+      <c r="H129" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>527</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
         <v>528</v>
       </c>
-      <c r="B130" t="s">
-[...2 lines deleted...]
-      <c r="C130" t="s">
+      <c r="D130" t="s">
+        <v>129</v>
+      </c>
+      <c r="E130" t="s">
+        <v>130</v>
+      </c>
+      <c r="F130" t="s">
+        <v>23</v>
+      </c>
+      <c r="G130" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="D130" t="s">
-[...5 lines deleted...]
-      <c r="F130" t="s">
+      <c r="H130" t="s">
         <v>530</v>
-      </c>
-[...4 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>531</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>532</v>
+      </c>
+      <c r="D131" t="s">
+        <v>129</v>
+      </c>
+      <c r="E131" t="s">
+        <v>130</v>
+      </c>
+      <c r="F131" t="s">
         <v>533</v>
       </c>
-      <c r="B131" t="s">
-[...2 lines deleted...]
-      <c r="C131" t="s">
+      <c r="G131" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="D131" t="s">
-[...8 lines deleted...]
-      <c r="G131" s="1" t="s">
+      <c r="H131" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>536</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>537</v>
       </c>
       <c r="D132" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E132" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F132" t="s">
         <v>23</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>538</v>
       </c>
       <c r="H132" t="s">
-        <v>539</v>
+        <v>505</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>539</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
         <v>540</v>
       </c>
-      <c r="B133" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D133" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E133" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F133" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H133" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>543</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
         <v>544</v>
       </c>
-      <c r="B134" t="s">
-[...2 lines deleted...]
-      <c r="C134" t="s">
+      <c r="D134" t="s">
+        <v>129</v>
+      </c>
+      <c r="E134" t="s">
+        <v>130</v>
+      </c>
+      <c r="F134" t="s">
+        <v>23</v>
+      </c>
+      <c r="G134" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="D134" t="s">
-[...8 lines deleted...]
-      <c r="G134" s="1" t="s">
+      <c r="H134" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
+        <v>547</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
         <v>548</v>
       </c>
-      <c r="B135" t="s">
-[...2 lines deleted...]
-      <c r="C135" t="s">
+      <c r="D135" t="s">
+        <v>129</v>
+      </c>
+      <c r="E135" t="s">
+        <v>130</v>
+      </c>
+      <c r="F135" t="s">
+        <v>105</v>
+      </c>
+      <c r="G135" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="D135" t="s">
-[...8 lines deleted...]
-      <c r="G135" s="1" t="s">
+      <c r="H135" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>551</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
         <v>552</v>
       </c>
-      <c r="B136" t="s">
-[...2 lines deleted...]
-      <c r="C136" t="s">
+      <c r="D136" t="s">
+        <v>129</v>
+      </c>
+      <c r="E136" t="s">
+        <v>130</v>
+      </c>
+      <c r="F136" t="s">
+        <v>100</v>
+      </c>
+      <c r="G136" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="D136" t="s">
-[...5 lines deleted...]
-      <c r="F136" t="s">
+      <c r="H136" t="s">
         <v>554</v>
-      </c>
-[...4 lines deleted...]
-        <v>556</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>555</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>556</v>
+      </c>
+      <c r="D137" t="s">
+        <v>129</v>
+      </c>
+      <c r="E137" t="s">
+        <v>130</v>
+      </c>
+      <c r="F137" t="s">
         <v>557</v>
       </c>
-      <c r="B137" t="s">
-[...2 lines deleted...]
-      <c r="C137" t="s">
+      <c r="G137" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="D137" t="s">
-[...8 lines deleted...]
-      <c r="G137" s="1" t="s">
+      <c r="H137" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>560</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
         <v>561</v>
       </c>
-      <c r="B138" t="s">
-[...2 lines deleted...]
-      <c r="C138" t="s">
+      <c r="D138" t="s">
+        <v>129</v>
+      </c>
+      <c r="E138" t="s">
+        <v>130</v>
+      </c>
+      <c r="F138" t="s">
+        <v>325</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="D138" t="s">
-[...8 lines deleted...]
-      <c r="G138" s="1" t="s">
+      <c r="H138" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>564</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
         <v>565</v>
       </c>
-      <c r="B139" t="s">
-[...2 lines deleted...]
-      <c r="C139" t="s">
+      <c r="D139" t="s">
+        <v>129</v>
+      </c>
+      <c r="E139" t="s">
+        <v>130</v>
+      </c>
+      <c r="F139" t="s">
+        <v>23</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>566</v>
       </c>
-      <c r="D139" t="s">
-[...8 lines deleted...]
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>568</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
         <v>569</v>
       </c>
-      <c r="B140" t="s">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="D140" t="s">
+        <v>129</v>
+      </c>
+      <c r="E140" t="s">
+        <v>130</v>
+      </c>
+      <c r="F140" t="s">
+        <v>325</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="D140" t="s">
-[...8 lines deleted...]
-      <c r="G140" s="1" t="s">
+      <c r="H140" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>572</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
         <v>573</v>
       </c>
-      <c r="B141" t="s">
-[...2 lines deleted...]
-      <c r="C141" t="s">
+      <c r="D141" t="s">
+        <v>129</v>
+      </c>
+      <c r="E141" t="s">
+        <v>130</v>
+      </c>
+      <c r="F141" t="s">
+        <v>325</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="D141" t="s">
-[...8 lines deleted...]
-      <c r="G141" s="1" t="s">
+      <c r="H141" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>576</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
         <v>577</v>
       </c>
-      <c r="B142" t="s">
-[...2 lines deleted...]
-      <c r="C142" t="s">
+      <c r="D142" t="s">
+        <v>129</v>
+      </c>
+      <c r="E142" t="s">
+        <v>130</v>
+      </c>
+      <c r="F142" t="s">
+        <v>397</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>578</v>
       </c>
-      <c r="D142" t="s">
-[...8 lines deleted...]
-      <c r="G142" s="1" t="s">
+      <c r="H142" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>580</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
         <v>581</v>
       </c>
-      <c r="B143" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D143" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E143" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F143" t="s">
         <v>23</v>
       </c>
       <c r="G143" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H143" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>584</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
         <v>585</v>
       </c>
-      <c r="B144" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D144" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E144" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F144" t="s">
         <v>23</v>
       </c>
       <c r="G144" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H144" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>588</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
         <v>589</v>
       </c>
-      <c r="B145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D145" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E145" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F145" t="s">
         <v>23</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>309</v>
+        <v>590</v>
       </c>
       <c r="H145" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>592</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>593</v>
       </c>
       <c r="D146" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E146" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F146" t="s">
-        <v>347</v>
+        <v>23</v>
       </c>
       <c r="G146" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H146" t="s">
         <v>594</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>595</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
         <v>596</v>
       </c>
-      <c r="B147" t="s">
-[...2 lines deleted...]
-      <c r="C147" t="s">
+      <c r="D147" t="s">
+        <v>129</v>
+      </c>
+      <c r="E147" t="s">
+        <v>130</v>
+      </c>
+      <c r="F147" t="s">
+        <v>350</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="D147" t="s">
-[...8 lines deleted...]
-      <c r="G147" s="1" t="s">
+      <c r="H147" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>599</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
         <v>600</v>
       </c>
-      <c r="B148" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D148" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E148" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F148" t="s">
         <v>23</v>
       </c>
       <c r="G148" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H148" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>603</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
         <v>604</v>
       </c>
-      <c r="B149" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D149" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E149" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F149" t="s">
         <v>23</v>
       </c>
       <c r="G149" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H149" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>607</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
         <v>608</v>
       </c>
-      <c r="B150" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D150" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E150" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F150" t="s">
         <v>23</v>
       </c>
       <c r="G150" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H150" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>611</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
         <v>612</v>
       </c>
-      <c r="B151" t="s">
-[...2 lines deleted...]
-      <c r="C151" t="s">
+      <c r="D151" t="s">
+        <v>129</v>
+      </c>
+      <c r="E151" t="s">
+        <v>130</v>
+      </c>
+      <c r="F151" t="s">
+        <v>23</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="D151" t="s">
-[...8 lines deleted...]
-      <c r="G151" s="1" t="s">
+      <c r="H151" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>615</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
         <v>616</v>
       </c>
-      <c r="B152" t="s">
-[...2 lines deleted...]
-      <c r="C152" t="s">
+      <c r="D152" t="s">
+        <v>129</v>
+      </c>
+      <c r="E152" t="s">
+        <v>130</v>
+      </c>
+      <c r="F152" t="s">
+        <v>224</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>617</v>
       </c>
-      <c r="D152" t="s">
-[...8 lines deleted...]
-      <c r="G152" s="1" t="s">
+      <c r="H152" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>619</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
         <v>620</v>
       </c>
-      <c r="B153" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D153" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E153" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F153" t="s">
         <v>23</v>
       </c>
       <c r="G153" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H153" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>623</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
         <v>624</v>
       </c>
-      <c r="B154" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D154" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E154" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F154" t="s">
         <v>23</v>
       </c>
       <c r="G154" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H154" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>627</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
         <v>628</v>
       </c>
-      <c r="B155" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D155" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E155" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F155" t="s">
         <v>23</v>
       </c>
       <c r="G155" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H155" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>631</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
         <v>632</v>
       </c>
-      <c r="B156" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D156" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E156" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F156" t="s">
         <v>23</v>
       </c>
       <c r="G156" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H156" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>635</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
         <v>636</v>
       </c>
-      <c r="B157" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D157" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E157" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F157" t="s">
         <v>23</v>
       </c>
       <c r="G157" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H157" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>639</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
         <v>640</v>
       </c>
-      <c r="B158" t="s">
-[...2 lines deleted...]
-      <c r="C158" t="s">
+      <c r="D158" t="s">
+        <v>129</v>
+      </c>
+      <c r="E158" t="s">
+        <v>130</v>
+      </c>
+      <c r="F158" t="s">
+        <v>23</v>
+      </c>
+      <c r="G158" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="D158" t="s">
-[...8 lines deleted...]
-      <c r="G158" s="1" t="s">
+      <c r="H158" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>643</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
         <v>644</v>
       </c>
-      <c r="B159" t="s">
-[...2 lines deleted...]
-      <c r="C159" t="s">
+      <c r="D159" t="s">
+        <v>129</v>
+      </c>
+      <c r="E159" t="s">
+        <v>130</v>
+      </c>
+      <c r="F159" t="s">
+        <v>135</v>
+      </c>
+      <c r="G159" s="1" t="s">
         <v>645</v>
       </c>
-      <c r="D159" t="s">
-[...8 lines deleted...]
-      <c r="G159" s="1" t="s">
+      <c r="H159" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>647</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
         <v>648</v>
       </c>
-      <c r="B160" t="s">
-[...2 lines deleted...]
-      <c r="C160" t="s">
+      <c r="D160" t="s">
+        <v>129</v>
+      </c>
+      <c r="E160" t="s">
+        <v>130</v>
+      </c>
+      <c r="F160" t="s">
+        <v>105</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>649</v>
       </c>
-      <c r="D160" t="s">
-[...5 lines deleted...]
-      <c r="F160" t="s">
+      <c r="H160" t="s">
         <v>650</v>
-      </c>
-[...4 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>651</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>652</v>
+      </c>
+      <c r="D161" t="s">
+        <v>129</v>
+      </c>
+      <c r="E161" t="s">
+        <v>130</v>
+      </c>
+      <c r="F161" t="s">
         <v>653</v>
       </c>
-      <c r="B161" t="s">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+      <c r="G161" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D161" t="s">
-[...8 lines deleted...]
-      <c r="G161" s="1" t="s">
+      <c r="H161" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>656</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
         <v>657</v>
       </c>
-      <c r="B162" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D162" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E162" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F162" t="s">
         <v>23</v>
       </c>
       <c r="G162" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H162" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>660</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
         <v>661</v>
       </c>
-      <c r="B163" t="s">
-[...2 lines deleted...]
-      <c r="C163" t="s">
+      <c r="D163" t="s">
+        <v>129</v>
+      </c>
+      <c r="E163" t="s">
+        <v>130</v>
+      </c>
+      <c r="F163" t="s">
+        <v>23</v>
+      </c>
+      <c r="G163" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="D163" t="s">
-[...8 lines deleted...]
-      <c r="G163" s="1" t="s">
+      <c r="H163" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>664</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
         <v>665</v>
       </c>
-      <c r="B164" t="s">
-[...2 lines deleted...]
-      <c r="C164" t="s">
+      <c r="D164" t="s">
+        <v>129</v>
+      </c>
+      <c r="E164" t="s">
+        <v>130</v>
+      </c>
+      <c r="F164" t="s">
+        <v>325</v>
+      </c>
+      <c r="G164" s="1" t="s">
         <v>666</v>
       </c>
-      <c r="D164" t="s">
-[...8 lines deleted...]
-      <c r="G164" s="1" t="s">
+      <c r="H164" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>668</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
         <v>669</v>
       </c>
-      <c r="B165" t="s">
-[...2 lines deleted...]
-      <c r="C165" t="s">
+      <c r="D165" t="s">
+        <v>129</v>
+      </c>
+      <c r="E165" t="s">
+        <v>130</v>
+      </c>
+      <c r="F165" t="s">
+        <v>184</v>
+      </c>
+      <c r="G165" s="1" t="s">
         <v>670</v>
       </c>
-      <c r="D165" t="s">
-[...8 lines deleted...]
-      <c r="G165" s="1" t="s">
+      <c r="H165" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
+        <v>672</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
         <v>673</v>
       </c>
-      <c r="B166" t="s">
-[...2 lines deleted...]
-      <c r="C166" t="s">
+      <c r="D166" t="s">
+        <v>129</v>
+      </c>
+      <c r="E166" t="s">
+        <v>130</v>
+      </c>
+      <c r="F166" t="s">
+        <v>135</v>
+      </c>
+      <c r="G166" s="1" t="s">
         <v>674</v>
       </c>
-      <c r="D166" t="s">
-[...8 lines deleted...]
-      <c r="G166" s="1" t="s">
+      <c r="H166" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>676</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
         <v>677</v>
       </c>
-      <c r="B167" t="s">
-[...2 lines deleted...]
-      <c r="C167" t="s">
+      <c r="D167" t="s">
+        <v>129</v>
+      </c>
+      <c r="E167" t="s">
+        <v>130</v>
+      </c>
+      <c r="F167" t="s">
+        <v>135</v>
+      </c>
+      <c r="G167" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="D167" t="s">
-[...8 lines deleted...]
-      <c r="G167" s="1" t="s">
+      <c r="H167" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>680</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
         <v>681</v>
       </c>
-      <c r="B168" t="s">
-[...2 lines deleted...]
-      <c r="C168" t="s">
+      <c r="D168" t="s">
+        <v>129</v>
+      </c>
+      <c r="E168" t="s">
+        <v>130</v>
+      </c>
+      <c r="F168" t="s">
+        <v>23</v>
+      </c>
+      <c r="G168" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="D168" t="s">
-[...8 lines deleted...]
-      <c r="G168" s="1" t="s">
+      <c r="H168" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>684</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
         <v>685</v>
       </c>
-      <c r="B169" t="s">
-[...2 lines deleted...]
-      <c r="C169" t="s">
+      <c r="D169" t="s">
+        <v>129</v>
+      </c>
+      <c r="E169" t="s">
+        <v>130</v>
+      </c>
+      <c r="F169" t="s">
+        <v>135</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="D169" t="s">
-[...8 lines deleted...]
-      <c r="G169" s="1" t="s">
+      <c r="H169" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>688</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
         <v>689</v>
       </c>
-      <c r="B170" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D170" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E170" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F170" t="s">
         <v>23</v>
       </c>
       <c r="G170" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H170" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>692</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
         <v>693</v>
       </c>
-      <c r="B171" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D171" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E171" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F171" t="s">
         <v>23</v>
       </c>
       <c r="G171" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H171" t="s">
         <v>695</v>
-      </c>
-[...1 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>696</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
         <v>697</v>
       </c>
-      <c r="B172" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D172" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E172" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F172" t="s">
         <v>23</v>
       </c>
       <c r="G172" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H172" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>700</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
         <v>701</v>
       </c>
-      <c r="B173" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D173" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E173" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F173" t="s">
         <v>23</v>
       </c>
       <c r="G173" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H173" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>704</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
         <v>705</v>
       </c>
-      <c r="B174" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D174" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E174" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F174" t="s">
         <v>23</v>
       </c>
       <c r="G174" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H174" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>708</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
         <v>709</v>
       </c>
-      <c r="B175" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D175" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E175" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F175" t="s">
         <v>23</v>
       </c>
       <c r="G175" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H175" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>712</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
         <v>713</v>
       </c>
-      <c r="B176" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D176" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E176" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F176" t="s">
         <v>23</v>
       </c>
       <c r="G176" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H176" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>716</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
         <v>717</v>
       </c>
-      <c r="B177" t="s">
-[...2 lines deleted...]
-      <c r="C177" t="s">
+      <c r="D177" t="s">
+        <v>129</v>
+      </c>
+      <c r="E177" t="s">
+        <v>130</v>
+      </c>
+      <c r="F177" t="s">
+        <v>23</v>
+      </c>
+      <c r="G177" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="D177" t="s">
-[...8 lines deleted...]
-      <c r="G177" s="1" t="s">
+      <c r="H177" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>720</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
         <v>721</v>
       </c>
-      <c r="B178" t="s">
-[...2 lines deleted...]
-      <c r="C178" t="s">
+      <c r="D178" t="s">
+        <v>129</v>
+      </c>
+      <c r="E178" t="s">
+        <v>130</v>
+      </c>
+      <c r="F178" t="s">
+        <v>100</v>
+      </c>
+      <c r="G178" s="1" t="s">
         <v>722</v>
       </c>
-      <c r="D178" t="s">
-[...8 lines deleted...]
-      <c r="G178" s="1" t="s">
+      <c r="H178" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>724</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
         <v>725</v>
       </c>
-      <c r="B179" t="s">
-[...2 lines deleted...]
-      <c r="C179" t="s">
+      <c r="D179" t="s">
+        <v>129</v>
+      </c>
+      <c r="E179" t="s">
+        <v>130</v>
+      </c>
+      <c r="F179" t="s">
+        <v>184</v>
+      </c>
+      <c r="G179" s="1" t="s">
         <v>726</v>
       </c>
-      <c r="D179" t="s">
-[...8 lines deleted...]
-      <c r="G179" s="1" t="s">
+      <c r="H179" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>728</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
         <v>729</v>
       </c>
-      <c r="B180" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D180" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E180" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F180" t="s">
         <v>23</v>
       </c>
       <c r="G180" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H180" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>732</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
         <v>733</v>
       </c>
-      <c r="B181" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D181" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E181" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F181" t="s">
         <v>23</v>
       </c>
       <c r="G181" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H181" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>736</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
         <v>737</v>
       </c>
-      <c r="B182" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D182" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E182" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F182" t="s">
         <v>23</v>
       </c>
       <c r="G182" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H182" t="s">
         <v>739</v>
-      </c>
-[...1 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>740</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
         <v>741</v>
       </c>
-      <c r="B183" t="s">
-[...2 lines deleted...]
-      <c r="C183" t="s">
+      <c r="D183" t="s">
+        <v>129</v>
+      </c>
+      <c r="E183" t="s">
+        <v>130</v>
+      </c>
+      <c r="F183" t="s">
+        <v>23</v>
+      </c>
+      <c r="G183" s="1" t="s">
         <v>742</v>
       </c>
-      <c r="D183" t="s">
-[...5 lines deleted...]
-      <c r="G183" s="1" t="s">
+      <c r="H183" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>744</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
         <v>745</v>
       </c>
-      <c r="B184" t="s">
-[...2 lines deleted...]
-      <c r="C184" t="s">
+      <c r="D184" t="s">
+        <v>129</v>
+      </c>
+      <c r="E184" t="s">
+        <v>130</v>
+      </c>
+      <c r="G184" s="1" t="s">
         <v>746</v>
       </c>
-      <c r="D184" t="s">
-[...8 lines deleted...]
-      <c r="G184" s="1" t="s">
+      <c r="H184" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>748</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
         <v>749</v>
       </c>
-      <c r="B185" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D185" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E185" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F185" t="s">
         <v>23</v>
       </c>
       <c r="G185" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H185" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>752</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
         <v>753</v>
       </c>
-      <c r="B186" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D186" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E186" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F186" t="s">
         <v>23</v>
       </c>
       <c r="G186" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H186" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>756</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
         <v>757</v>
       </c>
-      <c r="B187" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D187" t="s">
+        <v>129</v>
+      </c>
+      <c r="E187" t="s">
+        <v>130</v>
+      </c>
+      <c r="F187" t="s">
+        <v>23</v>
+      </c>
+      <c r="G187" s="1" t="s">
         <v>758</v>
       </c>
-      <c r="E187" t="s">
+      <c r="H187" t="s">
         <v>759</v>
-      </c>
-[...7 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>760</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>62</v>
+      </c>
+      <c r="D188" t="s">
+        <v>761</v>
+      </c>
+      <c r="E188" t="s">
+        <v>762</v>
+      </c>
+      <c r="F188" t="s">
         <v>763</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>764</v>
       </c>
       <c r="H188" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>766</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D189" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="E189" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="F189" t="s">
         <v>23</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>767</v>
       </c>
       <c r="H189" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>769</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="D190" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="E190" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="F190" t="s">
         <v>23</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>770</v>
       </c>
       <c r="H190" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="D191" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="E191" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="F191" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="H191" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="D192" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="E192" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="F192" t="s">
         <v>23</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="H192" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>10</v>
       </c>
       <c r="D193" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E193" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F193" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="H193" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
         <v>17</v>
       </c>
       <c r="D194" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E194" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F194" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="H194" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>22</v>
       </c>
       <c r="D195" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E195" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F195" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="H195" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>38</v>
       </c>
       <c r="D196" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E196" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F196" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="H196" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>42</v>
       </c>
       <c r="D197" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E197" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F197" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="H197" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>46</v>
       </c>
       <c r="D198" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E198" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F198" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="H198" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>50</v>
       </c>
       <c r="D199" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E199" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F199" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H199" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>54</v>
       </c>
       <c r="D200" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E200" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F200" t="s">
         <v>18</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="H200" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>58</v>
       </c>
       <c r="D201" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E201" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F201" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H201" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>62</v>
       </c>
       <c r="D202" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E202" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F202" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H202" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>99</v>
       </c>
       <c r="D203" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E203" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F203" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="H203" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>104</v>
       </c>
       <c r="D204" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E204" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F204" t="s">
         <v>18</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="H204" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>109</v>
       </c>
       <c r="D205" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E205" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F205" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="H205" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>113</v>
       </c>
       <c r="D206" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E206" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F206" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="H206" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>117</v>
       </c>
       <c r="D207" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E207" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F207" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="H207" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D208" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E208" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F208" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="H208" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D209" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E209" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F209" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="H209" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D210" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E210" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F210" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="H210" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D211" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E211" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F211" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="H211" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D212" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E212" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F212" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="H212" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D213" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E213" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F213" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="H213" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D214" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E214" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F214" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="H214" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D215" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E215" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F215" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="H215" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D216" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E216" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F216" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="H216" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D217" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E217" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F217" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="H217" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D218" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E218" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F218" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="H218" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D219" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E219" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F219" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="H219" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D220" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E220" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F220" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="H220" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D221" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E221" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F221" t="s">
         <v>100</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="H221" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D222" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E222" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F222" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="H222" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D223" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E223" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F223" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="H223" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D224" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E224" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F224" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="H224" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D225" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E225" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F225" t="s">
         <v>100</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="H225" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D226" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E226" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F226" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="H226" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D227" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E227" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F227" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="H227" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D228" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E228" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F228" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="H228" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D229" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E229" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F229" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="H229" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D230" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E230" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F230" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="H230" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D231" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E231" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F231" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="H231" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D232" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E232" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F232" t="s">
         <v>13</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="H232" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="D233" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E233" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F233" t="s">
         <v>105</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="H233" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="D234" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E234" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F234" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="H234" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D235" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E235" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F235" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="H235" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D236" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E236" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F236" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="H236" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D237" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E237" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F237" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="H237" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="D238" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E238" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F238" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="H238" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="D239" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E239" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F239" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="H239" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>10</v>
       </c>
       <c r="D240" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E240" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F240" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="H240" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>17</v>
       </c>
       <c r="D241" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E241" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F241" t="s">
         <v>18</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="H241" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>22</v>
       </c>
       <c r="D242" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E242" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F242" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="H242" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>38</v>
       </c>
       <c r="D243" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E243" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F243" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="H243" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>42</v>
       </c>
       <c r="D244" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E244" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F244" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="H244" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>46</v>
       </c>
       <c r="D245" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E245" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F245" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="H245" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>50</v>
       </c>
       <c r="D246" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E246" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F246" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="H246" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
         <v>54</v>
       </c>
       <c r="D247" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E247" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F247" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="H247" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>58</v>
       </c>
       <c r="D248" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E248" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F248" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="H248" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>62</v>
       </c>
       <c r="D249" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E249" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F249" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="H249" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
         <v>99</v>
       </c>
       <c r="D250" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E250" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F250" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="H250" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>104</v>
       </c>
       <c r="D251" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E251" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F251" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H251" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>109</v>
       </c>
       <c r="D252" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E252" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F252" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H252" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>113</v>
       </c>
       <c r="D253" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E253" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F253" t="s">
         <v>100</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H253" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>117</v>
       </c>
       <c r="D254" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E254" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F254" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="H254" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D255" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E255" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F255" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="H255" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D256" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E256" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F256" t="s">
         <v>105</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="H256" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D257" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E257" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F257" t="s">
         <v>105</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H257" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D258" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E258" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F258" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="H258" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>10</v>
       </c>
       <c r="D259" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="E259" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="F259" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="H259" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>17</v>
       </c>
       <c r="D260" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="E260" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="F260" t="s">
         <v>105</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="H260" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>22</v>
       </c>
       <c r="D261" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="E261" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="F261" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="H261" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>38</v>
       </c>
       <c r="D262" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="E262" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="F262" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="H262" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>