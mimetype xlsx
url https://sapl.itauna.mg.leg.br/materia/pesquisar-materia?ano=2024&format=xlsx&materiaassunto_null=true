--- v0 (2026-02-13)
+++ v1 (2026-06-18)
@@ -54,2384 +54,2384 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4301/veto_01-2024_-_pl_158-2023__boca_de_lobo_inteligente_-_marcia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4301/veto_01-2024_-_pl_158-2023__boca_de_lobo_inteligente_-_marcia.pdf</t>
   </si>
   <si>
     <t>Opõe veto integral ao Projeto de Lei nº 158/2023, que “Dispõe sobre implantação de dispositivo chamado Boca de Lobo Inteligente, no âmbito do Município de Itaúna e dá outras providências.”</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4303/veto_02-2024_-_ao_pl_05-23_servico_funerario_-_kaio_-_gustavo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4303/veto_02-2024_-_ao_pl_05-23_servico_funerario_-_kaio_-_gustavo.pdf</t>
   </si>
   <si>
     <t>Opõe veto integral ao Projeto de Lei no 05/2023, que “Altera a Lei Municipal nº 1.143 de 1974, que dispõe sobre o serviço funerário em Itaúna.”</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4310/veto_03-2024_-_aos_plc_25-23_e_pl_213-23_-_isencao_taxa_de_licenca_partidos_politicos_-_alexandre.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4310/veto_03-2024_-_aos_plc_25-23_e_pl_213-23_-_isencao_taxa_de_licenca_partidos_politicos_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Opõe Veto integral aos seguintes Projetos:_x000D_
 1) Projeto de Lei Complementar no 25/2023-CMI, que “Dispõe sobre a alteração da Lei nº 1.385/77 – Código Tributário Municipal – Isenção da Taxa de Licença para Partidos Políticos”._x000D_
 2) Projeto de Lei nº 213/2023 – CMI que “Concede aos Partidos Políticos de Itaúna isenção do pagamento de débitos relativos à taxa de licença.”</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4312/veto_04-2024_-_plc_23-23_-_alteracoes_plano_diretor.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4312/veto_04-2024_-_plc_23-23_-_alteracoes_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Opõe veto integral ao Projeto de Lei Complementar nº 23/2023-CMI, que “Altera a Lei Complementar nº 171, de 4 de janeiro de 2022, e dá outras providências”.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4313/veto_05-2024_-plc_24-23_-_alteracoes_codigo_de_obras.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4313/veto_05-2024_-plc_24-23_-_alteracoes_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Opõe Veto parcial ao Projeto de Lei Complementar nº 24/2023 – CMI que “Altera a Lei º 2.197, de 22 de dezembro de 1988, e dá outras providências”.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4427/veto_06-2024_-_pl_114-23_-___logomarca_e_slogan_defesa_civil.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4427/veto_06-2024_-_pl_114-23_-___logomarca_e_slogan_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Opõe Veto  Total  ao Projeto de Lei 114/2023- Cria logomarca e slogan da Defesa Civil de Itaúna e dá outras providências</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4433/veto_07-2024_-_pl_22-2024_-_idade_frota_trnsporte_escolar_-_da_lua_1.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4433/veto_07-2024_-_pl_22-2024_-_idade_frota_trnsporte_escolar_-_da_lua_1.pdf</t>
   </si>
   <si>
     <t>Processo de Veto ao Projeto de Lei nº 22/2024-CMI, que “Altera dispositivo da Lei Municipal nº 3.979, de 05 de julho de 2005 e dá outras providências”.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4441/veto_08_-2024__-_pl_25-2024_-_repasse_sete_guardas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4441/veto_08_-2024__-_pl_25-2024_-_repasse_sete_guardas.pdf</t>
   </si>
   <si>
     <t>Veto Parcial. Opõe Veto à aludida emenda aposta ao Projeto de lei nº 25/2024 que " Autoriza o Executivo Municipal a conceder subvenção social à entidade civil " Sete Guardas de Nossa Senhora do Rosário" e dá outras providências".</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4460/veto_09_-_2024_pl_-29-2024__ppag.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4460/veto_09_-_2024_pl_-29-2024__ppag.pdf</t>
   </si>
   <si>
     <t>Opõe Veto parcial ao Projeto de Lei 29/2024 que " Dispõe sobre a revisão do Plano Plurianual de Ação Governamental- PPAG 2022/2025, instituído pela Lei 5.725 de 13 de dezembro de 2021.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4461/veto_10_-_2024_-_pl_30-24__ldo_vetos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4461/veto_10_-_2024_-_pl_30-24__ldo_vetos.pdf</t>
   </si>
   <si>
     <t>Opõe Veto Parcial ao Projeto de Lei 30/2024 que " Estabelece diretrizes gerais para a elaboração do Orçamento do Município de Itaúna para o exercício financeiro de 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4462/veto_11_-_2024_pl_46-24_-_programa_saude_na_palma_da_mao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4462/veto_11_-_2024_pl_46-24_-_programa_saude_na_palma_da_mao.pdf</t>
   </si>
   <si>
     <t>Opõe Veto integral ao Projeto de Lei n° 46/2024 que " institui o serviço de atendimento aos serviços de saúde por meio do aplicativo Whats' app_x000D_
 no âmbito do município de Itaúna denominado " Saúde na palma da mão".</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4474/veto_12-2024_-_ao_pl_41-24_-_parcial_-_acompanhamento_parturiente_natimorto_-_kaio.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4474/veto_12-2024_-_ao_pl_41-24_-_parcial_-_acompanhamento_parturiente_natimorto_-_kaio.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei no 41/2024-CMI, que “Institui o direito das mulheres parturientes de receberem atenção integral à saúde nos casos de perda gestacional espontânea, natimorto e perda neonatal ou que tenham sido submetidas à violência obstétrica e dá outras providências”.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4485/veto_13-2024_-_pl_49-24_-_altera_lei_5513-19_-_parcerias.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4485/veto_13-2024_-_pl_49-24_-_altera_lei_5513-19_-_parcerias.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 49/2024-CMI, que “Altera a Lei nº 5.513 de 27 de dezembro de 2019”.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Gleison Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4351/plc_01-2024_-_dispoe_sobre_a_oferta_de_profissionais_de_apoio_escolar_especializados_nas_salas_de_aula_para_atendimento_aos_alunos_com_deficiencia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4351/plc_01-2024_-_dispoe_sobre_a_oferta_de_profissionais_de_apoio_escolar_especializados_nas_salas_de_aula_para_atendimento_aos_alunos_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oferta de profissionais de apoio escolar especializados nas salas de aula para atendimento aos alunos com deficiência no Município de Itaúna.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4364/plc_02-2024_-_altera_lc_176-22.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4364/plc_02-2024_-_altera_lc_176-22.pdf</t>
   </si>
   <si>
     <t>Inclui o artigo 10-A e §§ 1º, 2º e 3º na Lei Complementar nº 176, de 26 de maio de 2022, que dispõem sobre a convalidação de coberturas existentes que se projetem além dos limites do terreno, avançando sobre o espaço público das calçadas em que se situam e dá outras providências.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>Ener Batista</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4401/plc_03-2024___altera_codigo_de_postura_-_descarte_de_entulho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4401/plc_03-2024___altera_codigo_de_postura_-_descarte_de_entulho.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n°1.821, de 02 de maio de 1985, que institui o Código de Posturas do Município de Itaúna e dá outras providências</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4406/plc_04-2024_-_cemiterios_verticais_-_redacao_final.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4406/plc_04-2024_-_cemiterios_verticais_-_redacao_final.pdf</t>
   </si>
   <si>
     <t>Institui a criação, construção e exploração dos cemitérios verticais e ou crematórios no Município de Itaúna-MG e dá outras providências.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4421/plc_05-24_inclui_dispositivos_na_lc_172-22.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4421/plc_05-24_inclui_dispositivos_na_lc_172-22.pdf</t>
   </si>
   <si>
     <t>Inclui na Lei Complementar nº 172, de 4 de janeiro de 2022, no seu artigo 23, os §§ 7º e 8º,  que dispõem sobre parcelamento do solo para fins urbanos na Macrozona de Expansão e na Macrozona Rural, e da outras providencias.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4426/plc_06-2024_-_revoga_leis_complementares_195-23_e_208-23.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4426/plc_06-2024_-_revoga_leis_complementares_195-23_e_208-23.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar nº 195, de 1º de março de 2023 e a Lei Complementar nº 208, de 15 de dezembro de 2023 que dispõem sobre alteração da Lei Complementar nº 172, de 4 de janeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4429/plc_07-24_altera_vagas_efetivos-lei_3072.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4429/plc_07-24_altera_vagas_efetivos-lei_3072.pdf</t>
   </si>
   <si>
     <t>Altera o quantitativo de vagas da Estrutura Organizacional de Cargos Efetivos da Administração Direta deste Município, estabelecido no Anexo I da Lei no 3.072, de 25 de abril de 1996, que “Dispõe sobre o Plano de Cargos e Carreira dos Servidores Públicos Municipais de Itaúna-MG e das Autarquias Municipais e dá outras providências”, consolidado no Anexo I da Lei Complementar no 206, de 28 de setembro de 2023, com alteração das Leis Complementares no 207, de 6 de dezembro de 2023, e no 209, de 27 de dezembro de 2023, exclui e coloca em extinção cargos isolados, altera e consolida as respectivas atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4430/plc_8-24_texto-altera_anexo-anos_finais-magisterio-lei_3023.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4430/plc_8-24_texto-altera_anexo-anos_finais-magisterio-lei_3023.pdf</t>
   </si>
   <si>
     <t>Altera o quantitativo de vagas do cargo efetivo que menciona e outros dispositivos referentes aos cargos da Estrutura Organizacional do Magistério, dispostos na Lei no3.023, de 27 de dezembro de 1995, que “Dispõe sobre o Estatuto do Magistério Público da Prefeitura Municipal de Itaúna-MG e estabelece o Regime Jurídico Único do Servidor do Quadro do Magistério e dá outras providências”, e dá outras providências.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4431/plc_09-24_funcoes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4431/plc_09-24_funcoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as funções públicas celetistas que menciona, consolida Anexos referentes às respectivas atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4439/plc_10-24_acresce_vagas-lei_3072.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4439/plc_10-24_acresce_vagas-lei_3072.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei no 3.072, de 25 de abril de 1996, que “Dispõe sobre o Plano de Cargos e Carreira dos Servidores Públicos Municipais de Itaúna-MG e das Autarquias Municipais e dá outras providências”, com as respectivas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4440/plc_11-24_acresce_vagas-lei_3023.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4440/plc_11-24_acresce_vagas-lei_3023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei no 3.023, de 27 de dezembro de 1995, que “Dispõe sobre o Estatuto do Magistério Público da Prefeitura Municipal de Itaúna-MG e estabelece o Regime Jurídico Único do Servidor do Quadro do Magistério e dá outras providências”, com as respectivas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>Neider Moreira</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4446/plc_12-24_revoga_art_330_ii_-_codigo_de_posturas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4446/plc_12-24_revoga_art_330_ii_-_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso II do art. 330 da Lei nº 1.821, de 2 de maio de 1985, que “Institui o Código de Posturas Municipais de Itaúna e dá outras providências”</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4452/plc_13-24_altera_lei_complementar_201-23_oficial.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4452/plc_13-24_altera_lei_complementar_201-23_oficial.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 201, de 1º de julho de 2023, que “Dispõe sobre o Regime Próprio de Previdência Social, a reestruturação do Instituto_x000D_
 Municipal de Previdência dos Servidores Públicos de Itaúna/MG e do Sistema de Previdência dos Servidores Públicos Municipais de Itaúna, e dá_x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4456/plc_14-24_funcoes_sad.odt_oficial.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4456/plc_14-24_funcoes_sad.odt_oficial.pdf</t>
   </si>
   <si>
     <t>Cria as funções públicas celetistas que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4459/plc_15-24_altera_codigo_de_obras.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4459/plc_15-24_altera_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §5º, §6º e §7º ao art. 5º da Lei nº 2.197, de 22 de dezembro de 1988, que estabelece o Código de Obras de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Nesvalcir G. Silva Jr., Alexandre Campos, Ana Carolina  S. Faria, Antônio de Miranda, Antônio J. Faria Jr., Aristides R. C. Filho, Edênia R. Alcântara, Ener Batista, Giordane Alberto, Gleison Fernandes, Gustavo Barbosa, Joselito Gonçalves, Kaio Guimarães, Lacimar Cezário, Leonardo Alves, Márcia C. S. Santos, Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4469/plc_16-2024_-_altera_a_lei_municipal_no_2.197_de_22_de_dezembro_de_1988.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4469/plc_16-2024_-_altera_a_lei_municipal_no_2.197_de_22_de_dezembro_de_1988.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.197, de 22 de dezembro de 1988, que dispõe sobre o Código de Obras do Município de Itaúna, e dá outras providências.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4477/plc_17-_2024_altera_a_denominacao_da_secretaria_municipal_de_regulacao_urbana.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4477/plc_17-_2024_altera_a_denominacao_da_secretaria_municipal_de_regulacao_urbana.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Secretaria Municipal de Regulação Urbana e dá outras providências.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Nesvalcir G. Silva Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4497/plc_18-2024_-_altera_o_estatuto_do_servidor_-_redacao_final.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4497/plc_18-2024_-_altera_o_estatuto_do_servidor_-_redacao_final.pdf</t>
   </si>
   <si>
     <t>Altera o art. 46, da Lei nº 2.584, de 11 de dezembro de 1991, que dispõe sobre o Regime Jurídico Único dos servidores públicos do município de Itaúna, da Administração Direta, Autárquica e Fundacional.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4512/plc_19-2024_-_acresce_dispositivo_lei_1385-77.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4512/plc_19-2024_-_acresce_dispositivo_lei_1385-77.pdf</t>
   </si>
   <si>
     <t>Inclui o § 5º ao artigo 94 na Lei nº 1.385, de 27 de dezembro de 1977, que “Institui o Código Tributário do Município de Itaúna-MG” e dá outras providências.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4513/plc_20-24_retifica_anexo_i_lei_complementar_191-22_-_acs.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4513/plc_20-24_retifica_anexo_i_lei_complementar_191-22_-_acs.pdf</t>
   </si>
   <si>
     <t>Retifica o Anexo I da Lei Complementar no 191, de 14 de dezembro de 2022, que “cria cargos efetivos, reduz e acresce vagas de cargos efetivos e isolados que menciona…” e dá outras providências.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4288/pl_01-24_reajuste_vencimentos_servidores.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4288/pl_01-24_reajuste_vencimentos_servidores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar reajuste de vencimentos dos servidores públicos, das pensões e proventos de aposentadorias, das bolsas auxílio, da Administração Direta e Indireta do Município de Itaúna e dá outras providências</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4289/pl_02-24_recomposicao_subsidios_agentes_politicos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4289/pl_02-24_recomposicao_subsidios_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder recomposição dos subsídios da Administração Direta e Indireta do Município de Itaúna e dá outras providências</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4296/pl_03-2024__reverte_imovel_doado_ao_municipio_-_associacao_santanense.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4296/pl_03-2024__reverte_imovel_doado_ao_municipio_-_associacao_santanense.pdf</t>
   </si>
   <si>
     <t>Reverte ao Patrimônio Público Municipal área doada e dá outras providências</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>Alexandre Campos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4297/pl_04-2024_-_denomina_espaco_publico_monte_moria.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4297/pl_04-2024_-_denomina_espaco_publico_monte_moria.pdf</t>
   </si>
   <si>
     <t>Denomina espaço público “Monte Moriá” e dá outras providências</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4298/pl_05-2024_aluguel_social.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4298/pl_05-2024_aluguel_social.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do benefício eventual Aluguel Social no âmbito da Política de Assistência Social no Município de Itaúna, em conformidade com a Lei Municipal nº 6.061, de 27 de dezembro de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>Edênia R. Alcântara</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4299/pl_06-2024_-_altera_lei_5.865_de_2022_-_inclui_deficiencia_auditiva_como_doenca_oculta.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4299/pl_06-2024_-_altera_lei_5.865_de_2022_-_inclui_deficiencia_auditiva_como_doenca_oculta.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 5.865 de 2022, que dispõe sobre criação do “Cordão Girassol” como instrumento auxiliar para identificação de pessoas com deficiências ocultas, incluindo Deficiência Auditiva no rol de deficiências</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4300/pl_07-24_subvencao_praca_de_esportes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4300/pl_07-24_subvencao_praca_de_esportes.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros às entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>Antônio de Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4302/pl_08-2024_-_denomina_logradouro_publico_-_rua_vicencia_rodrigues_das_chagas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4302/pl_08-2024_-_denomina_logradouro_publico_-_rua_vicencia_rodrigues_das_chagas.pdf</t>
   </si>
   <si>
     <t>Denominação de logradouro público: Rua Vicência Rodrigues da Chagas</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>Kaio Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4304/pl_09-2024_-_vigilancia_armada_24_horas_nas_agencias_bancarias.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4304/pl_09-2024_-_vigilancia_armada_24_horas_nas_agencias_bancarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de vigilância armada 24 horas nas agências bancárias e cooperativas de crédito federais no município de Itaúna.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4305/pl_10-_2024_-_semana_da_visibilidade_lgbtqia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4305/pl_10-_2024_-_semana_da_visibilidade_lgbtqia.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Itaúna a Semana da Diversidade LGBTQIA+ dedicada a combater o preconceito.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4306/pl_11-2024_-_veda_a_contratacao_de_racistas_em_quadro_publico_municipal.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4306/pl_11-2024_-_veda_a_contratacao_de_racistas_em_quadro_publico_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe e assegura que seja vedada a contratação, em cargos públicos diretos, indiretos, em comissão e em decorrência de empresas terceirizadas, de pessoas condenadas pelos crimes previstos no artigo 1º da Lei Federal nº 7.716, de 5 de janeiro de 1989, que define os crimes resultantes de discriminação ou preconceito de raça, cor, etnia, religião ou procedência nacional.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/</t>
+    <t>http://sapl.itauna.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o tratamento social em clínicas e estabelecimentos públicos e particulares de saúde para travestis, homens trans e mulheres trans e dá outras providências.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4308/pl_13-2024_-_dispoe_sobre_criacao_do_conselho_lgbt.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4308/pl_13-2024_-_dispoe_sobre_criacao_do_conselho_lgbt.pdf</t>
   </si>
   <si>
     <t>Institui e cria o Conselho Municipal de Políticas LGBTQIA+ e dá outras providências.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4314/pl_14-2024_-_lista_de_medicamento_farmacia_popular.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4314/pl_14-2024_-_lista_de_medicamento_farmacia_popular.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade em disponibilizar, através do site da Prefeitura Municipal, listagem de medicamentos de distribuição gratuita disponíveis pela Farmácia Básica do Município de Itaúna.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>Joselito Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4315/pl_15-2024_-_semana_de_conscientizacao_de_seguranca.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4315/pl_15-2024_-_semana_de_conscientizacao_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Institui o Dia de Conscientização da Segurança nas escolas e centros de educação.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>Aristides R. C. Filho</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4316/pl_16-2024_-_logradouro_publico_anilson_malta.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4316/pl_16-2024_-_logradouro_publico_anilson_malta.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público Rua Professor Anilson Malta.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4317/pl_17-2024_-_associacao_desportiva_internacional_de_minas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4317/pl_17-2024_-_associacao_desportiva_internacional_de_minas.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros à Associação Desportiva Internacional de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>Leonardo Alves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4318/pl_18-2024_-_utilidade_publica_-_clube_de_aviacao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4318/pl_18-2024_-_utilidade_publica_-_clube_de_aviacao.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Clube de Aviação de Itaúna</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>Gustavo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4319/pl_19-2024_-_centro_social_wagner_lero_lero.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4319/pl_19-2024_-_centro_social_wagner_lero_lero.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público “Wagner Belarmino Da Silva/Lero Lero”.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4321/pl_20-2024_-__cria_a_regiao_de_serrinha.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4321/pl_20-2024_-__cria_a_regiao_de_serrinha.pdf</t>
   </si>
   <si>
     <t>Cria a região Serrinha e dá outras providências</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4322/pl_21-2024_-_abre_credito_especial_via_sul.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4322/pl_21-2024_-_abre_credito_especial_via_sul.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no orçamento vigente para reequilíbrio econômico-financeiro do contrato celebrado entre o Município de Itaúna e a empresa de transporte coletivo Viasul Transporte Coletivo Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4324/pl_22-24_-_altera_dispositivo_da_lei_municipal_no_3.979_de_2005.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4324/pl_22-24_-_altera_dispositivo_da_lei_municipal_no_3.979_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal  nº 3979, de 5 de julho de 2005 e dá outras providências</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4332/pl_23-2024_-_logradouro_publico_napoleao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4332/pl_23-2024_-_logradouro_publico_napoleao.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público Rotatória “Napoleão Guimarães Ribeiro”.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4339/pl_24-2024_centro_da_juventude_bianca_nogueira_de_souza_bernardes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4339/pl_24-2024_centro_da_juventude_bianca_nogueira_de_souza_bernardes.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público: Centro da Juventude Bianca Nogueira de Sousa Bernardes e dá outras providências</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4340/pl_25-2024_subvencao_sete_guardas_n_s_rosario.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4340/pl_25-2024_subvencao_sete_guardas_n_s_rosario.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social à entidade civil Sete Guardas de Nossa Senhora do Rosário e dá outras providências</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4374/pl_26-2024_alienar_bem_imovel.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4374/pl_26-2024_alienar_bem_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a alienar o bem imóvel que especifica e dá outras providências</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4376/pl_27-2024_credito_especial_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4376/pl_27-2024_credito_especial_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no orçamento vigente para atender as despesas decorrentes da Lei Complementar nº 195/2022 ( Lei Paulo Gustavo) e dá outras providências.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4381/pl_28-2024_-_logradouro_publico_joao_da_cuica.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4381/pl_28-2024_-_logradouro_publico_joao_da_cuica.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público Rotatória “João Evangelista da Silva-João da Cuíca"</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4383/pl_29-2024_ppag.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4383/pl_29-2024_ppag.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual de Ação Governamental - PPAG 2022/2025, instituído pela Lei 5.725, de 13 de dezembro de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4384/pl_30-2024_ldo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4384/pl_30-2024_ldo.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes Gerais para elaboração do Orçamento do Município de Itaúna para o exercício financeiro do ano 2025 e dá outras providências</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4417/pl_31-2024__denomina_logradouro_publico_jose_duarte.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4417/pl_31-2024__denomina_logradouro_publico_jose_duarte.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público Rua José Duarte</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Denomina logradouro público Rua João Duarte Filho</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4419/pl_33-2024_-_utilidade_publica_cardeq.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4419/pl_33-2024_-_utilidade_publica_cardeq.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Centro Assistencial na recuperação ao dependente químico – CARDEQ.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4420/pl_34-2024_-_politica_municipal_de_prevencao_a_desastres_climaticos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4420/pl_34-2024_-_politica_municipal_de_prevencao_a_desastres_climaticos.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Prevenção, Informações e Monitoramento de Desastres Climáticos e Ambientais.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4422/pl_35-24_repasse_recurso_fundacao_frederico_ozanan.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4422/pl_35-24_repasse_recurso_fundacao_frederico_ozanan.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse de recursos financeiros para a Fundação Frederico Ozanan, destinados à realização do Projeto Fraldas Geriátricas, chancelado pelo Conselho Municipal dos Direitos do Idoso – CMDI, e dá outras providências</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4423/pl_36-24_repasse_recurso_abeasf.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4423/pl_36-24_repasse_recurso_abeasf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse de recursos financeiros para a Associação Beneficente Antônio Soares Freitas - ABEASF, destinados à realização do Projeto Playground e Brinquedoteca, chancelado pelo Conselho Municipal dos Direitos da Criança e do Adolescente - CMDCA, e dá outras providências</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4424/pl_37-24_credito_especial_superavit_saldo_financeiro_covid-19.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4424/pl_37-24_credito_especial_superavit_saldo_financeiro_covid-19.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial em razão de superavit de saldo financeiro do recurso destinado a Assistência Social para enfrentamento da pandemia de               COVID-19 e dá outras providências</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4425/pl_38-24_denomina_praca_nolan_nogueira_de_araujo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4425/pl_38-24_denomina_praca_nolan_nogueira_de_araujo.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público a Praça “Nolan Nogueira de Araújo”.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4428/pl_39-2024_-_altera_lei_6043-23.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4428/pl_39-2024_-_altera_lei_6043-23.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 6.043, de 21 de dezembro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4432/pl_40-24_altera_lei_4932-15_cons._munic._san._basico_1.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4432/pl_40-24_altera_lei_4932-15_cons._munic._san._basico_1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 4.932, de 26 de março de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4435/pl_41-2024_-__violencia_obstetricia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4435/pl_41-2024_-__violencia_obstetricia.pdf</t>
   </si>
   <si>
     <t>Institui o direito das mulheres parturientes de receberem atenção integral à saúde nos casos de perda gestacional espontânea, natimorto e perda neonatal ou que tenham sido submetidas à violência obstétrica e dá outras providências (Lei Catarina).</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4437/pl_42-2024_praca_efigenia_leite_machado.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4437/pl_42-2024_praca_efigenia_leite_machado.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público Praça Municipal “Efigênia Leite Machado”.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4438/pl_43-2024_ratificacao_protocolo_de_intencoes_arisb.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4438/pl_43-2024_ratificacao_protocolo_de_intencoes_arisb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação da terceira alteração do protocolo de intenções da agência reguladora intermunicipal de saneamento básico de minas gerais – ARISB-MG.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4442/pl__44-2024-_denomina_logradouro_publico_toniquinho_salera.docx.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4442/pl__44-2024-_denomina_logradouro_publico_toniquinho_salera.docx.pdf</t>
   </si>
   <si>
     <t>Denomina Estrada Toniquinho Salera e dá outras providências.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4443/pl_45-2024_-_denomina_rotatoria_dirceu_alves_-_redacao_final.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4443/pl_45-2024_-_denomina_rotatoria_dirceu_alves_-_redacao_final.pdf</t>
   </si>
   <si>
     <t>Denomina Rotatória Dirceu Alves de Sousa e dá outras providências.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4444/pl_46-2024_institui_o_servico_saude_na_palma_da_mao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4444/pl_46-2024_institui_o_servico_saude_na_palma_da_mao.pdf</t>
   </si>
   <si>
     <t>Institui o serviço de atendimento aos serviços de saúde por meio do aplicativo WhatsApp no âmbito do Município de Itaúna, denominado ´´Saúde na palma da mão.``</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4447/pl_47-2024_-_denomina_logradouros_no_b._morada_nova.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4447/pl_47-2024_-_denomina_logradouros_no_b._morada_nova.pdf</t>
   </si>
   <si>
     <t>Denomina logradouros públicos do Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4448/pl_48-2024_denomina_logradouro_geraldo_marra.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4448/pl_48-2024_denomina_logradouro_geraldo_marra.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público Rua Geraldo Marra.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4449/pl_49-2024_-_altera_a_lei_5513.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4449/pl_49-2024_-_altera_a_lei_5513.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.513, de 27 de dezembro de 2019.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4450/pl_50-24_denomina_rua_eleuza_moreira_corradi.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4450/pl_50-24_denomina_rua_eleuza_moreira_corradi.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público a Rua “Eleuza Moreira Corradi” e dá outras providências.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4451/pl_51-24_credito_especial.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4451/pl_51-24_credito_especial.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para os fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Ener Batista, Nesvalcir G. Silva Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4453/pl_52-2024_-_hotelzinho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4453/pl_52-2024_-_hotelzinho.pdf</t>
   </si>
   <si>
     <t>Institui em âmbito municipal o direito de funcionamento de instituições que prestam serviços de atividades recreativas a crianças.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4454/pl_53-2024_-_denomina_logradouros_publicos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4454/pl_53-2024_-_denomina_logradouros_publicos.pdf</t>
   </si>
   <si>
     <t>Denomina logradouros públicos: Bosque Áurea Chamone, Rua Doutor Morel Mendonça Meireles, Rua Imaculada Junqueira Meireles, Av. Paulo Viana da Fonseca, Rua Wagner Silveira Raposo, Rua Mário Viana da Fonseca, Rua Neli Maria da Fonseca, Rua Clélio Nogueira Rocha e Rua Edson Campos Oliveira.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4455/pl_54-24_prorroga_prazo_assoc_benef_lar_fraterno.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4455/pl_54-24_prorroga_prazo_assoc_benef_lar_fraterno.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à Associação Beneficente Lar Fraterno de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4457/pl_55-2024_altera_a_lei_5.182-2017.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4457/pl_55-2024_altera_a_lei_5.182-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da lei Municipal n° 5.182, de 06 de julho de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4458/pl_56-2024_-_vilipendio_fe_crista.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4458/pl_56-2024_-_vilipendio_fe_crista.pdf</t>
   </si>
   <si>
     <t>Proíbe o vilipêndio de dogmas e crenças relativas à religião cristã sob forma de sátira, ridicularização ou menosprezo em ato isolado ou em grupo através de eventos, desfiles carnavalescos, espetáculos, passeatas e marchas de ONGs, associações, agremiações e partidos políticos e do vandalismo e pichação contra símbolos e monumentos cristãos no âmbito do Município de Itaúna.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4463/pl_57-2024_-_altera_a_lei_5455.pdf.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4463/pl_57-2024_-_altera_a_lei_5455.pdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos Incisos I, II e III do Art. 2º da  Lei 5.455 de 19 de Setembro de 2019.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4464/pl_58-24_altera_lei_4891-14_fmdpi.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4464/pl_58-24_altera_lei_4891-14_fmdpi.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.891, de 15 de outubro de 2014, que “Institui o Fundo Municipal dos Direitos do Idoso – FMDI e dá outras providências”.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4465/pl_59-24_cmdpi.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4465/pl_59-24_cmdpi.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.655, de 17 de outubro de 2001 que “Cria o Conselho Municipal do Idoso e dá outras providências”.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4466/pl_60-2024_altera_lei_4919-14.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4466/pl_60-2024_altera_lei_4919-14.pdf</t>
   </si>
   <si>
     <t>Revoga o §1º e §2º do art. 8º, art. 10, art. 11, art. 12 e altera o art. 8º, caput e §5º da Lei Ordinária nº 4.919, de 22 de dezembro de 2014, que “Dispõe sobre a instituição do Programa Municipal Saúde Escola – PROMSE e dá outras providências.”.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4467/pl_61-2024_-_redacao_final_-_denomina_avenida_dom_celio_de_oliveira_goulart.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4467/pl_61-2024_-_redacao_final_-_denomina_avenida_dom_celio_de_oliveira_goulart.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público “Rua Dom Célio de Oliveira Goulart” e dá outras providências.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4468/pl_62-2024_-_abertura_de_credito_especial_incra_r_60_mil.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4468/pl_62-2024_-_abertura_de_credito_especial_incra_r_60_mil.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no orçamento vigente do Município de Itaúna, por anulação, até o limite de R$ 60.000,00, para atender às despesas decorrentes do Acordo de Cooperação Técnica nº 430/2019, celebrado entre o INCRA e o Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Lacimar Cezário</t>
   </si>
   <si>
     <t>Denomina Logradouro Público Rua “Chiquito Jacó”</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4471/pl_64_-2024_denominacao_proprio_publico_ze_faxineiro.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4471/pl_64_-2024_denominacao_proprio_publico_ze_faxineiro.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público Rua “Zé Faxineiro”</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4472/pl_65-2024_alienar_bem_imovel_-_transito.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4472/pl_65-2024_alienar_bem_imovel_-_transito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a alienar o bem imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4473/pl_66-24_repasse_recursos_entidades_-_fundo_municipal_cmdca.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4473/pl_66-24_repasse_recursos_entidades_-_fundo_municipal_cmdca.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos financeiros às entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4475/pl_67_-_2024_proibe_o_emprego_de_queimadas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4475/pl_67_-_2024_proibe_o_emprego_de_queimadas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de queimadas em qualquer tipo de terreno, seja ele público ou particular, no Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4476/pl_68-2024_-_denominacao_de_estrada_jadir_alves_pereira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4476/pl_68-2024_-_denominacao_de_estrada_jadir_alves_pereira.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público Estrada Jadir Alves Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4478/pl_69-2024_-_altera_as_leis_n.o_6.029_e_6.045_de_2023_1.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4478/pl_69-2024_-_altera_as_leis_n.o_6.029_e_6.045_de_2023_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 6.029, de 04 de dezembro de 2023, e a Lei nº 6.045, de 21 de dezembro de 2023</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4479/pl_70-2024_-_loa_2025_texto.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4479/pl_70-2024_-_loa_2025_texto.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Itaúna para o exercício de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4480/pl_71-2024_prorroga_prazo_construcao_gx_telecomunicacoes_ltda_-_me.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4480/pl_71-2024_prorroga_prazo_construcao_gx_telecomunicacoes_ltda_-_me.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa GX Telecomunicações Ltda. - ME e dá outras providências.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4481/pl_72-2024_prorroga_prazo_construcao_sbamtubos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4481/pl_72-2024_prorroga_prazo_construcao_sbamtubos.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa Sbamtubos Indústria e Comércio Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4482/pl_73-2024__abre_credito_especial_lei_aldir_blanc.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4482/pl_73-2024__abre_credito_especial_lei_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no orçamento vigente para atender as despesas decorrentes da Lei Ordinária nº 14.399/22 (Institui a Política Nacional Aldir Blanc de Fomento à Cultura) e dá outras providências.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4486/pl_74-24_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4486/pl_74-24_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no orçamento de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4487/pl_75-24_denomina_a_unidade_basica_de_saude_do_bairro_piedade.doc.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4487/pl_75-24_denomina_a_unidade_basica_de_saude_do_bairro_piedade.doc.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde do Bairro Piedade – Tipo II de “Maria Nogueira de Camargos”.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4489/pl__76-_2024-avcb.docx.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4489/pl__76-_2024-avcb.docx.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2197, de 22 de setembro de 1988 e dá outras providências</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4490/pl_77-2024_-_repasse_recursos_financeiros_emater.odt</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4490/pl_77-2024_-_repasse_recursos_financeiros_emater.odt</t>
   </si>
   <si>
     <t>Autoriza repasse de recurso financeiro à Empresa de Assistência Técnica e Extensão Rural do Estado de Minas Gerais – EMATER/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4491/pl_78-2024_-_altera_lei_5937-23.odt</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4491/pl_78-2024_-_altera_lei_5937-23.odt</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal nº 5.937, de 17 de maio de 2023, que “Autoriza o município de Itaúna a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia, e dá outras providências”.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4492/pl_79-2024_-_adote_uma_lixeira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4492/pl_79-2024_-_adote_uma_lixeira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de lixeiras através de parceria pública/privada para recolhimento do lixo no Município de Itaúna e dá outras providências (“Adote uma lixeira”)</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4493/pl_80-2024_-_prorroga_prazo_construcao_extintores_centro_oeste_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4493/pl_80-2024_-_prorroga_prazo_construcao_extintores_centro_oeste_ltda.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa Extintores Centro-Oeste Ltda. ME e dá outras providências.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4494/pl_81-2024_-_prorroga_prazo_levemix_concreto_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4494/pl_81-2024_-_prorroga_prazo_levemix_concreto_ltda.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa Levemix Concreto Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4495/pl_82-2024_-_prorroga_prazo_dablo_dois_industria_e_comercio.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4495/pl_82-2024_-_prorroga_prazo_dablo_dois_industria_e_comercio.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa Dablo Dois Indústria e Comércio Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4496/pl_83-2024_-_prorroga_prazo_expresso_dezenove_quarenta.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4496/pl_83-2024_-_prorroga_prazo_expresso_dezenove_quarenta.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa Expresso Dezenove e Quarenta Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4498/pl_84-2024_-_denomina_logradouro_publico_rotatoria_guaracy.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4498/pl_84-2024_-_denomina_logradouro_publico_rotatoria_guaracy.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público: Rotatoria Guaracy de Castro Nogueira.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4500/pl_86-2024_-_adote_um_uniforme.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4500/pl_86-2024_-_adote_um_uniforme.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de uniformes escolares para Escolas Públicas Municipais através de Parceria Pública Privada / PPP e dá outras providências (“Adote um Uniforme”)</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4502/pl_87-24_revoga_dispositivo_da_lei_5912-23.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4502/pl_87-24_revoga_dispositivo_da_lei_5912-23.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso IV do Art. 1º da Lei nº 5.912, de 5 de abril de 2023, que autoriza o Executivo Municipal a repassar recursos a título de auxílio financeiro e/ou subvenção social às entidades mencionadas.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4503/pl_88-24_revoga_dispositivos_da_lei_6001-23.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4503/pl_88-24_revoga_dispositivos_da_lei_6001-23.pdf</t>
   </si>
   <si>
     <t>Revoga os incisos III e IV do Art. 1º da Lei nº 6.001, de 6 de novembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4504/pl_89-24_repasse_recursos_entidades_-_fundo_municipal_cmd.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4504/pl_89-24_repasse_recursos_entidades_-_fundo_municipal_cmd.pdf</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4508/pl_90-2024_-_adote_uma_lixeira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4508/pl_90-2024_-_adote_uma_lixeira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de lixeiras nos logradouros públicos do Município de Itaúna através de parcerias</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4509/pl_91-2024_-_adote_um_uniforme.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4509/pl_91-2024_-_adote_um_uniforme.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de uniformes escolares para estudantes das Escolas Públicas Municipais por meio de parceria e dá outras providências.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4510/pl_92-24_prorroga_prazo_lc_comercio_e_transportes_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4510/pl_92-24_prorroga_prazo_lc_comercio_e_transportes_ltda.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa LC Comércio e Transportes Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4511/pl_93-24_sistema_de_estradas_municipais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4511/pl_93-24_sistema_de_estradas_municipais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do sistema de Estradas Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4290/pj_res_01-2024_recomposicao_subsidio_vereadores.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4290/pj_res_01-2024_recomposicao_subsidio_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária dos subsídios dos Vereadores da Câmara Municipal de Itaúna para o ano de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4291/pj_res_02-2024_reajuste_servidores_camara.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4291/pj_res_02-2024_reajuste_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária dos vencimentos dos servidores ativos, proventos de aposentadorias e bolsas auxílio dos estagiários da Câmara Municipal de Itaúna MG e dá outras providências</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4292/pj_res_03-2024_-_cria_1_vaga_de_tecnico_legislativo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4292/pj_res_03-2024_-_cria_1_vaga_de_tecnico_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Resolução nº 40, de 15 de dezembro de 2021, e dá outras providências (cria vaga de Técnico Legislativo)</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4325/pj_res_04-2024_-_merito_cultural_m_jack.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4325/pj_res_04-2024_-_merito_cultural_m_jack.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Cultural a Banda M Jack.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4326/pj_res_05-2024_-_cidadao_honorario_antonio_liberio_gondim.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4326/pj_res_05-2024_-_cidadao_honorario_antonio_liberio_gondim.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna a Antônio Libério Gondim.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4327/pj_res_06-2024_-_cidadao_honorario_fernando_nazareno_gontijo_montuori.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4327/pj_res_06-2024_-_cidadao_honorario_fernando_nazareno_gontijo_montuori.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna a Fernando Nazareno Gontijo Montuori.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4331/pj_res_07-2024_-_cidadao_honorario_joel_da_farmacia_itauna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4331/pj_res_07-2024_-_cidadao_honorario_joel_da_farmacia_itauna.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna a Joel Silveira Gonçalves.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4337/pj_res_08-2024_-_fixa_subsidio_dos_vereadores_para_a_proxima_legislatura.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4337/pj_res_08-2024_-_fixa_subsidio_dos_vereadores_para_a_proxima_legislatura.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores para as legislaturas subsequentes e dá outras providências</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>Giordane Alberto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4335/pj_res_09-2024_-_cidadao_honorario_caroline.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4335/pj_res_09-2024_-_cidadao_honorario_caroline.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna à Senhora Caroline Martinez.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>Ana Carolina  S. Faria</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4344/pjres_10-2024_-_cidada_honoraria_marcia_regina_dos_santos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4344/pjres_10-2024_-_cidada_honoraria_marcia_regina_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Itaúna à sra. Márcia Regina dos Santos</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4345/pjres_11-2024_-_merito_desportivo_-_douglas_lopes_pinto_de_queiroz.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4345/pjres_11-2024_-_merito_desportivo_-_douglas_lopes_pinto_de_queiroz.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Desportivo ao atleta Douglas Lopes Pinto de Queiroz</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4348/pjres_12-2024_-_merito_educacional_-_maria_marlene_sena_nogueira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4348/pjres_12-2024_-_merito_educacional_-_maria_marlene_sena_nogueira.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Educacional à Sra. Maria Marlene Sena Nogueira</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4352/pjres_13-2024_-_cidadao_honorario_deputado_christiano.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4352/pjres_13-2024_-_cidadao_honorario_deputado_christiano.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Deputado Estadual Delegado Christiano Xavier.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4358/pj_res_14-2024_-_cidadao_honorario_andre_luiz_felix.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4358/pj_res_14-2024_-_cidadao_honorario_andre_luiz_felix.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao André Luiz Félix.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>Antônio de Miranda, Gustavo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4359/pj_res_15-2024_-_cidadao_honorario_julio_cesar_de_andrade_martins.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4359/pj_res_15-2024_-_cidadao_honorario_julio_cesar_de_andrade_martins.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário de Itaúna a Júlio César Andrade Martins</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4361/pj_res_16-2024_-_cidadao_honorario_bruno_pereira_2024.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4361/pj_res_16-2024_-_cidadao_honorario_bruno_pereira_2024.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de cidadão honorário ao sr. Bruno Pereira Araújo</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4362/pj_res_17-2024_-_merito_cultural_jardel.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4362/pj_res_17-2024_-_merito_cultural_jardel.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Cultural ao sr. Jardel Júlio de Carvalho</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4363/pj_res_18-2024-_merito_educacional_fundacao_sao_vicente_de_paula.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4363/pj_res_18-2024-_merito_educacional_fundacao_sao_vicente_de_paula.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Educacional à Fundação São Vicente de Paulo pelos relevantes serviços de natureza educacional prestados à comunidade itaunense visando o saber e o bem coletivo</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4366/pj_res_19-2024_-_cidadao_honorario_dr._marcelo_luiz_almeida.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4366/pj_res_19-2024_-_cidadao_honorario_dr._marcelo_luiz_almeida.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Dr. Marcelo Luiz de Almeida.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4367/pj_res_20-2024_-_cidada_honoraria_lenir_cassiana_soares_moreira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4367/pj_res_20-2024_-_cidada_honoraria_lenir_cassiana_soares_moreira.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Itaúna à Sra. Lenir Cassiana Soares Moreira.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4370/pj_res_21-2024_cidadao_honorario_anselmo_pizzaria.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4370/pj_res_21-2024_cidadao_honorario_anselmo_pizzaria.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário a Anselmo Lúcio Santos de Almeida</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4371/pj_res_22-2024_-_merito_cultural_bar_culture.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4371/pj_res_22-2024_-_merito_cultural_bar_culture.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Cultural ao  estabelecimento Culture.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4372/pj_res_23-2024_-_merito_cultural_ian_matos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4372/pj_res_23-2024_-_merito_cultural_ian_matos.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Cultural a Ian Souza Matos.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4373/pj_res_24-2024_-_merito_cultural_lucas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4373/pj_res_24-2024_-_merito_cultural_lucas.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Cultural a Lucas Brian de Oliveira Silva.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4377/pj_res_25-_2024_merito_desportivo_fernando_diego_ribeiro.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4377/pj_res_25-_2024_merito_desportivo_fernando_diego_ribeiro.pdf</t>
   </si>
   <si>
     <t>Concede Mérito Desportivo ao atleta Fernando Diego Ribeiro</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4378/pj_res_26-2024_-_cidadao_honorario_helen_caroline_costa_nunes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4378/pj_res_26-2024_-_cidadao_honorario_helen_caroline_costa_nunes.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna à Helen Caroline Costa Nunes</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4379/pj_res_27-2024_-_cidadao_honorario_charles_santos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4379/pj_res_27-2024_-_cidadao_honorario_charles_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Deputado Charles Santos</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4387/pj_res_28-2024_-_cidadania_honoraria_cacio_alexandre_da_silva.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4387/pj_res_28-2024_-_cidadania_honoraria_cacio_alexandre_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Senhor Cácio Alexandre da Silva.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4388/pj_res_29-2024_-_cidadania_honoraria_elaine_cristina.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4388/pj_res_29-2024_-_cidadania_honoraria_elaine_cristina.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Honorário de Itaúna à Elaine Cristina Marques Lima Gonçalves</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4389/pj_res_30-2024_-_merito_cultural_bloco_dos__zuluzinhos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4389/pj_res_30-2024_-_merito_cultural_bloco_dos__zuluzinhos.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Cultural ao Bloco dos Zuluzinhos"</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4390/pj_res_31-2024-_merito_educacional_flavia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4390/pj_res_31-2024-_merito_educacional_flavia.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Educacional à Cidadã Flávia Antunes Debique</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4392/pj_res_32-2024-_cidadao_enerson_bueno.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4392/pj_res_32-2024-_cidadao_enerson_bueno.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário  a Enerson Souza Bueno</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4396/pj_res_33-2024_-_cidadao_honorario_audie.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4396/pj_res_33-2024_-_cidadao_honorario_audie.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário a Audie Murphy Alcântara</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4397/pj_res_34-2024_-_cidadao_honorario_alexandre_falcao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4397/pj_res_34-2024_-_cidadao_honorario_alexandre_falcao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Sr. Alexandre Nogueira Falcão</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4400/pj_res_35-2024_-_merito_cultural_dupla_gil_cesar_e_flaviano.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4400/pj_res_35-2024_-_merito_cultural_dupla_gil_cesar_e_flaviano.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Cultural a Dupla Gil César e Flaviano</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4402/pj_res_36-2024_-_cidadao_honorario_gil_terra_chaves_junior.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4402/pj_res_36-2024_-_cidadao_honorario_gil_terra_chaves_junior.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna a Gil Terra Chaves Júnior</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4403/pj_res_37-2024_-_merito_desportivo_dreifus_fonte_boa_amaral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4403/pj_res_37-2024_-_merito_desportivo_dreifus_fonte_boa_amaral.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Desportivo a Dreifus Fonte Boa Amaral.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>Antônio de Miranda, Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4404/pj_res_38-2024_-_cidadao_honorario_wanderson_fontella.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4404/pj_res_38-2024_-_cidadao_honorario_wanderson_fontella.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna a Wanderson Clayton Fontella Francisco.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4407/pj_res_39-2024_-_cidadao_honorario_raimundo_tomaz_do_couto.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4407/pj_res_39-2024_-_cidadao_honorario_raimundo_tomaz_do_couto.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Raimundo Tomaz do Couto</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4410/pj_res_40-2024_-_cidadao_honorario_pastor_valentino_2024.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4410/pj_res_40-2024_-_cidadao_honorario_pastor_valentino_2024.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário de Itaúna ao Pastor Valentino Barbosa dos Santos</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Sr. Rodrigo Rodrigues Tavares</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4434/pj_res_42-2024_-_cidadao_honorario_delegado_dr_joao_marcos.doc.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4434/pj_res_42-2024_-_cidadao_honorario_delegado_dr_joao_marcos.doc.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário de Itaúna ao Dr. João Marcos do Amaral Ferreira</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4488/pjres_43-2024_-_concessao_publica.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4488/pjres_43-2024_-_concessao_publica.pdf</t>
   </si>
   <si>
     <t>Altera os parágrafos primeiro e terceiro do artigo 85 do Regimento Interno da Câmara Municipal de Itaúna/MG (critérios para concessão de imóveis públicos)</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4501/pjres_44-2024_-_programa_de_integridade.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4501/pjres_44-2024_-_programa_de_integridade.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Integridade da Câmara Municipal de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4505/pjres_45-2024_-_transfere_sede_da_camara_-_posse_dos_agentes_politicos_e_eleicao_da_mesa_diretora_para_2025-2028.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4505/pjres_45-2024_-_transfere_sede_da_camara_-_posse_dos_agentes_politicos_e_eleicao_da_mesa_diretora_para_2025-2028.pdf</t>
   </si>
   <si>
     <t>Transfere a sede da Câmara Municipal de Itaúna, com o fim específico de realizar a Sessão Preparatória de Posse dos Vereadores, eleição da Mesa Diretora e Posse do Prefeito e Vice-Prefeito, eleitos para o mandato de 2025 a 2028</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4293/processo_de_mocao_01-2024_-_mocao_de_aplausos_-_deisiane.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4293/processo_de_mocao_01-2024_-_mocao_de_aplausos_-_deisiane.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Empresa de limpeza da cidadã Deisiane Carla de Oliveira Silva - MEI pela sua atuação, em nosso Município no segmento como microempreendedora na área da limpeza</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4294/processo_de_mocao_02-2024_-_mocao_de_aplausos_-_crediuna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4294/processo_de_mocao_02-2024_-_mocao_de_aplausos_-_crediuna.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sicoob Crediuna pela sua atuação em prol do segmento na área financeira</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4295/processo_de_mocao_03-2024_-_mocao_de_aplausos_-_colegio_espirito_santo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4295/processo_de_mocao_03-2024_-_mocao_de_aplausos_-_colegio_espirito_santo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Colégio Recanto do Espírito Santo pela sua atuação em prol da Educação em Itaúna</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4309/processo_de_mocao_04-2024_-_mocao_de_apoio_-_emenda_const_estadual_-_seguranca.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4309/processo_de_mocao_04-2024_-_mocao_de_apoio_-_emenda_const_estadual_-_seguranca.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Emenda à Constituição do Estado de Minas Gerais sugerida pelo Movimento Independente dos Operadores da Segurança Pública de Minas Gerais, com o objetivo de alterar o Art. 24 da Carta Estadual (que versa sobre a remuneração dos servidores públicos)</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4311/processo_de_mocao_05-2024-_mocao_de_aplausos_guilherme_gontijo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4311/processo_de_mocao_05-2024-_mocao_de_aplausos_guilherme_gontijo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Guilherme Nogueira Gontijo pela atuação, em nosso Município, em prol da segurança jurídica e da cultura.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4320/processo_de_mocao_06-2024_-_esplendor_e_gloria.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4320/processo_de_mocao_06-2024_-_esplendor_e_gloria.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Banda Esplendor e Glória.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4323/processo_de_mocao_07-2024_-_mocao_de_aplausos_-_allfaces.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4323/processo_de_mocao_07-2024_-_mocao_de_aplausos_-_allfaces.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Bloco Allfaces</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4328/processo_de_mocao_08-2024_-_mocao_de_aplausos_frango_naves.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4328/processo_de_mocao_08-2024_-_mocao_de_aplausos_frango_naves.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à empresa Frango Naves, em reconhecimento pelos relevantes serviços prestados à comunidade itaunense.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4329/processo_mocao_09-2024_-_mocao_de_aplausos_angelica_aparecida.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4329/processo_mocao_09-2024_-_mocao_de_aplausos_angelica_aparecida.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Angélica Aparecida de Oliveira</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4330/processo_de_mocao_10-2024_-_mocao_de_aplausos_diva_vilela.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4330/processo_de_mocao_10-2024_-_mocao_de_aplausos_diva_vilela.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Edvane Kátia Vilela Silva</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4333/processo_de_mocao_11-2024_-_mocao_de_aplauso__ernani_de_souza_machado.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4333/processo_de_mocao_11-2024_-_mocao_de_aplauso__ernani_de_souza_machado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à Ernani de Souza Machado, em reconhecimento dos seus relevantes serviços prestados na área de Comunicação e Logística de envio de documentos e produtos do nosso Município, de maneira notável e especial.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4334/processo_de_mocao_12-2024_-__mocao_de_aplausos_barbara_campolina.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4334/processo_de_mocao_12-2024_-__mocao_de_aplausos_barbara_campolina.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Bárbara Campolina Paulino</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4336/processo_de_mocao_13-2024_-_mocao_de_aplausos_exercite.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4336/processo_de_mocao_13-2024_-_mocao_de_aplausos_exercite.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à empresa Exercite Academia, em reconhecimento pelos relevantes serviços prestados à comunidade itaunense.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4338/processo_de_mocao_14-2024_mocao_de_aplausos_regineusa_-_igreja_n_sra_aparecida.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4338/processo_de_mocao_14-2024_mocao_de_aplausos_regineusa_-_igreja_n_sra_aparecida.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Regineusa Cristina da Silva.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4341/processo_de_mocao_15-2024_-_cafe_com_chocolate.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4341/processo_de_mocao_15-2024_-_cafe_com_chocolate.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a loja CAFÉ COM CHOCOLATE E CAFÉ COM CHOCOLATE BISTRÔ, em reconhecimento a sua contribuição por seus relevantes trabalhos desenvolvidos com a culinária especializada em sobremesas e lanches</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4342/processo_de_mocao_16-2024_-_jenifer.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4342/processo_de_mocao_16-2024_-_jenifer.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à cidadã Jenifer Pimentel Pereira, em reconhecimento a sua contribuição por seus relevantes trabalhos desenvolvidos através da dança.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4343/processo_de_mocao_17-2024_-_ka_bijoux.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4343/processo_de_mocao_17-2024_-_ka_bijoux.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a loja KA BIJOUX, em reconhecimento a sua contribuição por seus relevantes trabalhos desenvolvidos</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4576/processo_de_mocao_18-2024_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4576/processo_de_mocao_18-2024_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Conselho Tutelar de Itaúna</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4347/processo_de_mocao_19-2024_-_mocao_de_aplausos_brasil_minas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4347/processo_de_mocao_19-2024_-_mocao_de_aplausos_brasil_minas.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Grupo Brasil Minas Uniformes e Work Safety Equipamentos de Proteção Individual</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4349/processo_de_mocao_20-2024_-_mocao_de_aplausos_frigo_vilela.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4349/processo_de_mocao_20-2024_-_mocao_de_aplausos_frigo_vilela.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a empresa Frigo Vilela, em reconhecimento pelos relevantes serviços prestados à comunidade itaunense.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4350/processo_de_mocao_21-2024_-_mocao_de_aplausos_valter_goncalves_do_amaral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4350/processo_de_mocao_21-2024_-_mocao_de_aplausos_valter_goncalves_do_amaral.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Valter Gonçalves do Amaral, em reconhecimento pelos relevantes serviços prestados à comunidade Itaunense</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4353/processo_de_mocao_22-2024_-_mocao_de_aplausos_bar_do_sandoval.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4353/processo_de_mocao_22-2024_-_mocao_de_aplausos_bar_do_sandoval.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Bar do Sandoval em reconhecimento pelos relevantes serviços prestados à comunidade Itaunense.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4354/processo_de_mocao_23-2024_-_mocao_coral_de_filhos_de_maria.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4354/processo_de_mocao_23-2024_-_mocao_coral_de_filhos_de_maria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO CORAL FILHOS DE MARIA.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4355/processo_de_mocao_24-2024_-_mocao_de_aplausos_gumercinda_lopes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4355/processo_de_mocao_24-2024_-_mocao_de_aplausos_gumercinda_lopes.pdf</t>
   </si>
   <si>
     <t>Maria Gumercinda Lopes, em reconhecimento pelos relevantes serviços prestados à comunidade Itaunense.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4356/processo_de_mocao_25-2024_-_mocao_de_aplausos_ana_deusdete.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4356/processo_de_mocao_25-2024_-_mocao_de_aplausos_ana_deusdete.pdf</t>
   </si>
   <si>
     <t>Ana Deusdeste da Silva Marinho, em reconhecimento pelos relevantes serviços prestados à comunidade Itaunense.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Faiçal Chequer Filho pela sua atuação em prol do segmento na área educativa na Universidade de Itaúna.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4360/processo_de_mocao_27-2024-_mocao_de_aplausos_noara_lima_parreiras.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4360/processo_de_mocao_27-2024-_mocao_de_aplausos_noara_lima_parreiras.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Noara Lima Parreiras</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4365/processo_de_mocao_28-2024_-_mocao_de_aplauso_samuel_santos_romano.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4365/processo_de_mocao_28-2024_-_mocao_de_aplauso_samuel_santos_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Policial Penal Samuel Santos Romano em reconhecimento a sua contribuição para segurança de nossa população.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4368/processo_de_mocao_29-2024_-_mocao_de_aplauso_leonardo_alves_de_souza.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4368/processo_de_mocao_29-2024_-_mocao_de_aplauso_leonardo_alves_de_souza.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Sr. Leonardo Alves de Souza.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4369/processo_de_mocao_30-2024_-_mocao_de_aplauso_clinica_max_saude.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4369/processo_de_mocao_30-2024_-_mocao_de_aplauso_clinica_max_saude.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Clínica Max Saúde pela sua atuação em prol do segmento na área da Saúde na Cidade de Itaúna.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4375/processo_de_mocao_31-2024_-_mocao_de_aplausos_halley.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4375/processo_de_mocao_31-2024_-_mocao_de_aplausos_halley.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao sr. Halley Marques de Carvalho</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4380/processo_de_mocao_32-2024_-_mocao_de_aplausos_araujo_carnes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4380/processo_de_mocao_32-2024_-_mocao_de_aplausos_araujo_carnes.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à empresa Araújo Carnes</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4382/processo_de_mocao_33-2024_-_bloco_deu_no_que_deu.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4382/processo_de_mocao_33-2024_-_bloco_deu_no_que_deu.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao “Bloco Deu No Que Deu”, pelo destaque alcançado nos festejos carnavalescos de nosso Município</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4385/processo_de_mocao_34-2024_prof._jose_wilson_fonseca.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4385/processo_de_mocao_34-2024_prof._jose_wilson_fonseca.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a José Wilson Fonseca Peixoto</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4386/processo_de_mocao_no_35-2024_-_mocao_de_aplausos_dr._douglas_guilherme_antunes_vilela_dos_santos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4386/processo_de_mocao_no_35-2024_-_mocao_de_aplausos_dr._douglas_guilherme_antunes_vilela_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Dr. Douglas Guilherme Antunes Vilela dos Santos</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4391/processo_de_mocao_36-2024_-_mocao_de_apoio_a_pec_45-2023.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4391/processo_de_mocao_36-2024_-_mocao_de_apoio_a_pec_45-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Congresso Nacional pela autoria da PEC nº 45/2023, que “Altera o art. 5º da Constituição Federal, para prever como mandado de criminalização a posse e o porte de entorpecentes e drogas afins sem autorização ou em desacordo com determinação legal ou regulamentar</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4393/processo_de_mocao_37-2024-_mocao_de_aplausos_franco_vasconcelos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4393/processo_de_mocao_37-2024-_mocao_de_aplausos_franco_vasconcelos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Franco Vasconcelos Silva Oliveira</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>Moção cancelada</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4395/processo_de_mocao_39-2024_-_mocao_de_aplauso_obras_sociais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4395/processo_de_mocao_39-2024_-_mocao_de_aplauso_obras_sociais.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos às Obras Sociais da Paróquia Nossa Senhora da Piedade</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4398/processo_de_mocao_40-2024_-_mocao_de_aplausos_a_caotinho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4398/processo_de_mocao_40-2024_-_mocao_de_aplausos_a_caotinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Cãotinho Jenny Pet</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4399/processo_de_mocao_41-2024_-_mocao_de_aplausis__comitiva_herdeiros_da_tradicao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4399/processo_de_mocao_41-2024_-_mocao_de_aplausis__comitiva_herdeiros_da_tradicao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Comitiva Herdeiros da Tradição.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4405/processo_de_mocao_42-2024_-_ligeirinho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4405/processo_de_mocao_42-2024_-_ligeirinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à empresa Ligeirinho Cargas Rápidas.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4408/processo_de_mocao_43-2024_-_mocao_de_aplausos_gilgleide_couto_de_lima.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4408/processo_de_mocao_43-2024_-_mocao_de_aplausos_gilgleide_couto_de_lima.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Gilgleide Couto de Lima</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4409/processo_de_mocao_44-2024-_mocao_de_aplausos_-_farmix.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4409/processo_de_mocao_44-2024-_mocao_de_aplausos_-_farmix.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À FARMIX DISTRIBUIDORA DE MEDICAMENTOS</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4412/processo_de_mocao_45-2024_-_pastor_delio_2024.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4412/processo_de_mocao_45-2024_-_pastor_delio_2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Pastor Délio Ferreira de Jesus, em reconhecimento pelos relevantes serviços prestados à Comunidade Itaunense.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4413/processo_de_mocao_46-2024_-_pastora_claudia_amor_e_fe_2024.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4413/processo_de_mocao_46-2024_-_pastora_claudia_amor_e_fe_2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Dra. Cláudia Lúcia Fonseca Klein, em reconhecimento pelos relevantes serviços prestados à Comunidade Itaunense.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4414/processo_de_mocao_47-2024_-_pastor_felipe_leonani_2024.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4414/processo_de_mocao_47-2024_-_pastor_felipe_leonani_2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Pastor Claudemir Felipe da Silva, em reconhecimento pelos relevantes serviços prestados à Comunidade Itaunense.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4411/processo_de_mocao_48-2024_-_juninho_velocidade_2024.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4411/processo_de_mocao_48-2024_-_juninho_velocidade_2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao cidadão Maurílio Antonio de Souza Júnior, em reconhecimento pelos relevantes serviços prestados à Comunidade Itaunense</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4415/processo_de_mocao_49-2024_-_mocao_de_aplausos_-_mm_aluguel_de_carros.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4415/processo_de_mocao_49-2024_-_mocao_de_aplausos_-_mm_aluguel_de_carros.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à empresa MM Aluguel de Carros, pelos relevantes serviços prestados à comunidade itaunense.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4483/processo_de_mocao_50-2024_-_mocao_de_aplauso_bombeiros_militares.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4483/processo_de_mocao_50-2024_-_mocao_de_aplauso_bombeiros_militares.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Bombeiros Militares do Estado de Minas Gerais, aos socorristas do SAMU e à população civil que, com bravura e desprendimento, combateram as chamas e prestaram socorro às vitímas no incêndio ocorrido em Itaúna no dia primeiro de outubro de dois mil e vinte quatro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2738,67 +2738,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4301/veto_01-2024_-_pl_158-2023__boca_de_lobo_inteligente_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4303/veto_02-2024_-_ao_pl_05-23_servico_funerario_-_kaio_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4310/veto_03-2024_-_aos_plc_25-23_e_pl_213-23_-_isencao_taxa_de_licenca_partidos_politicos_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4312/veto_04-2024_-_plc_23-23_-_alteracoes_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4313/veto_05-2024_-plc_24-23_-_alteracoes_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4427/veto_06-2024_-_pl_114-23_-___logomarca_e_slogan_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4433/veto_07-2024_-_pl_22-2024_-_idade_frota_trnsporte_escolar_-_da_lua_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4441/veto_08_-2024__-_pl_25-2024_-_repasse_sete_guardas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4460/veto_09_-_2024_pl_-29-2024__ppag.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4461/veto_10_-_2024_-_pl_30-24__ldo_vetos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4462/veto_11_-_2024_pl_46-24_-_programa_saude_na_palma_da_mao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4474/veto_12-2024_-_ao_pl_41-24_-_parcial_-_acompanhamento_parturiente_natimorto_-_kaio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4485/veto_13-2024_-_pl_49-24_-_altera_lei_5513-19_-_parcerias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4351/plc_01-2024_-_dispoe_sobre_a_oferta_de_profissionais_de_apoio_escolar_especializados_nas_salas_de_aula_para_atendimento_aos_alunos_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4364/plc_02-2024_-_altera_lc_176-22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4401/plc_03-2024___altera_codigo_de_postura_-_descarte_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4406/plc_04-2024_-_cemiterios_verticais_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4421/plc_05-24_inclui_dispositivos_na_lc_172-22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4426/plc_06-2024_-_revoga_leis_complementares_195-23_e_208-23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4429/plc_07-24_altera_vagas_efetivos-lei_3072.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4430/plc_8-24_texto-altera_anexo-anos_finais-magisterio-lei_3023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4431/plc_09-24_funcoes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4439/plc_10-24_acresce_vagas-lei_3072.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4440/plc_11-24_acresce_vagas-lei_3023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4446/plc_12-24_revoga_art_330_ii_-_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4452/plc_13-24_altera_lei_complementar_201-23_oficial.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4456/plc_14-24_funcoes_sad.odt_oficial.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4459/plc_15-24_altera_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4469/plc_16-2024_-_altera_a_lei_municipal_no_2.197_de_22_de_dezembro_de_1988.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4477/plc_17-_2024_altera_a_denominacao_da_secretaria_municipal_de_regulacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4497/plc_18-2024_-_altera_o_estatuto_do_servidor_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4512/plc_19-2024_-_acresce_dispositivo_lei_1385-77.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4513/plc_20-24_retifica_anexo_i_lei_complementar_191-22_-_acs.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4288/pl_01-24_reajuste_vencimentos_servidores.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4289/pl_02-24_recomposicao_subsidios_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4296/pl_03-2024__reverte_imovel_doado_ao_municipio_-_associacao_santanense.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4297/pl_04-2024_-_denomina_espaco_publico_monte_moria.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4298/pl_05-2024_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4299/pl_06-2024_-_altera_lei_5.865_de_2022_-_inclui_deficiencia_auditiva_como_doenca_oculta.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4300/pl_07-24_subvencao_praca_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4302/pl_08-2024_-_denomina_logradouro_publico_-_rua_vicencia_rodrigues_das_chagas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4304/pl_09-2024_-_vigilancia_armada_24_horas_nas_agencias_bancarias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4305/pl_10-_2024_-_semana_da_visibilidade_lgbtqia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4306/pl_11-2024_-_veda_a_contratacao_de_racistas_em_quadro_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4308/pl_13-2024_-_dispoe_sobre_criacao_do_conselho_lgbt.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4314/pl_14-2024_-_lista_de_medicamento_farmacia_popular.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4315/pl_15-2024_-_semana_de_conscientizacao_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4316/pl_16-2024_-_logradouro_publico_anilson_malta.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4317/pl_17-2024_-_associacao_desportiva_internacional_de_minas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4318/pl_18-2024_-_utilidade_publica_-_clube_de_aviacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4319/pl_19-2024_-_centro_social_wagner_lero_lero.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4321/pl_20-2024_-__cria_a_regiao_de_serrinha.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4322/pl_21-2024_-_abre_credito_especial_via_sul.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4324/pl_22-24_-_altera_dispositivo_da_lei_municipal_no_3.979_de_2005.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4332/pl_23-2024_-_logradouro_publico_napoleao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4339/pl_24-2024_centro_da_juventude_bianca_nogueira_de_souza_bernardes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4340/pl_25-2024_subvencao_sete_guardas_n_s_rosario.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4374/pl_26-2024_alienar_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4376/pl_27-2024_credito_especial_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4381/pl_28-2024_-_logradouro_publico_joao_da_cuica.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4383/pl_29-2024_ppag.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4384/pl_30-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4417/pl_31-2024__denomina_logradouro_publico_jose_duarte.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4419/pl_33-2024_-_utilidade_publica_cardeq.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4420/pl_34-2024_-_politica_municipal_de_prevencao_a_desastres_climaticos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4422/pl_35-24_repasse_recurso_fundacao_frederico_ozanan.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4423/pl_36-24_repasse_recurso_abeasf.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4424/pl_37-24_credito_especial_superavit_saldo_financeiro_covid-19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4425/pl_38-24_denomina_praca_nolan_nogueira_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4428/pl_39-2024_-_altera_lei_6043-23.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4432/pl_40-24_altera_lei_4932-15_cons._munic._san._basico_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4435/pl_41-2024_-__violencia_obstetricia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4437/pl_42-2024_praca_efigenia_leite_machado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4438/pl_43-2024_ratificacao_protocolo_de_intencoes_arisb.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4442/pl__44-2024-_denomina_logradouro_publico_toniquinho_salera.docx.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4443/pl_45-2024_-_denomina_rotatoria_dirceu_alves_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4444/pl_46-2024_institui_o_servico_saude_na_palma_da_mao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4447/pl_47-2024_-_denomina_logradouros_no_b._morada_nova.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4448/pl_48-2024_denomina_logradouro_geraldo_marra.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4449/pl_49-2024_-_altera_a_lei_5513.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4450/pl_50-24_denomina_rua_eleuza_moreira_corradi.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4451/pl_51-24_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4453/pl_52-2024_-_hotelzinho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4454/pl_53-2024_-_denomina_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4455/pl_54-24_prorroga_prazo_assoc_benef_lar_fraterno.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4457/pl_55-2024_altera_a_lei_5.182-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4458/pl_56-2024_-_vilipendio_fe_crista.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4463/pl_57-2024_-_altera_a_lei_5455.pdf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4464/pl_58-24_altera_lei_4891-14_fmdpi.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4465/pl_59-24_cmdpi.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4466/pl_60-2024_altera_lei_4919-14.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4467/pl_61-2024_-_redacao_final_-_denomina_avenida_dom_celio_de_oliveira_goulart.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4468/pl_62-2024_-_abertura_de_credito_especial_incra_r_60_mil.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4471/pl_64_-2024_denominacao_proprio_publico_ze_faxineiro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4472/pl_65-2024_alienar_bem_imovel_-_transito.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4473/pl_66-24_repasse_recursos_entidades_-_fundo_municipal_cmdca.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4475/pl_67_-_2024_proibe_o_emprego_de_queimadas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4476/pl_68-2024_-_denominacao_de_estrada_jadir_alves_pereira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4478/pl_69-2024_-_altera_as_leis_n.o_6.029_e_6.045_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4479/pl_70-2024_-_loa_2025_texto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4480/pl_71-2024_prorroga_prazo_construcao_gx_telecomunicacoes_ltda_-_me.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4481/pl_72-2024_prorroga_prazo_construcao_sbamtubos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4482/pl_73-2024__abre_credito_especial_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4486/pl_74-24_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4487/pl_75-24_denomina_a_unidade_basica_de_saude_do_bairro_piedade.doc.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4489/pl__76-_2024-avcb.docx.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4490/pl_77-2024_-_repasse_recursos_financeiros_emater.odt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4491/pl_78-2024_-_altera_lei_5937-23.odt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4492/pl_79-2024_-_adote_uma_lixeira.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4493/pl_80-2024_-_prorroga_prazo_construcao_extintores_centro_oeste_ltda.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4494/pl_81-2024_-_prorroga_prazo_levemix_concreto_ltda.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4495/pl_82-2024_-_prorroga_prazo_dablo_dois_industria_e_comercio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4496/pl_83-2024_-_prorroga_prazo_expresso_dezenove_quarenta.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4498/pl_84-2024_-_denomina_logradouro_publico_rotatoria_guaracy.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4500/pl_86-2024_-_adote_um_uniforme.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4502/pl_87-24_revoga_dispositivo_da_lei_5912-23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4503/pl_88-24_revoga_dispositivos_da_lei_6001-23.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4504/pl_89-24_repasse_recursos_entidades_-_fundo_municipal_cmd.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4508/pl_90-2024_-_adote_uma_lixeira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4509/pl_91-2024_-_adote_um_uniforme.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4510/pl_92-24_prorroga_prazo_lc_comercio_e_transportes_ltda.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4511/pl_93-24_sistema_de_estradas_municipais.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4290/pj_res_01-2024_recomposicao_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4291/pj_res_02-2024_reajuste_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4292/pj_res_03-2024_-_cria_1_vaga_de_tecnico_legislativo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4325/pj_res_04-2024_-_merito_cultural_m_jack.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4326/pj_res_05-2024_-_cidadao_honorario_antonio_liberio_gondim.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4327/pj_res_06-2024_-_cidadao_honorario_fernando_nazareno_gontijo_montuori.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4331/pj_res_07-2024_-_cidadao_honorario_joel_da_farmacia_itauna.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4337/pj_res_08-2024_-_fixa_subsidio_dos_vereadores_para_a_proxima_legislatura.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4335/pj_res_09-2024_-_cidadao_honorario_caroline.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4344/pjres_10-2024_-_cidada_honoraria_marcia_regina_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4345/pjres_11-2024_-_merito_desportivo_-_douglas_lopes_pinto_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4348/pjres_12-2024_-_merito_educacional_-_maria_marlene_sena_nogueira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4352/pjres_13-2024_-_cidadao_honorario_deputado_christiano.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4358/pj_res_14-2024_-_cidadao_honorario_andre_luiz_felix.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4359/pj_res_15-2024_-_cidadao_honorario_julio_cesar_de_andrade_martins.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4361/pj_res_16-2024_-_cidadao_honorario_bruno_pereira_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4362/pj_res_17-2024_-_merito_cultural_jardel.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4363/pj_res_18-2024-_merito_educacional_fundacao_sao_vicente_de_paula.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4366/pj_res_19-2024_-_cidadao_honorario_dr._marcelo_luiz_almeida.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4367/pj_res_20-2024_-_cidada_honoraria_lenir_cassiana_soares_moreira.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4370/pj_res_21-2024_cidadao_honorario_anselmo_pizzaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4371/pj_res_22-2024_-_merito_cultural_bar_culture.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4372/pj_res_23-2024_-_merito_cultural_ian_matos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4373/pj_res_24-2024_-_merito_cultural_lucas.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4377/pj_res_25-_2024_merito_desportivo_fernando_diego_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4378/pj_res_26-2024_-_cidadao_honorario_helen_caroline_costa_nunes.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4379/pj_res_27-2024_-_cidadao_honorario_charles_santos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4387/pj_res_28-2024_-_cidadania_honoraria_cacio_alexandre_da_silva.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4388/pj_res_29-2024_-_cidadania_honoraria_elaine_cristina.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4389/pj_res_30-2024_-_merito_cultural_bloco_dos__zuluzinhos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4390/pj_res_31-2024-_merito_educacional_flavia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4392/pj_res_32-2024-_cidadao_enerson_bueno.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4396/pj_res_33-2024_-_cidadao_honorario_audie.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4397/pj_res_34-2024_-_cidadao_honorario_alexandre_falcao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4400/pj_res_35-2024_-_merito_cultural_dupla_gil_cesar_e_flaviano.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4402/pj_res_36-2024_-_cidadao_honorario_gil_terra_chaves_junior.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4403/pj_res_37-2024_-_merito_desportivo_dreifus_fonte_boa_amaral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4404/pj_res_38-2024_-_cidadao_honorario_wanderson_fontella.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4407/pj_res_39-2024_-_cidadao_honorario_raimundo_tomaz_do_couto.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4410/pj_res_40-2024_-_cidadao_honorario_pastor_valentino_2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4434/pj_res_42-2024_-_cidadao_honorario_delegado_dr_joao_marcos.doc.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4488/pjres_43-2024_-_concessao_publica.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4501/pjres_44-2024_-_programa_de_integridade.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4505/pjres_45-2024_-_transfere_sede_da_camara_-_posse_dos_agentes_politicos_e_eleicao_da_mesa_diretora_para_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4293/processo_de_mocao_01-2024_-_mocao_de_aplausos_-_deisiane.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4294/processo_de_mocao_02-2024_-_mocao_de_aplausos_-_crediuna.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4295/processo_de_mocao_03-2024_-_mocao_de_aplausos_-_colegio_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4309/processo_de_mocao_04-2024_-_mocao_de_apoio_-_emenda_const_estadual_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4311/processo_de_mocao_05-2024-_mocao_de_aplausos_guilherme_gontijo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4320/processo_de_mocao_06-2024_-_esplendor_e_gloria.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4323/processo_de_mocao_07-2024_-_mocao_de_aplausos_-_allfaces.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4328/processo_de_mocao_08-2024_-_mocao_de_aplausos_frango_naves.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4329/processo_mocao_09-2024_-_mocao_de_aplausos_angelica_aparecida.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4330/processo_de_mocao_10-2024_-_mocao_de_aplausos_diva_vilela.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4333/processo_de_mocao_11-2024_-_mocao_de_aplauso__ernani_de_souza_machado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4334/processo_de_mocao_12-2024_-__mocao_de_aplausos_barbara_campolina.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4336/processo_de_mocao_13-2024_-_mocao_de_aplausos_exercite.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4338/processo_de_mocao_14-2024_mocao_de_aplausos_regineusa_-_igreja_n_sra_aparecida.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4341/processo_de_mocao_15-2024_-_cafe_com_chocolate.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4342/processo_de_mocao_16-2024_-_jenifer.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4343/processo_de_mocao_17-2024_-_ka_bijoux.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4576/processo_de_mocao_18-2024_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4347/processo_de_mocao_19-2024_-_mocao_de_aplausos_brasil_minas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4349/processo_de_mocao_20-2024_-_mocao_de_aplausos_frigo_vilela.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4350/processo_de_mocao_21-2024_-_mocao_de_aplausos_valter_goncalves_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4353/processo_de_mocao_22-2024_-_mocao_de_aplausos_bar_do_sandoval.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4354/processo_de_mocao_23-2024_-_mocao_coral_de_filhos_de_maria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4355/processo_de_mocao_24-2024_-_mocao_de_aplausos_gumercinda_lopes.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4356/processo_de_mocao_25-2024_-_mocao_de_aplausos_ana_deusdete.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4360/processo_de_mocao_27-2024-_mocao_de_aplausos_noara_lima_parreiras.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4365/processo_de_mocao_28-2024_-_mocao_de_aplauso_samuel_santos_romano.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4368/processo_de_mocao_29-2024_-_mocao_de_aplauso_leonardo_alves_de_souza.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4369/processo_de_mocao_30-2024_-_mocao_de_aplauso_clinica_max_saude.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4375/processo_de_mocao_31-2024_-_mocao_de_aplausos_halley.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4380/processo_de_mocao_32-2024_-_mocao_de_aplausos_araujo_carnes.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4382/processo_de_mocao_33-2024_-_bloco_deu_no_que_deu.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4385/processo_de_mocao_34-2024_prof._jose_wilson_fonseca.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4386/processo_de_mocao_no_35-2024_-_mocao_de_aplausos_dr._douglas_guilherme_antunes_vilela_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4391/processo_de_mocao_36-2024_-_mocao_de_apoio_a_pec_45-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4393/processo_de_mocao_37-2024-_mocao_de_aplausos_franco_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4395/processo_de_mocao_39-2024_-_mocao_de_aplauso_obras_sociais.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4398/processo_de_mocao_40-2024_-_mocao_de_aplausos_a_caotinho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4399/processo_de_mocao_41-2024_-_mocao_de_aplausis__comitiva_herdeiros_da_tradicao.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4405/processo_de_mocao_42-2024_-_ligeirinho.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4408/processo_de_mocao_43-2024_-_mocao_de_aplausos_gilgleide_couto_de_lima.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4409/processo_de_mocao_44-2024-_mocao_de_aplausos_-_farmix.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4412/processo_de_mocao_45-2024_-_pastor_delio_2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4413/processo_de_mocao_46-2024_-_pastora_claudia_amor_e_fe_2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4414/processo_de_mocao_47-2024_-_pastor_felipe_leonani_2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4411/processo_de_mocao_48-2024_-_juninho_velocidade_2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4415/processo_de_mocao_49-2024_-_mocao_de_aplausos_-_mm_aluguel_de_carros.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4483/processo_de_mocao_50-2024_-_mocao_de_aplauso_bombeiros_militares.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4301/veto_01-2024_-_pl_158-2023__boca_de_lobo_inteligente_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4303/veto_02-2024_-_ao_pl_05-23_servico_funerario_-_kaio_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4310/veto_03-2024_-_aos_plc_25-23_e_pl_213-23_-_isencao_taxa_de_licenca_partidos_politicos_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4312/veto_04-2024_-_plc_23-23_-_alteracoes_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4313/veto_05-2024_-plc_24-23_-_alteracoes_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4427/veto_06-2024_-_pl_114-23_-___logomarca_e_slogan_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4433/veto_07-2024_-_pl_22-2024_-_idade_frota_trnsporte_escolar_-_da_lua_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4441/veto_08_-2024__-_pl_25-2024_-_repasse_sete_guardas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4460/veto_09_-_2024_pl_-29-2024__ppag.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4461/veto_10_-_2024_-_pl_30-24__ldo_vetos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4462/veto_11_-_2024_pl_46-24_-_programa_saude_na_palma_da_mao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4474/veto_12-2024_-_ao_pl_41-24_-_parcial_-_acompanhamento_parturiente_natimorto_-_kaio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4485/veto_13-2024_-_pl_49-24_-_altera_lei_5513-19_-_parcerias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4351/plc_01-2024_-_dispoe_sobre_a_oferta_de_profissionais_de_apoio_escolar_especializados_nas_salas_de_aula_para_atendimento_aos_alunos_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4364/plc_02-2024_-_altera_lc_176-22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4401/plc_03-2024___altera_codigo_de_postura_-_descarte_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4406/plc_04-2024_-_cemiterios_verticais_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4421/plc_05-24_inclui_dispositivos_na_lc_172-22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4426/plc_06-2024_-_revoga_leis_complementares_195-23_e_208-23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4429/plc_07-24_altera_vagas_efetivos-lei_3072.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4430/plc_8-24_texto-altera_anexo-anos_finais-magisterio-lei_3023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4431/plc_09-24_funcoes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4439/plc_10-24_acresce_vagas-lei_3072.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4440/plc_11-24_acresce_vagas-lei_3023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4446/plc_12-24_revoga_art_330_ii_-_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4452/plc_13-24_altera_lei_complementar_201-23_oficial.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4456/plc_14-24_funcoes_sad.odt_oficial.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4459/plc_15-24_altera_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4469/plc_16-2024_-_altera_a_lei_municipal_no_2.197_de_22_de_dezembro_de_1988.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4477/plc_17-_2024_altera_a_denominacao_da_secretaria_municipal_de_regulacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4497/plc_18-2024_-_altera_o_estatuto_do_servidor_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4512/plc_19-2024_-_acresce_dispositivo_lei_1385-77.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4513/plc_20-24_retifica_anexo_i_lei_complementar_191-22_-_acs.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4288/pl_01-24_reajuste_vencimentos_servidores.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4289/pl_02-24_recomposicao_subsidios_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4296/pl_03-2024__reverte_imovel_doado_ao_municipio_-_associacao_santanense.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4297/pl_04-2024_-_denomina_espaco_publico_monte_moria.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4298/pl_05-2024_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4299/pl_06-2024_-_altera_lei_5.865_de_2022_-_inclui_deficiencia_auditiva_como_doenca_oculta.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4300/pl_07-24_subvencao_praca_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4302/pl_08-2024_-_denomina_logradouro_publico_-_rua_vicencia_rodrigues_das_chagas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4304/pl_09-2024_-_vigilancia_armada_24_horas_nas_agencias_bancarias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4305/pl_10-_2024_-_semana_da_visibilidade_lgbtqia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4306/pl_11-2024_-_veda_a_contratacao_de_racistas_em_quadro_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4308/pl_13-2024_-_dispoe_sobre_criacao_do_conselho_lgbt.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4314/pl_14-2024_-_lista_de_medicamento_farmacia_popular.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4315/pl_15-2024_-_semana_de_conscientizacao_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4316/pl_16-2024_-_logradouro_publico_anilson_malta.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4317/pl_17-2024_-_associacao_desportiva_internacional_de_minas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4318/pl_18-2024_-_utilidade_publica_-_clube_de_aviacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4319/pl_19-2024_-_centro_social_wagner_lero_lero.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4321/pl_20-2024_-__cria_a_regiao_de_serrinha.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4322/pl_21-2024_-_abre_credito_especial_via_sul.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4324/pl_22-24_-_altera_dispositivo_da_lei_municipal_no_3.979_de_2005.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4332/pl_23-2024_-_logradouro_publico_napoleao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4339/pl_24-2024_centro_da_juventude_bianca_nogueira_de_souza_bernardes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4340/pl_25-2024_subvencao_sete_guardas_n_s_rosario.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4374/pl_26-2024_alienar_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4376/pl_27-2024_credito_especial_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4381/pl_28-2024_-_logradouro_publico_joao_da_cuica.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4383/pl_29-2024_ppag.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4384/pl_30-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4417/pl_31-2024__denomina_logradouro_publico_jose_duarte.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4419/pl_33-2024_-_utilidade_publica_cardeq.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4420/pl_34-2024_-_politica_municipal_de_prevencao_a_desastres_climaticos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4422/pl_35-24_repasse_recurso_fundacao_frederico_ozanan.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4423/pl_36-24_repasse_recurso_abeasf.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4424/pl_37-24_credito_especial_superavit_saldo_financeiro_covid-19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4425/pl_38-24_denomina_praca_nolan_nogueira_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4428/pl_39-2024_-_altera_lei_6043-23.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4432/pl_40-24_altera_lei_4932-15_cons._munic._san._basico_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4435/pl_41-2024_-__violencia_obstetricia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4437/pl_42-2024_praca_efigenia_leite_machado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4438/pl_43-2024_ratificacao_protocolo_de_intencoes_arisb.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4442/pl__44-2024-_denomina_logradouro_publico_toniquinho_salera.docx.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4443/pl_45-2024_-_denomina_rotatoria_dirceu_alves_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4444/pl_46-2024_institui_o_servico_saude_na_palma_da_mao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4447/pl_47-2024_-_denomina_logradouros_no_b._morada_nova.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4448/pl_48-2024_denomina_logradouro_geraldo_marra.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4449/pl_49-2024_-_altera_a_lei_5513.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4450/pl_50-24_denomina_rua_eleuza_moreira_corradi.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4451/pl_51-24_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4453/pl_52-2024_-_hotelzinho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4454/pl_53-2024_-_denomina_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4455/pl_54-24_prorroga_prazo_assoc_benef_lar_fraterno.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4457/pl_55-2024_altera_a_lei_5.182-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4458/pl_56-2024_-_vilipendio_fe_crista.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4463/pl_57-2024_-_altera_a_lei_5455.pdf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4464/pl_58-24_altera_lei_4891-14_fmdpi.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4465/pl_59-24_cmdpi.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4466/pl_60-2024_altera_lei_4919-14.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4467/pl_61-2024_-_redacao_final_-_denomina_avenida_dom_celio_de_oliveira_goulart.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4468/pl_62-2024_-_abertura_de_credito_especial_incra_r_60_mil.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4471/pl_64_-2024_denominacao_proprio_publico_ze_faxineiro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4472/pl_65-2024_alienar_bem_imovel_-_transito.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4473/pl_66-24_repasse_recursos_entidades_-_fundo_municipal_cmdca.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4475/pl_67_-_2024_proibe_o_emprego_de_queimadas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4476/pl_68-2024_-_denominacao_de_estrada_jadir_alves_pereira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4478/pl_69-2024_-_altera_as_leis_n.o_6.029_e_6.045_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4479/pl_70-2024_-_loa_2025_texto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4480/pl_71-2024_prorroga_prazo_construcao_gx_telecomunicacoes_ltda_-_me.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4481/pl_72-2024_prorroga_prazo_construcao_sbamtubos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4482/pl_73-2024__abre_credito_especial_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4486/pl_74-24_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4487/pl_75-24_denomina_a_unidade_basica_de_saude_do_bairro_piedade.doc.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4489/pl__76-_2024-avcb.docx.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4490/pl_77-2024_-_repasse_recursos_financeiros_emater.odt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4491/pl_78-2024_-_altera_lei_5937-23.odt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4492/pl_79-2024_-_adote_uma_lixeira.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4493/pl_80-2024_-_prorroga_prazo_construcao_extintores_centro_oeste_ltda.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4494/pl_81-2024_-_prorroga_prazo_levemix_concreto_ltda.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4495/pl_82-2024_-_prorroga_prazo_dablo_dois_industria_e_comercio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4496/pl_83-2024_-_prorroga_prazo_expresso_dezenove_quarenta.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4498/pl_84-2024_-_denomina_logradouro_publico_rotatoria_guaracy.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4500/pl_86-2024_-_adote_um_uniforme.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4502/pl_87-24_revoga_dispositivo_da_lei_5912-23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4503/pl_88-24_revoga_dispositivos_da_lei_6001-23.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4504/pl_89-24_repasse_recursos_entidades_-_fundo_municipal_cmd.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4508/pl_90-2024_-_adote_uma_lixeira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4509/pl_91-2024_-_adote_um_uniforme.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4510/pl_92-24_prorroga_prazo_lc_comercio_e_transportes_ltda.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4511/pl_93-24_sistema_de_estradas_municipais.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4290/pj_res_01-2024_recomposicao_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4291/pj_res_02-2024_reajuste_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4292/pj_res_03-2024_-_cria_1_vaga_de_tecnico_legislativo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4325/pj_res_04-2024_-_merito_cultural_m_jack.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4326/pj_res_05-2024_-_cidadao_honorario_antonio_liberio_gondim.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4327/pj_res_06-2024_-_cidadao_honorario_fernando_nazareno_gontijo_montuori.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4331/pj_res_07-2024_-_cidadao_honorario_joel_da_farmacia_itauna.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4337/pj_res_08-2024_-_fixa_subsidio_dos_vereadores_para_a_proxima_legislatura.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4335/pj_res_09-2024_-_cidadao_honorario_caroline.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4344/pjres_10-2024_-_cidada_honoraria_marcia_regina_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4345/pjres_11-2024_-_merito_desportivo_-_douglas_lopes_pinto_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4348/pjres_12-2024_-_merito_educacional_-_maria_marlene_sena_nogueira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4352/pjres_13-2024_-_cidadao_honorario_deputado_christiano.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4358/pj_res_14-2024_-_cidadao_honorario_andre_luiz_felix.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4359/pj_res_15-2024_-_cidadao_honorario_julio_cesar_de_andrade_martins.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4361/pj_res_16-2024_-_cidadao_honorario_bruno_pereira_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4362/pj_res_17-2024_-_merito_cultural_jardel.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4363/pj_res_18-2024-_merito_educacional_fundacao_sao_vicente_de_paula.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4366/pj_res_19-2024_-_cidadao_honorario_dr._marcelo_luiz_almeida.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4367/pj_res_20-2024_-_cidada_honoraria_lenir_cassiana_soares_moreira.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4370/pj_res_21-2024_cidadao_honorario_anselmo_pizzaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4371/pj_res_22-2024_-_merito_cultural_bar_culture.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4372/pj_res_23-2024_-_merito_cultural_ian_matos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4373/pj_res_24-2024_-_merito_cultural_lucas.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4377/pj_res_25-_2024_merito_desportivo_fernando_diego_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4378/pj_res_26-2024_-_cidadao_honorario_helen_caroline_costa_nunes.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4379/pj_res_27-2024_-_cidadao_honorario_charles_santos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4387/pj_res_28-2024_-_cidadania_honoraria_cacio_alexandre_da_silva.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4388/pj_res_29-2024_-_cidadania_honoraria_elaine_cristina.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4389/pj_res_30-2024_-_merito_cultural_bloco_dos__zuluzinhos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4390/pj_res_31-2024-_merito_educacional_flavia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4392/pj_res_32-2024-_cidadao_enerson_bueno.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4396/pj_res_33-2024_-_cidadao_honorario_audie.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4397/pj_res_34-2024_-_cidadao_honorario_alexandre_falcao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4400/pj_res_35-2024_-_merito_cultural_dupla_gil_cesar_e_flaviano.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4402/pj_res_36-2024_-_cidadao_honorario_gil_terra_chaves_junior.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4403/pj_res_37-2024_-_merito_desportivo_dreifus_fonte_boa_amaral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4404/pj_res_38-2024_-_cidadao_honorario_wanderson_fontella.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4407/pj_res_39-2024_-_cidadao_honorario_raimundo_tomaz_do_couto.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4410/pj_res_40-2024_-_cidadao_honorario_pastor_valentino_2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4434/pj_res_42-2024_-_cidadao_honorario_delegado_dr_joao_marcos.doc.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4488/pjres_43-2024_-_concessao_publica.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4501/pjres_44-2024_-_programa_de_integridade.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4505/pjres_45-2024_-_transfere_sede_da_camara_-_posse_dos_agentes_politicos_e_eleicao_da_mesa_diretora_para_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4293/processo_de_mocao_01-2024_-_mocao_de_aplausos_-_deisiane.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4294/processo_de_mocao_02-2024_-_mocao_de_aplausos_-_crediuna.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4295/processo_de_mocao_03-2024_-_mocao_de_aplausos_-_colegio_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4309/processo_de_mocao_04-2024_-_mocao_de_apoio_-_emenda_const_estadual_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4311/processo_de_mocao_05-2024-_mocao_de_aplausos_guilherme_gontijo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4320/processo_de_mocao_06-2024_-_esplendor_e_gloria.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4323/processo_de_mocao_07-2024_-_mocao_de_aplausos_-_allfaces.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4328/processo_de_mocao_08-2024_-_mocao_de_aplausos_frango_naves.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4329/processo_mocao_09-2024_-_mocao_de_aplausos_angelica_aparecida.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4330/processo_de_mocao_10-2024_-_mocao_de_aplausos_diva_vilela.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4333/processo_de_mocao_11-2024_-_mocao_de_aplauso__ernani_de_souza_machado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4334/processo_de_mocao_12-2024_-__mocao_de_aplausos_barbara_campolina.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4336/processo_de_mocao_13-2024_-_mocao_de_aplausos_exercite.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4338/processo_de_mocao_14-2024_mocao_de_aplausos_regineusa_-_igreja_n_sra_aparecida.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4341/processo_de_mocao_15-2024_-_cafe_com_chocolate.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4342/processo_de_mocao_16-2024_-_jenifer.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4343/processo_de_mocao_17-2024_-_ka_bijoux.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4576/processo_de_mocao_18-2024_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4347/processo_de_mocao_19-2024_-_mocao_de_aplausos_brasil_minas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4349/processo_de_mocao_20-2024_-_mocao_de_aplausos_frigo_vilela.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4350/processo_de_mocao_21-2024_-_mocao_de_aplausos_valter_goncalves_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4353/processo_de_mocao_22-2024_-_mocao_de_aplausos_bar_do_sandoval.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4354/processo_de_mocao_23-2024_-_mocao_coral_de_filhos_de_maria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4355/processo_de_mocao_24-2024_-_mocao_de_aplausos_gumercinda_lopes.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4356/processo_de_mocao_25-2024_-_mocao_de_aplausos_ana_deusdete.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4360/processo_de_mocao_27-2024-_mocao_de_aplausos_noara_lima_parreiras.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4365/processo_de_mocao_28-2024_-_mocao_de_aplauso_samuel_santos_romano.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4368/processo_de_mocao_29-2024_-_mocao_de_aplauso_leonardo_alves_de_souza.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4369/processo_de_mocao_30-2024_-_mocao_de_aplauso_clinica_max_saude.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4375/processo_de_mocao_31-2024_-_mocao_de_aplausos_halley.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4380/processo_de_mocao_32-2024_-_mocao_de_aplausos_araujo_carnes.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4382/processo_de_mocao_33-2024_-_bloco_deu_no_que_deu.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4385/processo_de_mocao_34-2024_prof._jose_wilson_fonseca.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4386/processo_de_mocao_no_35-2024_-_mocao_de_aplausos_dr._douglas_guilherme_antunes_vilela_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4391/processo_de_mocao_36-2024_-_mocao_de_apoio_a_pec_45-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4393/processo_de_mocao_37-2024-_mocao_de_aplausos_franco_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4395/processo_de_mocao_39-2024_-_mocao_de_aplauso_obras_sociais.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4398/processo_de_mocao_40-2024_-_mocao_de_aplausos_a_caotinho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4399/processo_de_mocao_41-2024_-_mocao_de_aplausis__comitiva_herdeiros_da_tradicao.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4405/processo_de_mocao_42-2024_-_ligeirinho.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4408/processo_de_mocao_43-2024_-_mocao_de_aplausos_gilgleide_couto_de_lima.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4409/processo_de_mocao_44-2024-_mocao_de_aplausos_-_farmix.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4412/processo_de_mocao_45-2024_-_pastor_delio_2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4413/processo_de_mocao_46-2024_-_pastora_claudia_amor_e_fe_2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4414/processo_de_mocao_47-2024_-_pastor_felipe_leonani_2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4411/processo_de_mocao_48-2024_-_juninho_velocidade_2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4415/processo_de_mocao_49-2024_-_mocao_de_aplausos_-_mm_aluguel_de_carros.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2024/4483/processo_de_mocao_50-2024_-_mocao_de_aplauso_bombeiros_militares.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="215" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="214.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>