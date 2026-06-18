--- v0 (2026-02-09)
+++ v1 (2026-06-18)
@@ -54,4285 +54,4285 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3934/proposta_de_emenda_a_lei_organica_01-2023__-_altera_o_art._97.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3934/proposta_de_emenda_a_lei_organica_01-2023__-_altera_o_art._97.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 97 da Lei Orgânica do Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
     <t>Neider Moreira</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4012/veto_01-2023_-_veta_pl_13-23__detectores_de_metais_escolas_-_giordane.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4012/veto_01-2023_-_veta_pl_13-23__detectores_de_metais_escolas_-_giordane.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei no  13, que “Dispõe sobre a instalação de detectores de metais em estabelecimentos de ensino no Município de Itaúna e dá outras providências”,</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4106/veto_02-2023-_veta_pl_23-23_-_multa_agressor_violencia_domestica_-_kaio.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4106/veto_02-2023-_veta_pl_23-23_-_multa_agressor_violencia_domestica_-_kaio.pdf</t>
   </si>
   <si>
     <t>Veta PL 23-2023 que “institui multa administrativa ao agressor das vítimas de violência doméstica e familiar no âmbito do Município de Itaúna”.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4107/veto_03-2023-_veta_pl_51-23_-_avaliacao_vias_publicas_-_tidinho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4107/veto_03-2023-_veta_pl_51-23_-_avaliacao_vias_publicas_-_tidinho.pdf</t>
   </si>
   <si>
     <t>Veta PL 51-2023, que “Dispõe sobre avaliação periódica das vias públicas urbanas e rurais de responsabilidade do município de Itaúna-MG e dá outras providências.”</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4145/veto_04-2023_-_plc_09-23.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4145/veto_04-2023_-_plc_09-23.pdf</t>
   </si>
   <si>
     <t>Opõe veto às emendas apresentadas ao texto apresentado no PLC nº 9/2023, de autoria do Chefe do Poder Executivo Municipal, que “Acresce e cria vagas para provimento dos cargos efetivos que menciona, insere no Anexo I da Lei nº 3.072, de 25 de abril de 1996 que ‘Dispõe sobre o Plano de Cargos e Carreira dos Servidores Públicos Municipais de Itaúna-MG e das Autarquias Municipais e dá outras providências”._x000D_
 Veto parcial.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/veto_05-2023_-_pl_101-23_alteracao_lei_2204_-_itbi.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/veto_05-2023_-_pl_101-23_alteracao_lei_2204_-_itbi.pdf</t>
   </si>
   <si>
     <t>Encaminha Razões do Veto total ao Projeto de Lei no 101/2023-CMI, que Altera a Lei nº 2204 de 3 de fevereiro de 1989 e dá outras providências.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/veto_06-2023_-_veta_emendas_ao_pl_53-2023_ppag.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/veto_06-2023_-_veta_emendas_ao_pl_53-2023_ppag.pdf</t>
   </si>
   <si>
     <t>Opõe veto parcial às emendas apostas ao Projeto de Lei nº 53/2023, que “Dispõe sobre a revisão do Plano Plurianual de Ação Governamental – PPAG 2022/2025, instituído pela Lei nº 5.725 de 13 de dezembro de 2021.”</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/veto_07-2023__-_pl_52-23_emendas_loa.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/veto_07-2023__-_pl_52-23_emendas_loa.pdf</t>
   </si>
   <si>
     <t>Veto parcial. Opõe veto às aludidas emendas apostas ao Projeto de Lei nº 52/2023, que “Estabelece Diretrizes Gerais para elaboração do Orçamento do Município de Itaúna para o exercício financeiro do ano de 2024 e dá outras providências.”</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/veto_08-2023_-_pl_76-23_qr_code_-_marcia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/veto_08-2023_-_pl_76-23_qr_code_-_marcia.pdf</t>
   </si>
   <si>
     <t>Opõe veto integral ao Projeto de Lei no 76/2023-CMI, que “Institui p Sistema Código de Barras Bidimensional (QR Code) de Informações no Município de Itaúna, ampliando a efetividade do Princípio da Publicidade”.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/veto_09-2023_-_pl_103-21_-_programa_cuidado_da_saude_dos_pes_-_tidinho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/veto_09-2023_-_pl_103-21_-_programa_cuidado_da_saude_dos_pes_-_tidinho.pdf</t>
   </si>
   <si>
     <t>Razões do Veto integral ao Projeto de Lei no 103/2023-CMI, que “Institui o Programa Municipal de Cuidado da saúde dos Pés e Membros Inferiores na Rede Municipal de Itaúna, e dá outras providências”.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/veto_10-2023_-_pl_98-2023_-_altera_lei_4343_-_gleisinho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/veto_10-2023_-_pl_98-2023_-_altera_lei_4343_-_gleisinho.pdf</t>
   </si>
   <si>
     <t>Opõe veto integral ao Projeto de Lei n.º 98/2023, o qual “Altera dispositivos da Lei nº 4.343, de 28 de novembro de 2008, com alteração dada pela Lei nº 4.361, de 28 de janeiro de 2009, e dá outras providências”</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4213/veto_11-2023_-_plc_11-23_-_altera_plano_diretor_-_permeabilidade_-_alexandre.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4213/veto_11-2023_-_plc_11-23_-_altera_plano_diretor_-_permeabilidade_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Opõe veto integral ao Projeto de Lei n.º 11/2023-CMI, o qual Altera o Artigo 53-A da Lei Complementar nº 172, de 03 de dezembro de 2022.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/veto_12-2023_-_pl_112-2023_programa_batalha_de_rimas_e_dancas_-_edenia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/veto_12-2023_-_pl_112-2023_programa_batalha_de_rimas_e_dancas_-_edenia.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei no 112/2023-CMI, que “Institui o Programa Municipal de Incentivo às Batalhas de Rimas e Dança aos Saraus e aos Slams”.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/veto_13-2023_-_pl_130-2023-cmi.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/veto_13-2023_-_pl_130-2023-cmi.pdf</t>
   </si>
   <si>
     <t>Razões do Veto Total ao Projeto de Lei no 130/2023-CMI, que “Dispõe sobre a vedação da promoção de temas relacionados ao fomento de ideologia de gênero, sexualização precoce ou qualquer outro incompatível com a faixa etária dos alunos da rede pública ou privada do município de Itaúna”.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/veto_14-2023_-_pl_131-2023_-_reduz_carga_horaria_servidor_publicio.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/veto_14-2023_-_pl_131-2023_-_reduz_carga_horaria_servidor_publicio.pdf</t>
   </si>
   <si>
     <t>Opõe veto integral ao Projeto de Lei nº 131/2023, que “Altera dispositivo da Lei Municipal 3.991, de 2005, que autoriza redução da jornada de trabalho de servidores públicos municipais”.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/veto_15-2023-_pl_139-2023.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/veto_15-2023-_pl_139-2023.pdf</t>
   </si>
   <si>
     <t>Opõe veto total ao PL 139-2023 que "Estabelece critérios para participação de herdeiros de imóveis em programas habitacionais realizados com recursos de fundos habitacionais do Município de Itaúna/MG."</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/veto_16-2023_-pl_19-2023.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/veto_16-2023_-pl_19-2023.pdf</t>
   </si>
   <si>
     <t>Opõe veto total ao PLC 19/2023 que " Altera o Código de Obras de Obras do Município de Itaúna Lei 2.197/88 no que " Dispõe sobre alvará de construção para unidades autônomas"</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3900/plc_01-2023_altera_lc_85_-_feiras_proibicao_bebidas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3900/plc_01-2023_altera_lc_85_-_feiras_proibicao_bebidas.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 85 de 22 de agosto de 2013 que disciplina a realização de feiras, exposições e eventos no Município de Itaúna e dá outras providências</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>Alexandre Campos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3909/projeto_de_lei_complementar__no_02-2023_-_altera_plano_diretor.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3909/projeto_de_lei_complementar__no_02-2023_-_altera_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Acréscimo do Art 53 A e 53 B na seção 3 do Plano Diretor, Lei Complementar 172/2022</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3919/plc_3-23_regulamenta_zuts.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3919/plc_3-23_regulamenta_zuts.pdf</t>
   </si>
   <si>
     <t>Regulamenta e subdivide a Zona Urbana de Turismo Sustentável – ZUTS, conforme previsão do artigo 92, VIII da Lei Complementar nº 172/2022, dispondo sobre diretrizes urbanísticas e dá outras providências.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3940/plc_04-23_altera_lc_148-19_-_codigo_de_vigilancia_sanitaria_1.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3940/plc_04-23_altera_lc_148-19_-_codigo_de_vigilancia_sanitaria_1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Título III (Da Vigilância Ambiental), da Lei Complementar nº 148 de 26 de junho de 2019 que instituiu o Código de Vigilância em Saúde no âmbito do Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3941/plc_05-23_acresce_vaga_medico_veterinario_1.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3941/plc_05-23_acresce_vaga_medico_veterinario_1.pdf</t>
   </si>
   <si>
     <t>Acresce vaga para provimento do cargo efetivo que menciona, insere no Anexo I da Lei no 3.072, de 25 de abril de 1996, que “Dispõe sobre o Plano de Cargos e Carreira dos Servidores Públicos Municipais de Itaúna-MG e das Autarquias Municipais e dá outras providências”.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3958/plc_06-2023_cria_vagas_diretor_esc._a.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3958/plc_06-2023_cria_vagas_diretor_esc._a.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 3.023, de 27 de dezembro de 1995, que “Dispõe sobre o Estatuto do Pessoal do Magistério Público da Prefeitura Municipal de Itaúna  MG, estabelece o Regime Jurídico Único do Servidor do Quadro de Magistério e dá outras providências.”</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>Gustavo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3963/plc_07-2023_-_altera_lc_26-2002_-_isencao_de_contrib_iluminacao_publica.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3963/plc_07-2023_-_altera_lc_26-2002_-_isencao_de_contrib_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 26, de 30 de dezembro de 2002, e dá outras providências (isenção de Contribuição de Iluminação Pública para imóveis que não dispõem do serviço)</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>Leonardo Alves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4039/plc_08-2023_-_aleta_a_lei_complementar_120-2017_-_comad.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4039/plc_08-2023_-_aleta_a_lei_complementar_120-2017_-_comad.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Nº 120, de 8 de junho de 2017, que Dispõe sobre o Conselho Municipal sobre Álcool e Drogas e dá outras providências.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4040/plc_09-23_cria_cargo_agente_de_transito.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4040/plc_09-23_cria_cargo_agente_de_transito.pdf</t>
   </si>
   <si>
     <t>Acresce e cria vagas para provimento dos cargos efetivos que menciona, insere no Anexo I da Lei no  3.072, de 25 de abril de 1996, que “Dispõe sobre o Plano de Cargos e Carreira dos Servidores Públicos Municipais de Itaúna-MG e das Autarquias Municipais e dá outras providências”.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4092/plc_10-23__altera_lc_120-17_conselho_municipal_sobre_alcool_e_drogas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4092/plc_10-23__altera_lc_120-17_conselho_municipal_sobre_alcool_e_drogas.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º, da Lei Complementar no 120, de 8 de junho de 2017, que “Dispõe sobre o Conselho Municipal sobre Álcool e Drogas e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4108/plc_11-2023-_altera_lc_195.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4108/plc_11-2023-_altera_lc_195.pdf</t>
   </si>
   <si>
     <t>Altera o art. 53-A da Lei Complementar nº 172, de 3 de dezembro de 2022</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4124/plc_12-23_estrutura_organizacional_saae_-_comissionados.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4124/plc_12-23_estrutura_organizacional_saae_-_comissionados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Organizacional da Autarquia Municipal – Serviço Autônomo de Água e Esgoto – SAAE e dá outras providências</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4125/plc_13-23_estrutura_organizacional_saae_-_efetivos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4125/plc_13-23_estrutura_organizacional_saae_-_efetivos.pdf</t>
   </si>
   <si>
     <t>Altera quadro de cargos efetivos da Autarquia Serviço Autônomo de Água e Esgoto de Itaúna – SAAE e dá outras providências</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4137/plc_14-23_-_programa_meu_esporte.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4137/plc_14-23_-_programa_meu_esporte.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Meu Esporte” e dá outras providências.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>Nesvalcir G. Silva Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4149/plc_15-2023_-_isencao_roinc_certo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4149/plc_15-2023_-_isencao_roinc_certo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de isenção tributária à empresa “ROINC Produtora” para realização de evento específico e dá outras providências</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/plc_16-2023_reajuste_vencimentos_servidores.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/plc_16-2023_reajuste_vencimentos_servidores.pdf</t>
   </si>
   <si>
     <t>Altera prazo para a apresentação da Lei Orçamentária Anual e dá outras providências.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/plc_17-2023_-_anexos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/plc_17-2023_-_anexos.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar no 191, de 14 de dezembro de 2022, altera, retifica e consolida os respectivos Anexos, atualiza e consolida os Anexos I e II da Lei no 3.072, de 25 de abril de 1996, altera dispositivos da Lei Complementar no 114, de 23 de maio de 2016, revoga as Lei Complementares que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/plc_18-2023_altera_anexo-anos_finais-lei_3023.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/plc_18-2023_altera_anexo-anos_finais-lei_3023.pdf</t>
   </si>
   <si>
     <t>Altera parte integrante do Anexo I da Lei no 3.023, de 27 de dezembro de 1995, “Dispõe sobre o Estatuto do Magistério Público da Prefeitura Municipal de Itaúna-MG e estabelece o Regime Jurídico Único do Servidor do Quadro do Magistério e dá outras providências”.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/plc_19-2023_-_altera_codigo_de_obras_-_alvara_parcial.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/plc_19-2023_-_altera_codigo_de_obras_-_alvara_parcial.pdf</t>
   </si>
   <si>
     <t>Altera o Código de Obras do Município de Itaúna Lei 2197/88, no que dispõe sobre alvará de construção para unidades autônomas.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/plc_20-2023_cria_cargo_farmaceutico_aguardar.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/plc_20-2023_cria_cargo_farmaceutico_aguardar.pdf</t>
   </si>
   <si>
     <t>Acresce 1 (uma) vaga para provimento do cargo efetivo que menciona, insere no Anexo I da Lei no 3.072, de 25 de abril de 1996, que “Dispõe sobre o Plano de Cargos e Carreira dos Servidores Públicos Municipais de Itaúna-MG e das Autarquias Municipais e dá outras providências”, consolida Anexo I e dá outras providências.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/plc_21-23_altera_a_lei_complementar_201-23_-_reestruturacao_imp.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/plc_21-23_altera_a_lei_complementar_201-23_-_reestruturacao_imp.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 201, de 1º de julho de 2023, que “Dispõe sobre o Regime Próprio de Previdência Social, a reestruturação  do Instituto Municipal  de Previdência  dos Servidores Públicos de Itaúna/MG  e do  Sistema  de Previdência dos Servidores Públicos Municipais de Itaúna, e dá outras providências.”.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/plc_22-2023_-_acresce_vagas_e_extingue_medico_h_e_med.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/plc_22-2023_-_acresce_vagas_e_extingue_medico_h_e_med.pdf</t>
   </si>
   <si>
     <t>Acresce e exclui vagas para provimento dos cargos efetivos que menciona, insere no Anexo I da Lei no 3.072, de 25 de abril de 1996, que “Dispõe sobre o Plano de Cargos e Carreira dos Servidores Públicos Municipais de Itaúna-MG e das Autarquias Municipais e dá outras providências”, e dá outras providências.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/plc_23-2023_-_altera_a_lei_complementar_no_171-2022.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/plc_23-2023_-_altera_a_lei_complementar_no_171-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 171 de 04 de janeiro de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/plc_24-2023_allera_lei_2197-1988.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/plc_24-2023_allera_lei_2197-1988.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2197 de 22 de dezembro de 1988 e dá outras providências</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/plc_25-2023_-_altera_o_codigo_tributario_-_isencao_taxa_de_licenca_a_partidos_politicos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/plc_25-2023_-_altera_o_codigo_tributario_-_isencao_taxa_de_licenca_a_partidos_politicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 1.385/77 – Código Tributário Municipal – isenção da Taxa de Licença para partidos políticos</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>PLCSU</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3927/plc_01-23_substitutivo_ao_plc_no_1-23_regime_proprio_da_previdencia_social_-_redacao_final.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3927/plc_01-23_substitutivo_ao_plc_no_1-23_regime_proprio_da_previdencia_social_-_redacao_final.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime Próprio de Previdência Social, a reestruturação do Instituto Municipal de Previdência dos Servidores Públicos de Itaúna/MG e do Sistema de Previdência dos Servidores Públicos Municipais de Itaúna, e dá outras providências.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3891/pl_01-23_reajuste_vencimentos_servidores.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3891/pl_01-23_reajuste_vencimentos_servidores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar reajuste de vencimentos dos servidores públicos, das pensões e proventos de aposentadorias, das bolsas-auxílio, da Administração Direta e Indireta do Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3892/pl_02-23_recomposicao_subsidios_agentes_politicos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3892/pl_02-23_recomposicao_subsidios_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar recomposição dos subsídios da Administração Direta e Indireta do Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>Lacimar Cezário</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3895/pl_03-2023_pet_amigavel.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3895/pl_03-2023_pet_amigavel.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SELO "PET AMIGÁVEL" NA CIDADE ITAÚNA, COMO FORMA DE CERTIFICAÇÃO OFICIAL AOS ESTABELECIMENTOS PÚBLICOS OU PRIVADOS QUE PROMOVAM O BEM ESTAR ANIMAL</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3896/pl_4-23_autoriza_convenio_repasse_incentivo_hospital.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3896/pl_4-23_autoriza_convenio_repasse_incentivo_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal firmar convênio com a Casa de Caridade Hospital Manoel Gonçalves de Sousa Moreira, para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>Gustavo Barbosa, Kaio Guimarães, Antônio de Miranda, Antônio J. Faria Jr., Aristides R. C. Filho, Ener Batista, Joselito Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3897/pl_05-2023_-_altera_lei_1143-74_-_servico_funerario.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3897/pl_05-2023_-_altera_lei_1143-74_-_servico_funerario.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 1.143/1974, que Dispõe sobre o serviço funerário em Itaúna</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>Edênia R. Alcântara</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3898/pl_06-2023_-_auxilio_a_mulheres_vitimas_em_bares_e_casas_noturnas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3898/pl_06-2023_-_auxilio_a_mulheres_vitimas_em_bares_e_casas_noturnas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o dever de bares, restaurantes e casas noturnas situados no município de Itaúna adotarem medidas de auxílio à mulheres vítimas que se encontram em situação de risco em suas dependências</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3899/pl_07-2023_-_proibe_fogos_com_barulho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3899/pl_07-2023_-_proibe_fogos_com_barulho.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de artifícios, assim como de quaisquer artefatos pirotécnicos, rojões e explosivos com estampidos de efeito sonoro estrondoso no Município de Itaúna/Mg e dá outras Providências</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3901/pl_8-23_altera_concessao_de_uso_-_triade_ceramica_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3901/pl_8-23_altera_concessao_de_uso_-_triade_ceramica_ltda.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.307 de 14 de novembro de 1997 que trata da concessão de uso de imóvel público à empresa Tríade Cerâmica Ltda. para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3902/pl_9-23_alienar_imoveis_modalidade_leilao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3902/pl_9-23_alienar_imoveis_modalidade_leilao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a alienar os bens imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3903/pl_10-23_credito_especial_cdl.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3903/pl_10-23_credito_especial_cdl.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para os fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3904/pl_11-23_anistia_onerosa.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3904/pl_11-23_anistia_onerosa.pdf</t>
   </si>
   <si>
     <t>Autoriza o “Programa de Redução de Juros e Multas incidentes sobre os tributos, não tributos e tarifas Municipais”, e dá outras providências.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3905/pl_12-23_altera_lei_4894-2014_projeto_de_apoio_ao_atleta_itaunense.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3905/pl_12-23_altera_lei_4894-2014_projeto_de_apoio_ao_atleta_itaunense.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º, da Lei Municipal no 4.894, de 19 de novembro de 2014, que “Autoriza repasse de recursos financeiros que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>Giordane Alberto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3906/pl_13-2023_-_detectores_de_metais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3906/pl_13-2023_-_detectores_de_metais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de detectores de metais em estabelecimentos de ensino no município de Itaúna e dá outras providências</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3908/pl_14-2023_-_utilidade_publica_-_academia_de_letras_itaunense.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3908/pl_14-2023_-_utilidade_publica_-_academia_de_letras_itaunense.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública a Academia Itaunense de Letras</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>Gleison Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3911/pl_15-2023_-_conscientizacao_do_transtorno_do_processamento_sensorial.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3911/pl_15-2023_-_conscientizacao_do_transtorno_do_processamento_sensorial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituição da Semana Municipal de Conscientização do Transtorno do Processamento Sensorial no Município de Itaúna MG</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3912/pl_16-23_permuta_de_imoveis_desabrigados_chuva.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3912/pl_16-23_permuta_de_imoveis_desabrigados_chuva.pdf</t>
   </si>
   <si>
     <t>Autoriza permuta dos imóveis que descreve e dá outras providências</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3913/pl_17-23_credito_especial_superavit_de_saldo_programa_recupera_minas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3913/pl_17-23_credito_especial_superavit_de_saldo_programa_recupera_minas.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial em razão de superavit de saldo financeiro do recurso destinado a Assistência Social, no âmbito do Programa Recupera Minas, e dá outras providências</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3914/pl_18-23_reajuste_diretores_escolares.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3914/pl_18-23_reajuste_diretores_escolares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder gratificações aos servidores públicos municipais da Secretaria Municipal de Educação, ocupantes das funções que menciona e dá outras providências</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3917/pl_19-23_-institui_o_nome_social.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3917/pl_19-23_-institui_o_nome_social.pdf</t>
   </si>
   <si>
     <t>Normatiza a utilização e o direito de escolha do nome social e dá outras providências.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3920/pl_20-23__anistia_pandemia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3920/pl_20-23__anistia_pandemia.pdf</t>
   </si>
   <si>
     <t>Cancela as multas aplicadas por infração aos Decretos editados para enfrentamento da COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3922/pl_21-23_prorroga_prazo_construcao_construtora_de_obras_do_brasil.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3922/pl_21-23_prorroga_prazo_construcao_construtora_de_obras_do_brasil.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa Construtora de Obras do Brasil - EIRELI e dá outras providências.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3923/pl_22-23_altera_despesas_cartorio_lei_5.870-23.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3923/pl_22-23_altera_despesas_cartorio_lei_5.870-23.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 5.870 de 9 de dezembro de 2022 que autoriza  permuta de imóveis e dá outras providências.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>Kaio Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3924/pl_23-23-_institui_multa_administrativa_ao_agressor_das_vitimas_de_violencia_domestica_2023.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3924/pl_23-23-_institui_multa_administrativa_ao_agressor_das_vitimas_de_violencia_domestica_2023.pdf</t>
   </si>
   <si>
     <t>Institui multa administrativa ao agressor das vítimas de violência doméstica e familiar no âmbito do município de Itaúna.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3925/pl_24-23_cria_aluguel_social_as_mulheres_vitimas_de_violencia_domestica.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3925/pl_24-23_cria_aluguel_social_as_mulheres_vitimas_de_violencia_domestica.pdf</t>
   </si>
   <si>
     <t>Cria o auxílio aluguel destinado às mulheres vítimas de violência doméstica e familiar no âmbito do município de Itaúna.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3928/pl_25-2023_-_rua_santa_teresinha_do_menino_jesus.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3928/pl_25-2023_-_rua_santa_teresinha_do_menino_jesus.pdf</t>
   </si>
   <si>
     <t>Modifica denominação de logradouro público da rua José Luiz Calambau para “Rua Santa Teresinha do Menino Jesus”.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3930/pl_26-23-plantao_secretaria_desenvolvimento_social.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3930/pl_26-23-plantao_secretaria_desenvolvimento_social.pdf</t>
   </si>
   <si>
     <t>Normatiza e regulamenta o Plantão na Secretaria Municipal de Desenvolvimento Social visando orientações aos munícipes, em casos de urgência e emergência, nos finais de semana e feriados, no âmbito do Município de Itaúna/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3931/pl_27-23_repassar_recursos_fmdi.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3931/pl_27-23_repassar_recursos_fmdi.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos a título de auxílio financeiro e/ou subvenção social às entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3932/pl_28-23_gratificacao_comissao_oncologia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3932/pl_28-23_gratificacao_comissao_oncologia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a instituir gratificação aos servidores públicos municipais da Secretaria Municipal de Saúde, que sejam membros da Comissão de Oncologia do Município de Itaúna, e dá outras providências.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3935/pl_29-2023_-_denomina_proprio_publico_escola_municipal_aida_moreira_de_faria.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3935/pl_29-2023_-_denomina_proprio_publico_escola_municipal_aida_moreira_de_faria.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público “Escola Municipal Aída Moreira de Faria”</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3936/pl_30-2023_-_autismo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3936/pl_30-2023_-_autismo.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa de Atenção Integral ao Autismo” no município de Itaúna e dá outras providências</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3945/pl_031-2023_-_semana_conscientizacao_abuso_sexual_pcd.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3945/pl_031-2023_-_semana_conscientizacao_abuso_sexual_pcd.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Conscientização, Prevenção, Orientação e Combate ao Abuso Sexual das Pessoas com Deficiência no Município de Itaúna</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3942/pl_32-2023-_convenio_com_a_entidade_frente_mineira_de_prefeitos_-_fmp_1.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3942/pl_32-2023-_convenio_com_a_entidade_frente_mineira_de_prefeitos_-_fmp_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a firmar convênio com a entidade Frente Mineira de Prefeitos - FMP e dá outras providências.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3943/pl_33-23_repasse_recursos_finaceiros_subvencao_social_associacao_desportiva_internacional_de_minas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3943/pl_33-23_repasse_recursos_finaceiros_subvencao_social_associacao_desportiva_internacional_de_minas.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros à Associação Desportiva Internacional de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3960/pl_34-23_altera_lei_3.024_-_politica_municipal_de_atendimento_aos_direitos_da_crianca_e_do_adolescente.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3960/pl_34-23_altera_lei_3.024_-_politica_municipal_de_atendimento_aos_direitos_da_crianca_e_do_adolescente.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei no 3.024, de 27 de dezembro de 1995, que “Dispõe sobre a política municipal de atendimento aos direitos da criança e do adolescente, e dá outras providências”</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3946/pl_35-2023_-_alteamento_tampas_de_esgoto.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3946/pl_35-2023_-_alteamento_tampas_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão, nos editais de contratação de serviços de pavimentação asfáltica das vias do Município, do alteamento dos tampões de ferro fundido para poços de visitas (tampas de bueiro) e canaletas de concreto</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3947/pl_36-2023_-_altera_lei_5564-2020_-_logradouro_publico_ponte_jandir_alves_milagres.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3947/pl_36-2023_-_altera_lei_5564-2020_-_logradouro_publico_ponte_jandir_alves_milagres.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 5.564/2020, que Denomina Logradouro Público: “Ponte Jandir Alves Milagres”</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3961/pl_37-23_altera_lei_3.613_-_conselheiro_tutelar_dos_direitos_da_crianca_e_do_adolescente.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3961/pl_37-23_altera_lei_3.613_-_conselheiro_tutelar_dos_direitos_da_crianca_e_do_adolescente.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei no 3.613, de 29 de dezembro de 2000, que “Adequa à Constituição Federal de 1988 e à Legislação correlata a função pública de Conselheiro Tutelar dos Direitos da Criança e do Adolescente, instituída pela Lei Municipal no 3.028, de 27 de dezembro de 1995” e dá outras providências.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3962/pl_38-2023_-_altera_lei_5693_-_divulgacao_direitos_de_portadores_de_cancer.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3962/pl_38-2023_-_altera_lei_5693_-_divulgacao_direitos_de_portadores_de_cancer.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.693, de 17 de Setembro de 2021, que “Dispõe sobre a divulgação dos direitos da pessoa portadora de câncer e dá outras providências”</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3965/pl_39-2023_-_denominacao_proprio_publico_-_estacao_tratamento_de_esgoto_de_itauna_marco_elisio_chaves_coutinho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3965/pl_39-2023_-_denominacao_proprio_publico_-_estacao_tratamento_de_esgoto_de_itauna_marco_elisio_chaves_coutinho.pdf</t>
   </si>
   <si>
     <t>Denomina Próprio Público: Estação de Tratamento de Esgoto de Itaúna Marco Elísio Chaves Coutinho.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3966/pl_40-23_-_subvencao_flamengo_futebol_clube.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3966/pl_40-23_-_subvencao_flamengo_futebol_clube.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros ao Flamengo Futebol Clube e dá outras providências.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3969/pl_41-2023_-_amamentacao_2023.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3969/pl_41-2023_-_amamentacao_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de salas de apoio à amamentação em órgãos e entidades públicas diretas e indiretas e dá outras providências</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3974/pl_42-2023_-_declaracao_de_utilidade_publica_apei.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3974/pl_42-2023_-_declaracao_de_utilidade_publica_apei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a APEI- Associação dos Profissionais de Eventos de Itaúna.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3975/pl_43-2023_-_altera_lei_no_2602-1992_-_denominacao_de_logradouros.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3975/pl_43-2023_-_altera_lei_no_2602-1992_-_denominacao_de_logradouros.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo 5º da Lei nº 2.602/1992 e dá outras providências (denominação de logradouros)</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3976/pl_44-23_conversao_concessao_em_doacao_avacci.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3976/pl_44-23_conversao_concessao_em_doacao_avacci.pdf</t>
   </si>
   <si>
     <t>Autoriza efetuar doação do imóvel objeto da concessão de direito real de uso à Associação de Voluntários no Apoio e Combate ao Câncer em Itaúna - AVACCI e dá outras providências</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3978/pl_45-23_prorroga_prazo_construcao_delmax_equipamentos_e_montagens_industriais_ltda..pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3978/pl_45-23_prorroga_prazo_construcao_delmax_equipamentos_e_montagens_industriais_ltda..pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa Delmax Equipamentos e Montagens Industriais Ltda. e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3979/pl_46-23__-_lei_crime_hediondo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3979/pl_46-23__-_lei_crime_hediondo.pdf</t>
   </si>
   <si>
     <t>Veda a contratação em cargos públicos diretos e indiretos de pessoas condenadas pelos crimes hediondos.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3980/pl_47-2023_-_vigilante_nas_escolas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3980/pl_47-2023_-_vigilante_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação obrigatória de segurança privada armada, vigilância patrimonial nas escolas municipais do Município de Itaúna</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3981/pl_48-2023_-_institui_o_banco_de_curriculos_das_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3981/pl_48-2023_-_institui_o_banco_de_curriculos_das_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Currículos das Pessoas com Deficiência no Município de Itaúna</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3982/pl_49-2023_dispoe_sobre_a_implementacao_de__acoes_de_combate_a_violencia_em_instituicoes_publicas_e_privadas_de_ensino_no__mbito_do_municipio_de_itauna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3982/pl_49-2023_dispoe_sobre_a_implementacao_de__acoes_de_combate_a_violencia_em_instituicoes_publicas_e_privadas_de_ensino_no__mbito_do_municipio_de_itauna.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DE  AÇÕES DE COMBATE À VIOLÊNCIA EM INSTITUIÇÕES PÚBLICAS E PRIVADAS DE ENSINO NO ÂMBITO DO MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3983/pl_50-2023_-_utilidade_publica_-_associacao_dos_taxistas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3983/pl_50-2023_-_utilidade_publica_-_associacao_dos_taxistas.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública a Associação dos Taxistas de Itaúna</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Aristides R. C. Filho</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3985/pl_51-2023-_vistorias_das_vias_publicas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3985/pl_51-2023-_vistorias_das_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a avaliação periódica das vias públicas urbanas e rurais de responsabilidades do município de Itaúna/MG e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3986/pl_52-2023_-_ldo_-_redacao_final.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3986/pl_52-2023_-_ldo_-_redacao_final.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes Gerais para a elaboração do Orçamento do Município de Itaúna para o exercício financeiro do ano 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3987/pl_53-2023_-_ppag.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3987/pl_53-2023_-_ppag.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual de Ação Governamental – PPAG 2022/2025, instituído pela Lei no 5.725, de 13 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3991/pl_54-2023-institui_programa_municipal_de_apoio_ao_transporte_universitario.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3991/pl_54-2023-institui_programa_municipal_de_apoio_ao_transporte_universitario.pdf</t>
   </si>
   <si>
     <t>Institui Programa Municipal de Apoio ao Transporte Universitário e dá outras providências.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3992/pl_55-2023-_regulamentacao_pl.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3992/pl_55-2023-_regulamentacao_pl.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para apresentação de projetos que gerem custos às pessoas naturais e/ou jurídicas no município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3993/pl_56-2023-_sedativo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3993/pl_56-2023-_sedativo.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ITAÚNA MEDIDAS PREVENTIVAS AOS CRIMES DE VIOLÊNCIA SEXUAL CONTRA MULHERES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3994/pl_57-2023-_sirenes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3994/pl_57-2023-_sirenes.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a substituição de sirenes e alarmes utilizados como sinalizadores de início e término de aulas, de provas e de período de recreio nos estabelecimentos das redes pública e privada de ensino no Município de Itaúna, conforme especifica."</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3995/pl_58-2023_-_combate_automutilacao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3995/pl_58-2023_-_combate_automutilacao.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do município de Itaúna a semana de prevenção, conscientização e combate à automutilação.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3996/pl_59-2023_-_combate_importunacao_sexual.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3996/pl_59-2023_-_combate_importunacao_sexual.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Combate à Importunação Sexual no município de Itaúna-MG.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3997/pl_60-23_altera_a_lei_no_3.353_-_codempace.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3997/pl_60-23_altera_a_lei_no_3.353_-_codempace.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 3.353, de 16 de março de 1998, referente à instituição do Conselho Municipal Deliberativo Municipal do Patrimônio_x000D_
 Cultural, Artístico e Ecológico de ltaúna - CODEMPACE, consolida-o e dá outras providências.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3998/pl_61-23_premiacao_em_dinheiro_a_artistas_municipais_atraves_do_fumpac.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3998/pl_61-23_premiacao_em_dinheiro_a_artistas_municipais_atraves_do_fumpac.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder premiação em dinheiro a artistas municipais contratados para eventos culturais através do FUMPAC_x000D_
 (Fundo Municipal de Proteção ao Patrimônio Cultural), e dá outras providências.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3999/pl_62-23_altera_lei_1437-78_-_ret._clausul_inalienab._obras_sociais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3999/pl_62-23_altera_lei_1437-78_-_ret._clausul_inalienab._obras_sociais.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º, da Lei Municipal no 1.437, de 26 de dezembro de 1978, que “Autoriza doação de uma área de terreno às Obras Sociais do_x000D_
 Bairro Santo Antônio”.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Ana Carolina  S. Faria</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4004/pl_63-2023_-_punicao_para_atropelamento_de_animais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4004/pl_63-2023_-_punicao_para_atropelamento_de_animais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PRESTAR SOCORRO AOS ANIMAIS ATROPELADOS NO MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4005/pl_64-2023_-_folga_para_servidores_adocao_de_caes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4005/pl_64-2023_-_folga_para_servidores_adocao_de_caes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de um dia de folga remunerada aos servidores públicos municipais na data em que adotarem cachorro ou gato e dá outras providências.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4006/pl_65-2023_concessao_de_uso_abeasf.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4006/pl_65-2023_concessao_de_uso_abeasf.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público para os fins e nas condições que menciona à Associação Beneficente Antônio Soares Freitas – ABEASF e dá outras providências.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4008/pl_66-2023_concessao_fraternidade_brasileira_de_assistencia_aos_condenados_-_fbac.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4008/pl_66-2023_concessao_fraternidade_brasileira_de_assistencia_aos_condenados_-_fbac.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público para os fins e nas condições que menciona à Fraternidade Brasileira de Assistência aos Condenados - FBAC e dá outras providências.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4016/pl_67-2023-_denomina__rua_judith_fernandes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4016/pl_67-2023-_denomina__rua_judith_fernandes.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público Rua Judtih Fernandes.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4018/pl_68-23_repasse_de_recursos_financeiros_a_associacao_cultural_do_bairro_santanense_e_joao_paulo_ii.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4018/pl_68-23_repasse_de_recursos_financeiros_a_associacao_cultural_do_bairro_santanense_e_joao_paulo_ii.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros à Associação Cultural do Bairro Santanense e João Paulo II e dá outras providências.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4019/pl_69-2023.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4019/pl_69-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza efetuar doação do imóvel objeto da concessão de direito real de uso que menciona a empresa Mass Produtos Siderúrgicos Ltda. - ME e dá outras providências.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4020/pl_70-2023_-_concessao_minas_usinagem_e_caldeiraria_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4020/pl_70-2023_-_concessao_minas_usinagem_e_caldeiraria_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa Minas Usinagem e Caldeiraria Ltda. para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4021/pl_71-2023_-_subvencao_social_sete_guardas_de_n_s_do_rosario.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4021/pl_71-2023_-_subvencao_social_sete_guardas_de_n_s_do_rosario.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social à entidade civil “Sete Guardas de Nossa Senhora do Rosário” e dá outras providências.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4022/pl_72-2023_-_abre_credito_especial_frente_mineira_de_prefeitos-fmp.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4022/pl_72-2023_-_abre_credito_especial_frente_mineira_de_prefeitos-fmp.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para custeio da filiação anual do Município de Itaúna à FMP – Frente Mineira de Prefeitos e dá outras providências.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4023/pl_73-2023_-_denomina_logradouro_publico_ponte_natalia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4023/pl_73-2023_-_denomina_logradouro_publico_ponte_natalia.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público Ponte Natalia Batista de Assis.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4024/pl_74-2023_-_lei_de_protecao_e_atendimento_aos_direitos_dos_animais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4024/pl_74-2023_-_lei_de_protecao_e_atendimento_aos_direitos_dos_animais.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção e Atendimento aos Direitos dos Animais</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4025/pl_75-2023_-_proibe_praticas_de_adestramento_agressivas_e_invasivas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4025/pl_75-2023_-_proibe_praticas_de_adestramento_agressivas_e_invasivas.pdf</t>
   </si>
   <si>
     <t>Proíbe práticas de adestramento agressivas e invasivas contra animais domésticos no Município de Itaúna</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4027/pl_76-2023-institui_o_sistema_codigo_de_barras_bidimensional_qr_code_de_informacoes_no_municipio_de_itauna_ampliando_a_efetividade_do_principio_da_publicidade.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4027/pl_76-2023-institui_o_sistema_codigo_de_barras_bidimensional_qr_code_de_informacoes_no_municipio_de_itauna_ampliando_a_efetividade_do_principio_da_publicidade.pdf</t>
   </si>
   <si>
     <t>“Institui o Sistema Código de Barras Bidimensional (QR CODE) de Informações no Município de Itaúna, ampliando a efetividade do _x000D_
 Princípio da Publicidade.”</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4041/pl_77-23_altera_lei_5920_repasse_de_recursos_flamengo_futebol_clube.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4041/pl_77-23_altera_lei_5920_repasse_de_recursos_flamengo_futebol_clube.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal no 5.920, de 20 de abril de 2023, que “Autoriza repasse de recursos financeiros ao Flamengo Futebol Clube e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4042/pl_78-23_-_autoriza_operacao_credito_bdmg.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4042/pl_78-23_-_autoriza_operacao_credito_bdmg.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Itaúna a contratar com o Banco de Desenvolvimento de Minas  Gerais S/A – BDMG, operações de crédito com outorga de garantia, e dá outras providências.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4043/pl_79-2021_-_protecao_a_mulher_em_bares_e_casas_noturnas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4043/pl_79-2021_-_protecao_a_mulher_em_bares_e_casas_noturnas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de adoção, por bares, restaurantes e casas noturnas do Município de Itaúna, de medidas para auxiliar mulheres que se sintam em situação de risco em suas dependências e dá outras providências</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4044/pl_80-23-_altera_o_art._11_da_lei_no_5.900_de_1o_de_marco_de_2023_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4044/pl_80-23-_altera_o_art._11_da_lei_no_5.900_de_1o_de_marco_de_2023_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera o Art. 11 da Lei nº 5.900 de 1º de Março de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4055/pl_81-2023_-_tratamento_de_saude_social_para_trans_e_travestis.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4055/pl_81-2023_-_tratamento_de_saude_social_para_trans_e_travestis.pdf</t>
   </si>
   <si>
     <t>¨Dispõe sobre o tratamento social em clínicas e estabelecimentos públicos e particulares de saúde para travestis, homens trans e mulheres trans e dá outras providências.¨</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4056/pl_82-23-semana_visibilidade.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4056/pl_82-23-semana_visibilidade.pdf</t>
   </si>
   <si>
     <t>¨Institui no âmbito do Município de Itaúna a Semana da Diversidade LGBTQIA+, dedicada a combater o preconceito. ¨</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4057/pl_83-23-_projeto_conselho_lgbtqia_2023.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4057/pl_83-23-_projeto_conselho_lgbtqia_2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI E CRIA O CONSELHO MUNICIPAL DE POLÍTICAS LGBTQI+ MUNICIPAL DO MUNICÍPIO DE_x000D_
 ITAÚNA/MG E DÁ OUTRAS PROVIDÊNCIAS.¨</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4062/pl_84-2023_-_programa_adore_o_verde.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4062/pl_84-2023_-_programa_adore_o_verde.pdf</t>
   </si>
   <si>
     <t>Estabelece normas e procedimentos para parcerias entre o Município de Itaúna e a sociedade, no que concerne à adoção de áreas verdes públicas - “Programa Adote o Verde” - e dá outras providências</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4063/pl_85-23_credito_especial_superavit_fonte_de_recurso_de_alienacao_de_bens-ativos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4063/pl_85-23_credito_especial_superavit_fonte_de_recurso_de_alienacao_de_bens-ativos.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial em razão de superavit de saldo financeiro na fonte de Recurso de Alienação de Bens/Ativos e dá outras providências.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4064/pl_86-23_altera_lei_5797_que_altera_lei_5568_conselho_municipal_de_protecaoe_bem_estar_animal.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4064/pl_86-23_altera_lei_5797_que_altera_lei_5568_conselho_municipal_de_protecaoe_bem_estar_animal.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal no  5.797, de 24 de maio de 2022, que “Altera a Lei nº 5.568, de 21 de outubro de 2020, que cria o Conselho Municipal de Proteção e Bem Estar Animal e dá outras providências”.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Joselito Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4068/pl_87-2023-_vistoria_trimestral_das_escolas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4068/pl_87-2023-_vistoria_trimestral_das_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vistoria trimestral das escolas, creches, praças, parques ecológicos, associações de bairros, postos de saúde (PSF) e demais locais de grande circulação de pessoas, de responsabilidades do município de Itaúna/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4073/pl_88-2023-_veda_cargos_por_injuria_e_crimes_raciais_2.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4073/pl_88-2023-_veda_cargos_por_injuria_e_crimes_raciais_2.pdf</t>
   </si>
   <si>
     <t>Dispõe e assegura que seja vedada a contratação, em cargos públicos diretos, indiretos, em comissão e em decorrência de empresas terceirizadas, de pessoas condenadas pelos crimes previstos no artigo 1º da Lei Federal nº 7.716, de 5 de janeiro de 1989. Que define os crimes resultantes de discriminação ou preconceito de raça, cor, etnia, religião ou procedência nacional.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4084/pl_89-2023_-_altera_a_lei_5.856_-superavit.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4084/pl_89-2023_-_altera_a_lei_5.856_-superavit.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n° 5.856, de 14 de outubro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4086/pl_90-2023-dispoe_sobre_a_obrigatoriedade_dos_estabelecimentos_publicos_e_privados.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4086/pl_90-2023-dispoe_sobre_a_obrigatoriedade_dos_estabelecimentos_publicos_e_privados.pdf</t>
   </si>
   <si>
     <t>¨Dispõe sobre a obrigatoriedade dos estabelecimentos públicos e privados que disponibilizam vagas de estacionamento preferenciais, a inserção do símbolo mundial de conscientização do Transtorno do Espectro Autista – TEA – nas placas indicativas no Município de Itaúna.¨</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4089/pl_91-23_altera_lei_5287-2018_-_doacao_agm.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4089/pl_91-23_altera_lei_5287-2018_-_doacao_agm.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal no 5.287, de 9 de maio de 2018, que “Autoriza efetuar doação do imóvel objeto da concessão de direito real de uso que menciona e dá outras providências (AGM).</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4090/pl_92-2023_-_concessao_out_midia_publicidades_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4090/pl_92-2023_-_concessao_out_midia_publicidades_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público para os fins e nas condições que menciona à empresa Out Mídia Publicidades Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Ener Batista</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4150/pl_93-2023_-_declaracao_de_utilidade_publica_grupo_espirita_euripedes_barsanulfo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4150/pl_93-2023_-_declaracao_de_utilidade_publica_grupo_espirita_euripedes_barsanulfo.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Grupo Espírita Eurípedes Barsanulfo.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4094/pl_94-23_superavit_fundo_enfrentamento_covid-19.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4094/pl_94-23_superavit_fundo_enfrentamento_covid-19.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial em razão de superavit de saldo financeiro do recurso destinado a Assistência Social para enfrentamento da pandemia de               COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4098/pl_95-2023_-_declaracao_de_utilidade_publica_loja_maconica_ordem_e_progresso.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4098/pl_95-2023_-_declaracao_de_utilidade_publica_loja_maconica_ordem_e_progresso.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Loja Maçônica Ordem e Progresso nº 359</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4100/pl_96-2023-_semana_municipal_de_prevencao_e_diagnostico_do_cancer_infantil_1.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4100/pl_96-2023-_semana_municipal_de_prevencao_e_diagnostico_do_cancer_infantil_1.pdf</t>
   </si>
   <si>
     <t>¨Institui a Semana Municipal de Conscientização, Prevenção, Diag_x0002_nóstico e Tratamento do Câncer In_x0002_fantil e na Adolescência, e dá outras_x000D_
 providências.¨</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4101/pl_97-2023-denomina_logradouro_publico_edmundo_silveira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4101/pl_97-2023-denomina_logradouro_publico_edmundo_silveira.pdf</t>
   </si>
   <si>
     <t>¨Denomina Logradouro Público: “Praça Edmundo Silveira”</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4109/pl_98-23_altera_dispositivos_da_lei_no_4.343_de_2008_com_alteracao_dada_pela_lei_no_4.361_de_2009_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4109/pl_98-23_altera_dispositivos_da_lei_no_4.343_de_2008_com_alteracao_dada_pela_lei_no_4.361_de_2009_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 4.343, de 28 de novembro de 2008, com alteração dada pela Lei nº 4.361, de 28 de janeiro de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4110/pl_99-2023_alienacao_de_imovel_leilao_corrego_do_soldado.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4110/pl_99-2023_alienacao_de_imovel_leilao_corrego_do_soldado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a alienar os bens imóveis que especifica e dá outras providências (Córrego do Soldado)</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4112/pl_100-2023_-_placa_nas_obras.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4112/pl_100-2023_-_placa_nas_obras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre placas indicativas de obras públicas, das informações a serem disponibilizadas no município de Itaúna e dá outras providências</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4123/pl_101-2023_-_altera_a_lei_2204_-_itbi.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4123/pl_101-2023_-_altera_a_lei_2204_-_itbi.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.204, de 3 de fevereiro de 1989 e dá outras providências (ITBI)</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4122/pl_102-23_-_altera_lei_5172-jari.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4122/pl_102-23_-_altera_lei_5172-jari.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei no 5.172, de 28 de junho de 2017, que “Dispõe sobre a instituição e implantação do Sistema de Transportes e da Junta de Recursos de Infrações – JARI, cria o Conselho Municipal de Trânsito e Transportes, o Fundo Municipal de Trânsito e Transportes e a Diretoria Municipal de Trânsito e Transportes e dá outras providências”.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4128/pl_103-2023-__institui_o_programa_municipal_de_cuidado_da_saude_dos_pes_e_membros_inferiores_na_rede_municipal_de_saude.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4128/pl_103-2023-__institui_o_programa_municipal_de_cuidado_da_saude_dos_pes_e_membros_inferiores_na_rede_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Cuidado da saúde dos Pés e Membros Inferiores na Rede Municipal de Itaúna, e dá outras providências.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4138/pl_104-2023_-_abre_credito_especial_-_via_sul.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4138/pl_104-2023_-_abre_credito_especial_-_via_sul.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no orçamento vigente para reequilíbrio econômico-financeiro do contrato celebrado entre o Município de Itaúna e a empresa de transporte coletivo Viasul Transporte Coletivo Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4139/pl_105-23__abre_credito_especial_-_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4139/pl_105-23__abre_credito_especial_-_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no orçamento vigente para atender as despesas decorrentes da Lei Complementar nº 195/2022 (Lei Paulo Gustavo) e dá outras providências.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4140/pl_106-23_prorroga_prazo_construcao_d2_confeccoes_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4140/pl_106-23_prorroga_prazo_construcao_d2_confeccoes_ltda.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa D2 Confecções Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4141/pl_107-23_fixa_prazo_albc_transportes_e_logistica_eireli.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4141/pl_107-23_fixa_prazo_albc_transportes_e_logistica_eireli.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa ALBC Transportes e Logística Eireli e dá outras providências.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4143/pl_108-2023_-_comter.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4143/pl_108-2023_-_comter.pdf</t>
   </si>
   <si>
     <t>Altera o Conselho Municipal de Trabalho, Emprego e Geração de Renda de Itaúna – COMTER/Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4144/pl_109-2023_-_concessao_de_terreno_ferreira_vilaca_transportes_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4144/pl_109-2023_-_concessao_de_terreno_ferreira_vilaca_transportes_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa Ferreira Vilaça Transportes Ltda. para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Gustavo Barbosa, Aristides R. C. Filho</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/pl_110-2023_-_publicacao_de_arrecadacao_com_multas_de_transito.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/pl_110-2023_-_publicacao_de_arrecadacao_com_multas_de_transito.pdf</t>
   </si>
   <si>
     <t>Fica o Município obrigado a publicar, no sítio oficial da Prefeitura de Itaúna, demonstrativos de arrecadação e de destinação dos recursos decorrentes da aplicação de multas de trânsito.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/pl_111_-_2023_-_dispoe_sobre_a_protecao_da_pessoa_idosa_nos_procedimentos_de_contratacao_de_emprestimo_consignado.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/pl_111_-_2023_-_dispoe_sobre_a_protecao_da_pessoa_idosa_nos_procedimentos_de_contratacao_de_emprestimo_consignado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção da pessoa idosa nos procedimentos de contratação de empréstimo consignado, de cartão de crédito consignado e de serviço cujo desconto incida sobre a folha de pagamento.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/pl_112-2023_-_programa_de_incentivo_batalha_e_sarau_.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/pl_112-2023_-_programa_de_incentivo_batalha_e_sarau_.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo às Batalhas de Rimas e Dança, aos Saraus e aos Slams.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/pl_113-2023-_altera_dispositivos_da_lei_no_5.385_de_2019.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/pl_113-2023-_altera_dispositivos_da_lei_no_5.385_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.385, de 13 de maio de 2019.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/pl_114-2023_-_logo_defesa_civil.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/pl_114-2023_-_logo_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Cria logomarca e slogan da Defesa Civil  de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Giordane Alberto, Gustavo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/pl_115-2023_-_altera_a_lei_4191_-_semana_de_prevencao_contra_as_drogas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/pl_115-2023_-_altera_a_lei_4191_-_semana_de_prevencao_contra_as_drogas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.191, de 12 de abril de 2007, que “Institui a Semana Municipal de Prevenção Contra as Drogas” e dá outras providências.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/pl_116-2023_subvencao_flamengo_futebol_clube.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/pl_116-2023_subvencao_flamengo_futebol_clube.pdf</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/pl_118-2023__repassar_recursos_fmdca.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/pl_118-2023__repassar_recursos_fmdca.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos financeiros oriundos do Fundo Municipal dos Direitos da Criança e do Adolescente - FMDCA às instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/pl_119-2023_prorroga_prazo_construcao_imp.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/pl_119-2023_prorroga_prazo_construcao_imp.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de doação de imóvel público ao Instituto Municipal de Previdência dos Servidores Públicos de Itaúna – IMP e dá outras providências.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/pl_120-2023_concessao_oab.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/pl_120-2023_concessao_oab.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público municipal a 34ª Subseção da Ordem dos Advogados do Brasil – OAB para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/pl_121-23_gratificacao_oficiais_procuradoria.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/pl_121-23_gratificacao_oficiais_procuradoria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a gratificar servidores que exerçam suas funções no âmbito da Procuradoria-Geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/pl_122-2023_-_altera_lei_4433_-_utilidade_publica.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/pl_122-2023_-_altera_lei_4433_-_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.433, de 29 de dezembro de 2009, que Estabelece normas para a concessão do título de utilidade pública</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/pl_123-2023_-_desmembramento_-_prolongamento_av_sao_pedro.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/pl_123-2023_-_desmembramento_-_prolongamento_av_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a promover o desmembramento, afetação, desafetação e incorporação, da área que menciona, localizadas no bairro Santanense do Município de Itaúna e dá outras providências (prolongamento da Av. São Pedro)</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/pl_124-23_credito_especial_rotary.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/pl_124-23_credito_especial_rotary.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para repasse financeiro ao Rotary Club de Itaúna Cidade Universitária e dá outras providências</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/pl_125-23_abertura_de_credito_suplementar_20.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/pl_125-23_abertura_de_credito_suplementar_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito suplementar no orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/pl_126-2023_-_denomina_logradouro_publico_praca_otavio_penido.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/pl_126-2023_-_denomina_logradouro_publico_praca_otavio_penido.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público: “Praça Otávio Antunes Penido”</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/pl_127-2023_-_utilidade_publica_inter_de_minas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/pl_127-2023_-_utilidade_publica_inter_de_minas.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública a Associação Desportiva Internacional de Minas</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4173/pl_128-2023_-_centro_comunitario_osmando.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4173/pl_128-2023_-_centro_comunitario_osmando.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público Centro Comunitário Osmando Moreira da Silva da Comunidade São José de Pedras.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4177/pl_129-23_autoriza_convenio_repasse_hospital_portaria_1135-23.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4177/pl_129-23_autoriza_convenio_repasse_hospital_portaria_1135-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial no Orçamento Vigente e firmar Convênio com a Casa de Caridade Hospital Manoel Gonçalves de Sousa Moreira, para os fins e nas condições que menciona e dá outras providências</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Kaio Guimarães, Ener Batista</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/pl_130-2023_-_veda_sexualizacao_precoce_e_ideologia_de_genero_nas_escolas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/pl_130-2023_-_veda_sexualizacao_precoce_e_ideologia_de_genero_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação da promoção de temas relacionados ao fomento de ideologia de gênero, sexualização precoce ou qualquer outro incompatível com a faixa etária dos alunos da rede pública ou privada do município de Itaúna</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Antônio de Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/pl_131-2023_-_altera_lei_3991-2005_-_reducao_de_carga_horaria_responsavel_por_deficientes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/pl_131-2023_-_altera_lei_3991-2005_-_reducao_de_carga_horaria_responsavel_por_deficientes.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal 3.991, de 2005, que autoriza redução da jornada de trabalho de servidores públicos municipais.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4181/pl_132-2023_concessao_jf_comercio_de_metais_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4181/pl_132-2023_concessao_jf_comercio_de_metais_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa JF Comércio de Metais Ltda. para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/pl_133-2023_-_tiro_desportivo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/pl_133-2023_-_tiro_desportivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ordenamento territorial e horário de funcionamento de entidades de tiro desportivo no Município de Itaúna.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4185/pl_134-23_autoriza_convenio_repasse_hospital_portaria_1135-23.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4185/pl_134-23_autoriza_convenio_repasse_hospital_portaria_1135-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial no Orçamento Vigente e firmar Convênio com a Casa de Caridade Hospital Manoel Gonçalves de Sousa Moreira, para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4186/pl_135-2023_-_credito_especial_sede_imp.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4186/pl_135-2023_-_credito_especial_sede_imp.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e autoriza o Instituto Municipal de Previdência em adquirir imóvel para os fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4187/pl_136-23_prorroga_prazo_construcao_obras_sociais_da_paroquia_n_s_de_fatima_de_itauna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4187/pl_136-23_prorroga_prazo_construcao_obras_sociais_da_paroquia_n_s_de_fatima_de_itauna.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à entidade Obras Sociais da Paróquia Nossa Senhora de Fátima de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/pl_137-2023-_alternativa.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/pl_137-2023-_alternativa.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública a Associação Comunitária de Radiodifusão Belvedere da Cidade de Itaúna-MG.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/pl_138-2023_-_concessao_h_e_b_prestacao_de_servicos_e_locacao_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/pl_138-2023_-_concessao_h_e_b_prestacao_de_servicos_e_locacao_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa H e B Prestação de Serviços e Locação Ltda. para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/pl_139-2023_-_redacao_final_-_regras_para_participacao_de_herdeiros_em_programas_habitacionais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/pl_139-2023_-_redacao_final_-_regras_para_participacao_de_herdeiros_em_programas_habitacionais.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para participação de herdeiros de imóveis em programas habitacionais realizados com recursos de fundos habitacionais do Município de Itaúna MG</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/pl_140-2023_-_desafeta_e_permuta_areas_sao_joao_com_silva_jardim.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/pl_140-2023_-_desafeta_e_permuta_areas_sao_joao_com_silva_jardim.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a promover o desmembramento, afetação, desafetação e incorporação, das áreas que menciona, localizadas na Av. São João, esquina com Rua Silva Jardim do Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/pl_141-2023_-_permuta_de_imoveis_desabrigados_chuva_2022.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/pl_141-2023_-_permuta_de_imoveis_desabrigados_chuva_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza permuta dos imóveis que descreve de famílias desabrigadas pelas chuvas de janeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/pl_142-2023_-_loa_2024_todo_projeto_com_parecer_e_emendas_compactado.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/pl_142-2023_-_loa_2024_todo_projeto_com_parecer_e_emendas_compactado.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Itaúna para o Exercício 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/pl_143-2023_-_altera_lei_5912-23.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/pl_143-2023_-_altera_lei_5912-23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.912, de 5 de abril de 2023, que “Autoriza o Executivo Municipal a repassar recursos a título de auxílio financeiro e/ou subvenção social às entidades que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/pl_144-2023_-_concessao_caitano__ribeiro_montagens_industrial.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/pl_144-2023_-_concessao_caitano__ribeiro_montagens_industrial.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa Caitano &amp; Ribeiro Montagens Industrial Ltda-ME para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/pl_145-2023_-_concessao_coopercarne.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/pl_145-2023_-_concessao_coopercarne.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa Coopercarne- Cooperativa Regional de Carnes e Derivados Ltda para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4199/pl_146-2023_-_conversao_concessao_em_doacao_itauna_toldos_e_serralheria_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4199/pl_146-2023_-_conversao_concessao_em_doacao_itauna_toldos_e_serralheria_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza efetuar doação do imóvel objeto da concessão de direito real de uso que menciona a empresa Itaúna Toldos e Serralheria Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/pl_147-2023_-_conversao_concessao_em_doacao_perfil_administracao_e_empreendiment.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/pl_147-2023_-_conversao_concessao_em_doacao_perfil_administracao_e_empreendiment.pdf</t>
   </si>
   <si>
     <t>Autoriza efetuar doação do imóvel objeto da concessão de direito real de uso que menciona a empresa Perfil Administração e Empreendimentos Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/pl_148-2023_-_repasse_de_subvencao_social_comunidade_bom_pastor.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/pl_148-2023_-_repasse_de_subvencao_social_comunidade_bom_pastor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos à Comunidade Bom Pastor, em caráter de subvenção e dá outras providências.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/pl_149-2023_-_credito_especial_rotary_itauna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/pl_149-2023_-_credito_especial_rotary_itauna.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para repasse financeiro ao Rotary Club de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/pl_150-2023_-_veda_a_nomeacao_em_cargos_publicos_por_crimes_raciais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/pl_150-2023_-_veda_a_nomeacao_em_cargos_publicos_por_crimes_raciais.pdf</t>
   </si>
   <si>
     <t>Dispõe e assegura que seja vedada a contratação, em cargos públicos diretos, indiretos, em comissão e em decorrência de empresas terceirizadas, de pessoas condenadas pelos crimes previstos no artigo 1º da Lei Federal nº 7.716, de 5 de janeiro de 1989, que define os crimes resultantes de discriminação ou preconceito de raça, cor, etnia, religião ou procedência nacional.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/pl_151-2023_-_projeto_de_utilidade_publica_-_guarda_de_vilao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/pl_151-2023_-_projeto_de_utilidade_publica_-_guarda_de_vilao.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Guarda de Vilão da Vila Popular</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/pl_152-2023_-_dia_municipal_do_rotary.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/pl_152-2023_-_dia_municipal_do_rotary.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Rotary Club e dos Rotarianos de Itaúna dá outras providências</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/pl_153-2023_-_logradouro_publico_estrada_jesus_de_queiroz.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/pl_153-2023_-_logradouro_publico_estrada_jesus_de_queiroz.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público: “Estrada Jesus de Queiroz”</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4210/pl_154-2023_-_repasse_recursos_entidades_-_emendas_gustavo_mitre.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4210/pl_154-2023_-_repasse_recursos_entidades_-_emendas_gustavo_mitre.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos financeiros, através de Termo de Fomento às entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/pl_155-2023_-_repasse_recursos_financeiros_emater.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/pl_155-2023_-_repasse_recursos_financeiros_emater.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recurso financeiro à Empresa de Assistência Técnica e Extensão Rural do Estado de Minas Gerais – EMATER/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/pl_156-2023_-_altera_codigo_de_obras_-_alvara_parcial.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/pl_156-2023_-_altera_codigo_de_obras_-_alvara_parcial.pdf</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/pl_157-23_concessao_de_uso_minas_prata_premoldados_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/pl_157-23_concessao_de_uso_minas_prata_premoldados_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa Minas Prata Premoldados Ltda. para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4216/pl_158-2023_-_boca_de_lobo_inteligente.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4216/pl_158-2023_-_boca_de_lobo_inteligente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de dispositivo chamado “Boca de Lobo Inteligente”, no âmbito do Município de Itaúna, e dá outras providências.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/pl_159-2023_-_denomina_quadra_braguinha.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/pl_159-2023_-_denomina_quadra_braguinha.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público: “Quadra Antônio Ferreira da Silva (Braguinha)” e dá outras providências.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/pl_160-2023-_denomina_logradouros_publicos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/pl_160-2023-_denomina_logradouros_publicos.pdf</t>
   </si>
   <si>
     <t>Denomina logradouros públicos: Rua Alzeno Pereira Antunes, Rua Samuel Queiroz Pinto, Rua Oteir Ramos de Brito, Rua Oscar Debique, Rua Lilita do Gastão</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Alexandre Campos, Antônio de Miranda, Nesvalcir G. Silva Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/pl_161-2023-_denomina_logradouros_publicos_alexandre_-nesval_-antonio.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/pl_161-2023-_denomina_logradouros_publicos_alexandre_-nesval_-antonio.pdf</t>
   </si>
   <si>
     <t>Denomina logradouros públicos no Município de Itaúna (Rua Ademar Gonçalves Rodrigues e Rua Dico Pacheco).</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/pl_162-2023_-_denomina_logradouro_publico_praca_gentil.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/pl_162-2023_-_denomina_logradouro_publico_praca_gentil.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro público Praça Gentil de Sousa Debique</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/pl_163-2023_-_altera_lei_municipal_5754-21_fmt.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/pl_163-2023_-_altera_lei_municipal_5754-21_fmt.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º, da Lei Municipal no 5.754, de 30 de dezembro de 2021, que Autoriza concessão de direito real de uso de imóvel público à FMT – Federação Mineira de Tênis para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/pl_164-2023_-_altera_lei_2204-89.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/pl_164-2023_-_altera_lei_2204-89.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal no 2.204, de 3 de fevereiro de 1989, que “Institui o imposto municipal sobre a transmissão de bens imóveis ‘inter vivos’”.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/pl_165-2023_-_concessao_de_uso_mega_make_cosmeticos_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/pl_165-2023_-_concessao_de_uso_mega_make_cosmeticos_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa Mega Make Cosméticos Ltda. para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/pl_166-2023_-_seguro_garantia_-_licitacao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/pl_166-2023_-_seguro_garantia_-_licitacao.pdf</t>
   </si>
   <si>
     <t>Estabelece os mecanismos do Seguro-Anticorrupção para garantir o interesse público nos processos de licitação e a correta aplicação dos recursos públicos.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/pl_167-2023_-_repasse_de_recursos_do_fundeb.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/pl_167-2023_-_repasse_de_recursos_do_fundeb.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos financeiros oriundos do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – FUNDEB às instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4229/pl_168-2023_-_conceder_subvencao_social_as_instituicoes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4229/pl_168-2023_-_conceder_subvencao_social_as_instituicoes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social às instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/pl_169-2023_-_subvencao_social_a_creche_branca_de_neve.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/pl_169-2023_-_subvencao_social_a_creche_branca_de_neve.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social à Creche Branca de Neve e dá outras providências.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/pl_170-2023_subvencao_social_a_creche_casa_betania.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/pl_170-2023_subvencao_social_a_creche_casa_betania.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social à Creche Casa Betânia e dá outras providências.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/pl_171-2023_-_repasse_recursos_financeiros_ao_sindicato_dos_trabalhadores_rurais_de_itauna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/pl_171-2023_-_repasse_recursos_financeiros_ao_sindicato_dos_trabalhadores_rurais_de_itauna.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos financeiros ao Sindicato dos Trabalhadores Rurais de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4235/pl_172-23_subvencao_social_ao_instituto_santa_monica__apae_itauna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4235/pl_172-23_subvencao_social_ao_instituto_santa_monica__apae_itauna.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social ao Instituto Santa Mônica – APAE Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/pl_173-2023_-_denomina_vestiarios_cristovao_fernandes_rezende_-_centro_social_urbano.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/pl_173-2023_-_denomina_vestiarios_cristovao_fernandes_rezende_-_centro_social_urbano.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público no Centro Social Urbano de Itaúna: “Vestiários Cristóvão Fernandes de Rezende”</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Leonardo Alves, Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/pl_174-23_-_altera_lei_1.389_-_denomina_logadouro_publico.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/pl_174-23_-_altera_lei_1.389_-_denomina_logadouro_publico.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº1.389, de 27 de dezembro de 1977, que Dá denominação a Ruas, Praças e Logradouros Públicos da Zona 10, Setores Bairro São Geraldo, Vila Whashington e Chácara Quitão, nesta cidade de Itaúna</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/pl_175-23_modifica_destinacao_de_areas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/pl_175-23_modifica_destinacao_de_areas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo desafetar área verde, afetar área institucional promovendo a compensação da área ambiental que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/pl_176-23_transforma_area_institucional_em_praca.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/pl_176-23_transforma_area_institucional_em_praca.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a definir área institucional como praça pública e dá outras providências.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/pl_177-23_altera_lei_taxi.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/pl_177-23_altera_lei_taxi.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei n.º 4.869, de 10 de julho de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/pl_178-23_programa_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/pl_178-23_programa_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a participar do Programa Minha Casa, Minha Vida - PMCMV e autoriza a doação de lotes vinculados ao respectivo programa para os beneficiários que se enquadrarem na forma e nas condições estabelecidas em Lei e dá outras providências.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/pl_179-2023__estabelece_a_protecao_aos_direitos_dos_povos_de_comunidades_de_matriz_africana_e_afro.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/pl_179-2023__estabelece_a_protecao_aos_direitos_dos_povos_de_comunidades_de_matriz_africana_e_afro.pdf</t>
   </si>
   <si>
     <t>Estabelece a proteção aos direitos dos povos e das comunidades de matriz Africana e Afro-brasileiras.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/pl_180-2023_-_repasse_recursos_financeiros.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/pl_180-2023_-_repasse_recursos_financeiros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos a título de auxílio financeiro às entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/pl_181-2023_-_concessao_de_uso_liga_fundidos_e_usinados_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/pl_181-2023_-_concessao_de_uso_liga_fundidos_e_usinados_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa Liga Fundidos e Usinados Ltda. para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/pl_182-2023_-_concessao_de_usotecita_tecidos_e_aviamentos_itauna_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/pl_182-2023_-_concessao_de_usotecita_tecidos_e_aviamentos_itauna_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa Tecita Tecidos e Aviamentos Itaúna Ltda. para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/pl_183-2023_-_redenomina_logradouro_publico_rua_benjamim_pereira_de_souza.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/pl_183-2023_-_redenomina_logradouro_publico_rua_benjamim_pereira_de_souza.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 4.302/2008 e redenomina logradouro público de “Rua José Adelino Rosa” para “Rua Benjamim Pereira de Souza”</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Alexandre Campos, Antônio de Miranda, Joselito Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/pl_184-2023_-_programa_de_reducao_de_juros_sobre_tributos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/pl_184-2023_-_programa_de_reducao_de_juros_sobre_tributos.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa de Redução de Juros e Multas incidentes sobre os tributos, não tributos e tarifas Municipais”, e dá outras providências</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4251/pl_185-2023_-_denominacao_rua_d.nialva_e_edward.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4251/pl_185-2023_-_denominacao_rua_d.nialva_e_edward.pdf</t>
   </si>
   <si>
     <t>Denomina logradouros públicos no Município de Itaúna.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/pl_186-2023_-_isencao_iptu.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/pl_186-2023_-_isencao_iptu.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder isenção do Imposto Predial e Territorial Urbano – IPTU incidente sobre os imóveis limítrofe à ETE (Estação de Tratamento de Esgoto), pelo prazo de 05 (cinco) anos e dá outras providências.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/pl_187-2023_subvencao_social_as_instituicoes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/pl_187-2023_subvencao_social_as_instituicoes.pdf</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/pl_188-2023_concessao_de_uso_criarte_confeccoes_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/pl_188-2023_concessao_de_uso_criarte_confeccoes_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa Criarte Confecções Ltda. para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/pl_189-2023_concessao_de_uso_gomatex_textil_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/pl_189-2023_concessao_de_uso_gomatex_textil_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa Gomatex Têxtil Ltda. para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/pl_190-2023_concessao_de_uso_medford_industria_e_comercio_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/pl_190-2023_concessao_de_uso_medford_industria_e_comercio_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa Medford Indústria e Comércio Ltda. para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/pl_191-2023_abre_credito_especial_adefi.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/pl_191-2023_abre_credito_especial_adefi.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a abrir crédito especial no orçamento vigente, Lei Municipal no 5.889, de 28 de dezembro de 2022, que “Estima a receita e fixa a despesa do Município de Itaúna para o exercício 2023”,  por conta de créditos suplementares, e dá outras providências.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/pl_192-2023_-_passagem_gratuita_estudantes_carentes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/pl_192-2023_-_passagem_gratuita_estudantes_carentes.pdf</t>
   </si>
   <si>
     <t>Regulamenta o art. 120, inciso IX da Lei Orgânica que prevê o direito ao passe escolar gratuito aos estudantes carentes no Município de Itaúna</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/pl_193-23_abre_credito_especial_diversas_entidades.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/pl_193-23_abre_credito_especial_diversas_entidades.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a abrir crédito especial no orçamento vigente, Lei Municipal no 5.889, de 28 de dezembro de 2022, que “Estima a receita e fixa a despesa do Município de Itaúna para o exercício 2023”, por conta de créditos suplementares, e dá outras providências.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/pl_194-2023_credito_especial_via_sul_26_milhoes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/pl_194-2023_credito_especial_via_sul_26_milhoes.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial para concessão de subsídio e reequilíbrio do deficit tarifário à empresa concessionária de transporte público coletivo convencional de passageiros por ônibus do Município de Itaúna/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4264/pl_195-2023_emprestimo_76_milhoes_obras_av_jove_soares_1.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4264/pl_195-2023_emprestimo_76_milhoes_obras_av_jove_soares_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itaúna a contratar financiamento e operações de crédito com outorga de garantia com Instituições Financeiras e dá outras providências.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/pl_196-23_concessao_de_uso_prisma_visual_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/pl_196-23_concessao_de_uso_prisma_visual_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza Concessão de direito real de uso de imóvel público a empresa Prisma Visual LTDA-ME para os fins e as condições que menciona e dá outras providências</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/pl_197-23__abre_credito_especial_lei_aldir_blanc.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/pl_197-23__abre_credito_especial_lei_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no orçamento vigente para atender as despesas decorrentes da Lei Ordinária nº 14.399/2022(Institui a Política Nacional Aldir Blanc de fomento à cultura) e dá outras providências</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/pl_198-2023-_institui_feira_livre_do_produtor_rural.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/pl_198-2023-_institui_feira_livre_do_produtor_rural.pdf</t>
   </si>
   <si>
     <t>Institui no município de Itaúna a Feira Livre do Produtor Rural e dá outras providências</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/pl_199-23_doacao_trator.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/pl_199-23_doacao_trator.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de bem do patrimônio municipal à Associação Municipal dos Agricultores Familiares de Itaúna – AMAFI e dá outras providências.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/pl_200-23_subvencao_aida_e_sociedade_esportiva_real_madri.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/pl_200-23_subvencao_aida_e_sociedade_esportiva_real_madri.pdf</t>
   </si>
   <si>
     <t>Autoriza repasses de recursos financeiros à Associação Itaunense de Defesa Animal – AIDA e à Sociedade Esportiva Real Madri e dá outras providências.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/pl_201-2023_-_cconcessao_de_uso_sbamtubos_industria_e_comercio_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/pl_201-2023_-_cconcessao_de_uso_sbamtubos_industria_e_comercio_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa Sbamtubos Indústria e Comércio Ltda. para os fins e nas condições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/pl_202-2023_-_conversao_concessao_em_doacao_metalurgica_soares_industria_e_comercio_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/pl_202-2023_-_conversao_concessao_em_doacao_metalurgica_soares_industria_e_comercio_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza efetuar doação do imóvel objeto da concessão de direito real de uso que menciona a empresa Metalúrgica Soares Indústria e Comércio Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/pl_203-2023_-_programa_minha_casa_minha_vida_-_faixa_2.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/pl_203-2023_-_programa_minha_casa_minha_vida_-_faixa_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a participar do Programa Minha Casa, Minha Vida – PMCMV - Cidades e autoriza a doação de lotes vinculados ao respectivo programa para os beneficiários que se enquadrarem na forma e nas condições estabelecidas em Lei e dá outras providências.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/pl_204-2023_-_reajuste_vencimentos_magisterio_dez_13o.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/pl_204-2023_-_reajuste_vencimentos_magisterio_dez_13o.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar reajuste de vencimentos dos servidores públicos ativos e pensionistas do magistério, da Administração Direta e Indireta do Município de Itaúna referente ao mês de dezembro de 2023 e 13º salário e dá outras providências.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/pl_205-23_concessao_de_uso_mitra_diocesana_de_divinopolis.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/pl_205-23_concessao_de_uso_mitra_diocesana_de_divinopolis.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso imóvel público para os fins e nas condições que menciona à Obras Religiosas e Sociais da Diocese de  _x000D_
  Divinópolis e dá outras providências</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/pl_206-23_concessao_de_uso_associacao_beneficente_lar_fraterno_de_itauna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/pl_206-23_concessao_de_uso_associacao_beneficente_lar_fraterno_de_itauna.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público para os fins que menciona à Associação Beneficente Lar Fraterno de Itaúna</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/pl_207-23_altera_lei_6002-23.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/pl_207-23_altera_lei_6002-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a promover o desmembramento, afetação, desafetação e incorporação das áreas localizadas na Av. São João esquina com a Rua Silva Jardim</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/pl_208-2023_altera_e_consolida_lei_transporte_individual_taxi.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/pl_208-2023_altera_e_consolida_lei_transporte_individual_taxi.pdf</t>
   </si>
   <si>
     <t>Altera e consolida Lei nº 4.869, de 10 de julho de 2014, alterada pelas leis nº 4.963, de 23 de setembro de 2015, nº 5.590, de 12 de fevereiro de 2021, e nº 6.015, de 27 de novembro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/pl_209-2023_-_permuta_luciano_nogueira_ubs_-_piedade.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/pl_209-2023_-_permuta_luciano_nogueira_ubs_-_piedade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação e permuta de imóveis urbanos para os fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/pl_210-2023_-_concessao_fusao_fer_ltda_-_acordo_judicial.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/pl_210-2023_-_concessao_fusao_fer_ltda_-_acordo_judicial.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de imóvel público a empresa Fusão Fer Ltda. para os fins e nas condições que menciona e dá outras providências..</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/pl_211-2023_-_concessao_de_beneficios_eventuais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/pl_211-2023_-_concessao_de_beneficios_eventuais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de critérios para concessão de benefícios eventuais no âmbito da Politica de Assistência Social no Município de ltaúna e dá outras providências.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/pl_212-23_altera_lei_5797_-_combem_-regulacao_urbana.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/pl_212-23_altera_lei_5797_-_combem_-regulacao_urbana.pdf</t>
   </si>
   <si>
     <t>Altera e consolida a Lei Municipal nº 5.568, de 21 de outubro de 2020 ,modificada pela Lei no5.797, de 24 de maio de 2022 que, respectivamente, cria e altera o Conselho Municipal de Proteção e Bem Estar Animal e dá outras providências.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/pl_213-2023_-_insencao_taxa_de_licenca_para_partidos_politicos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/pl_213-2023_-_insencao_taxa_de_licenca_para_partidos_politicos.pdf</t>
   </si>
   <si>
     <t>Concede aos partidos políticos de Itaúna isenção do pagamento de débitos relativos à taxa de licença</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3988/pl_47_substitutivo_-_vigilante_escola.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3988/pl_47_substitutivo_-_vigilante_escola.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação obrigatória de segurança privada armada, vigilância patrimonial, nas escolas públicas municipais de Itaúna</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4026/pl_61-23_-substituitivo-_premiacao_aos_artistas_fumpac.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4026/pl_61-23_-substituitivo-_premiacao_aos_artistas_fumpac.pdf</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4065/pl_-_79-2023_substitutivo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4065/pl_-_79-2023_substitutivo.pdf</t>
   </si>
   <si>
     <t>¨Dispõe sobre a adoção de medidas para auxiliar mulheres que se sintam em situação de risco em bares, restaurantes e casas noturnas no município de Itaúna e dá outras providências.¨</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/pl_90-2023_substitutivo_insercao_do_simbolo_mundial_de_conscientizacao_do_tea_nas_vagas_de_estacionamento_preferenciais_1.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/pl_90-2023_substitutivo_insercao_do_simbolo_mundial_de_conscientizacao_do_tea_nas_vagas_de_estacionamento_preferenciais_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos estabelecimentos públicos e privados que disponibilizam vagas de estacionamento preferenciais, a inserção do símbolo mundial de conscientização do Transtorno do Espectro Autista – TEA – nas placas indicativas no Município de Itaúna.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/pl_138-2023_-_substituto_-_concessao_h_e_b_prestacao_de_servicos_e_locacao_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/pl_138-2023_-_substituto_-_concessao_h_e_b_prestacao_de_servicos_e_locacao_ltda.pdf</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>PDEC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/pdl_01-2023_-_suspende_decreto_8348_-_tarifa_publica_transporte__.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/pdl_01-2023_-_suspende_decreto_8348_-_tarifa_publica_transporte__.pdf</t>
   </si>
   <si>
     <t>Susta os efeitos do Decreto nº 8.348, de 1º de setembro de 2023, que ‘atualiza tarifa de transporte público municipal urbano e rural, e dá outras providências</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3893/pjres_01-2023_-_reajuste_de_venc._aos_vereadores.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3893/pjres_01-2023_-_reajuste_de_venc._aos_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária dos subsídios dos Vereadores da Câmara Municipal de Itaúna para o ano de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3894/pjres_02-2023_-_reajuste_de_venc._aos_servidores.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3894/pjres_02-2023_-_reajuste_de_venc._aos_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária dos vencimentos dos servidores ativos, proventos de aposentadorias, e bolsas auxílio dos estagiários da Câmara Municipal da Cidade de Itaúna, Estado de Minas Gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3910/pjres_03-2023_-_cria_a_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3910/pjres_03-2023_-_cria_a_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Itaúna</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3915/pjres_04-2022_-_altera_resolucao_40-2021_-_gratificacao_efetivos_comissao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3915/pjres_04-2022_-_altera_resolucao_40-2021_-_gratificacao_efetivos_comissao.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 40, de 15 de dezembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3918/pjres_05-2023_-_cidadao_honorario_sargento_david.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3918/pjres_05-2023_-_cidadao_honorario_sargento_david.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Sargento David Aparício Diniz.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3921/pjres_06-2023_-_cidadao_honorario_baltazar.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3921/pjres_06-2023_-_cidadao_honorario_baltazar.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Senhor BALTAZAR VILAÇA DE MELO.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3926/pjres_07-2023_-_denomina_portaria_andre_felipe_penido.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3926/pjres_07-2023_-_denomina_portaria_andre_felipe_penido.pdf</t>
   </si>
   <si>
     <t>Denomina a portaria da Câmara Municipal de Itaúna como “Portaria André Penido”</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3933/pjres_08-2023_-_regulamenta_a_lei_federal_14133_-_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3933/pjres_08-2023_-_regulamenta_a_lei_federal_14133_-_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>¨Regulamenta o disposto no § 3º do art. 8º da Lei  nº 14.133, de 1º de abril de 2021, para dispor sobre as regras para a atuação do agente de contratação e da equipe de apoio, o funcionamento da comissão de contratação e a atuação dos gestores e fiscais de contratos, no âmbito do Poder Legislativo Itaunense.¨</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3959/pjres_09-2023_-_alteracao_homenagens.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3959/pjres_09-2023_-_alteracao_homenagens.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Resolução 15, de 27 de abril de 2022, e dá outras providências (concessão de homenagens)</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3967/pjres_10-2023_-_plano_de_saude_vereadores.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3967/pjres_10-2023_-_plano_de_saude_vereadores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Itaunense a subsidiar cobertura em Plano de Saúde aos Agentes Políticos da_x000D_
 Câmara Municipal de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3968/pjres_11-2023_-_altera_resolucao_40-2021_-_alterado_14h.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3968/pjres_11-2023_-_altera_resolucao_40-2021_-_alterado_14h.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos e anexos da Resolução nº 40, de 15 de dezembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3972/pjres_12-2023_-_cidadao_honorario_neurivan.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3972/pjres_12-2023_-_cidadao_honorario_neurivan.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Senhor Neurivan Gonçalves de Aguilar</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3973/pjres_13-2023_-_cidadao_honorario_eduardo_azevedo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3973/pjres_13-2023_-_cidadao_honorario_eduardo_azevedo.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Sr. Eduardo Henrique de Azevedo</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3977/pjres_14-2023-_escola_do_legislativo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3977/pjres_14-2023-_escola_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito da Câmara Municipal de Itaúna, a Escola do Legislativo e o Centro de Atendimento ao Cidadão, determina seus objetivos, sua estrutura organizacional e dá outras providências.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3989/pjres_15-2023_-_altera_resolucao_03-2008_e_06-2023_-_plano_de_saude.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3989/pjres_15-2023_-_altera_resolucao_03-2008_e_06-2023_-_plano_de_saude.pdf</t>
   </si>
   <si>
     <t>Altera as Resoluções nº 03, de 16 de abril de 2008 e nº 06, de 29 de março de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4001/pjres_16-2023_-_altera_regimento_interno_-_participacao_remota_em_votacoes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4001/pjres_16-2023_-_altera_regimento_interno_-_participacao_remota_em_votacoes.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara de Itaúna MG, regulamentando a participação virtual em reuniões</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4000/pjres_17-2023_-_merito_desportivo_samara_aquino.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4000/pjres_17-2023_-_merito_desportivo_samara_aquino.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Desportivo à Srtaº. Sâmara Aquino</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4007/pjres_18-2023_-_merito_cultural_pablo_alves.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4007/pjres_18-2023_-_merito_cultural_pablo_alves.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Cultural ao Cidadão Pablo Alves.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4010/pjres_19-2023-escola_legislativo_professor_jose_luiz.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4010/pjres_19-2023-escola_legislativo_professor_jose_luiz.pdf</t>
   </si>
   <si>
     <t>Denomina a Escola do Legislativo da Câmara Municipal de Itaúna como “Professor José Luiz Guimarães Filho.”</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4011/pjres_20-2023_-_cidadao_honorario_elmo_eugenio_duarte.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4011/pjres_20-2023_-_cidadao_honorario_elmo_eugenio_duarte.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna a Elmo Eugênio Duarte.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4015/pjres_21-2023_-_cidadao_honorario_fabricio_luis_resende.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4015/pjres_21-2023_-_cidadao_honorario_fabricio_luis_resende.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Senhor Fabrício Luís Resende.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4017/pjres_22-2023_-_merito_cultural_gabriela_antunes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4017/pjres_22-2023_-_merito_cultural_gabriela_antunes.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Artístico e Cultural a senhorita Gabriela Antunes de Magalhães Pinto.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4028/pjres_23-23-_cidadao_honorario_padre_marcelo_caixeta.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4028/pjres_23-23-_cidadao_honorario_padre_marcelo_caixeta.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Padre Marcelo Luiz Caixeta.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4029/pjres_24-23-cidadao_honorario_padre_charley.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4029/pjres_24-23-cidadao_honorario_padre_charley.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Padre Charley Marcelino Silva.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4030/pjres_25-23-_cidadao_honorario_maria_luiza_chiodi.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4030/pjres_25-23-_cidadao_honorario_maria_luiza_chiodi.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna à Maria Luiza Chiodi do Carmo</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4031/pjres_26-2023_-_cidadao_honorario_paulo_antonio_de_souza.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4031/pjres_26-2023_-_cidadao_honorario_paulo_antonio_de_souza.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Honorário de Itaúna ao Paulo Antônio de Souza.¨</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4032/pjres_27-2023_-_merito_educacional_-_maria_auciliadoura_de_souza_santos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4032/pjres_27-2023_-_merito_educacional_-_maria_auciliadoura_de_souza_santos.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Educacional à Sra. Maria Auciliadoura de Souza Santos.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4033/pjres_28-2023_-_merito_educacional_-_maria_alexandrina_moreira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4033/pjres_28-2023_-_merito_educacional_-_maria_alexandrina_moreira.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Educacional à Sra. Maria Alexandrina Moreira.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4035/pjres_29-2023_-_altera_resolucao_15-2022_-_concessao_de_homenagens.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4035/pjres_29-2023_-_altera_resolucao_15-2022_-_concessao_de_homenagens.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 15/2022, que “Estabelece data para entregas das homenagens no âmbito do Poder Legislativo Municipal.”</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4036/pjres_30-23_-_cidadao_honorario_para_lohanna_franca.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4036/pjres_30-23_-_cidadao_honorario_para_lohanna_franca.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Honorário de Itaúna à Lohanna França.¨</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4037/pjres_31-2023_-_diploma_de_merito__b_boy_banana.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4037/pjres_31-2023_-_diploma_de_merito__b_boy_banana.pdf</t>
   </si>
   <si>
     <t>¨Concede o Diploma de Mérito Desportivo ao artista e atleta Ricardo Augusto Silva Fernandes.¨</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4038/pjres_32-2023_-_diploma_de_merito_escola_estadual_sao_geraldo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4038/pjres_32-2023_-_diploma_de_merito_escola_estadual_sao_geraldo.pdf</t>
   </si>
   <si>
     <t>¨Concede o Diploma de Mérito Educacional à ESCOLA ESTADUAL SÃO GERALDO.¨</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4049/pjres_33-23-_diploma_de_merito_cultural_marcos_oliveira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4049/pjres_33-23-_diploma_de_merito_cultural_marcos_oliveira.pdf</t>
   </si>
   <si>
     <t>"Concede o Diploma de Mérito Cultural ao Cidadão Marcos Oliveira."</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4050/pjres_34-23-_diploma_de_merito_cultural_leo_lisboa.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4050/pjres_34-23-_diploma_de_merito_cultural_leo_lisboa.pdf</t>
   </si>
   <si>
     <t>" Concede o Diploma de Mérito Cultural ao Cidadão José Ricardo Lisboa – Leo Lisboa."</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4051/pjres_35-23-_cidadao_honorario_availton.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4051/pjres_35-23-_cidadao_honorario_availton.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Senhor Availton Ferreira Dutra.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4058/pjres_36-2023_-_merito_maisa.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4058/pjres_36-2023_-_merito_maisa.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Artístico à Cidadã Maísa Cristina Ferreira</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>Alexandre Campos, Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4069/pjres_37-23-diploma_de_merito_educacional__graciane_.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4069/pjres_37-23-diploma_de_merito_educacional__graciane_.pdf</t>
   </si>
   <si>
     <t>" Concede o Diploma de Mérito Educacional a Doutora Graciane Rafisa Saliba."</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4070/pjres_38-23-_cidadao_honorario_edivaldo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4070/pjres_38-23-_cidadao_honorario_edivaldo.pdf</t>
   </si>
   <si>
     <t>¨ Concede o Título de Cidadão Honorário  ao senhor Edivaldo Antônio dos Santos.¨</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4071/pjres_39-23-_cidadao_honorario__antonio_cerri.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4071/pjres_39-23-_cidadao_honorario__antonio_cerri.pdf</t>
   </si>
   <si>
     <t>¨Concede o Título de Cidadão Honorário  ao senhor Antônio Carlos de Araújo Cerri.¨</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4072/pjres_40-23-_cidadao_honorario_dr._adelmo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4072/pjres_40-23-_cidadao_honorario_dr._adelmo.pdf</t>
   </si>
   <si>
     <t>¨Concede o Título de Cidadão Honorário à  Vossa Excelência Adelmo Bragança de Queiroz.¨</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4076/pjres_41-2023-__cidadao_honorario_udson_roberto_soares.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4076/pjres_41-2023-__cidadao_honorario_udson_roberto_soares.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Sr Udson Roberto Soares.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4078/pjres_42-2023-_cidadao_honorario_joyce.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4078/pjres_42-2023-_cidadao_honorario_joyce.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Honorário de Itaúna  a Joyce Ferreira da Costa.¨</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4087/pjres_43-2023-_cidadao_honorario_miriam_gleisser.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4087/pjres_43-2023-_cidadao_honorario_miriam_gleisser.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Itaúna a Miriam Gleisser Niess de Carvalho.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4095/pjres_44-2023-_cidadao_honorario_misirico.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4095/pjres_44-2023-_cidadao_honorario_misirico.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Antônio Carlos Rabelo de Carvalho.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4096/pjres_45-2023-cidadao_honorario_petronio_progas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4096/pjres_45-2023-cidadao_honorario_petronio_progas.pdf</t>
   </si>
   <si>
     <t>¨Concede o Título de Cidadão Honorário de Itaúna a Petrônio de Oliveira Lima.¨</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4097/pjres_46-2023-_merito_esportivo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4097/pjres_46-2023-_merito_esportivo.pdf</t>
   </si>
   <si>
     <t>"Concede o Mérito Esportivo de Itaúna à Ana Paula de Oliveira.¨</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4099/pjres_47-2023-merito_cultural_washigton_damiao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4099/pjres_47-2023-merito_cultural_washigton_damiao.pdf</t>
   </si>
   <si>
     <t>¨Concede o Diploma de Mérito Cultural ao Cidadão Washington Damião Pereira.¨</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4103/pjres_48-2023-tenente_helder_alves_ferreira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4103/pjres_48-2023-tenente_helder_alves_ferreira.pdf</t>
   </si>
   <si>
     <t>¨Concede o Título de Cidadão Honorário de Itaúna  ao Tenente da PMMG Helder Alves Ferreira.¨</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4104/pjres_49-2023-_diploma_de_merito-juciara_fatima.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4104/pjres_49-2023-_diploma_de_merito-juciara_fatima.pdf</t>
   </si>
   <si>
     <t>" Concede o Diploma de Mérito Cultural a Cidadã Juciara de Fátima Teixeira"</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4105/pjres_50-2023-cidadao_honorario-daniel_da_latinha.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4105/pjres_50-2023-cidadao_honorario-daniel_da_latinha.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Honorário de Itaúna à Daniel Marinho Souza Santos – Daniel da Latinha."</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>Kaio Guimarães, Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4114/pjres_51-2023-cidadao_honorario-senador_cleiton_gontijo_de_azevedo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4114/pjres_51-2023-cidadao_honorario-senador_cleiton_gontijo_de_azevedo.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Senador Cleiton Gontijo de Azevedo</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4118/pjres_52-2023-cidadao_honorario-isac_vieira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4118/pjres_52-2023-cidadao_honorario-isac_vieira.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna  ao Senhor Isac Vieira.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>Leonardo Alves, Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4121/pjres_53-2023-merito_cultural-kethlyn_kelly.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4121/pjres_53-2023-merito_cultural-kethlyn_kelly.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Cultural a Cidadã Kathlyn Kelly Sousa Pires Couto</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4127/pjres_54-2023_-_merito_cultural_raio_de_cipo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4127/pjres_54-2023_-_merito_cultural_raio_de_cipo.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Cultural a Banda Raio de Cipó.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4132/pjres_55-2023_-_cidadao_honorario_serafim_porfirio_da_silva.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4132/pjres_55-2023_-_cidadao_honorario_serafim_porfirio_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itaúna ao Senhor Serafim Porfírio da Silva</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4134/pjres_56-2023_-_merito_educacional_maria_luiza_teicxeira_vargas_do_amaral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4134/pjres_56-2023_-_merito_educacional_maria_luiza_teicxeira_vargas_do_amaral.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Educacional à cidadã Maria Luíza Teixeira Vargas do Amaral, pelos relevantes serviços prestados à Educação em Itaúna</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4135/pjres_57-2023_-_diploma_de_merito_cultural_batalha_da_pista.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4135/pjres_57-2023_-_diploma_de_merito_cultural_batalha_da_pista.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Cultural ao Movimento “Batalha da Pista”, pelos relevantes serviços prestados à comunidade itaunense visando o saber e o bem coletivo</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4142/pjres_58-2023_-_cidadao_honorario_jarbas_soares.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4142/pjres_58-2023_-_cidadao_honorario_jarbas_soares.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao senhor Jarbas Soares Júnior.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/pjres_59-2023_-_denomina_centro_de_atendimento_maria_emy.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/pjres_59-2023_-_denomina_centro_de_atendimento_maria_emy.pdf</t>
   </si>
   <si>
     <t>Denomina Centro de Atendimento ao Cidadão “Maria Emy de Souza”</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/pjres_60-2023_-_altera_resolucao_40-2021.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/pjres_60-2023_-_altera_resolucao_40-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos e anexos da Resolução nº 40, de 15 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/pjres_61-2023_-_altera_resolucao_08-2023.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/pjres_61-2023_-_altera_resolucao_08-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos e anexos da Resolução nº 08, de 11 de abril de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/pjres_62-2023_-_altera_regimento_interno_art_41_e_42_-_recurso_parecer_terminativo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/pjres_62-2023_-_altera_regimento_interno_art_41_e_42_-_recurso_parecer_terminativo.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 06, de 21 de junho de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/pjres_63-2023_-_altera_resolucao_30-2021_-_premio_servidores_destaques_do_ano.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/pjres_63-2023_-_altera_resolucao_30-2021_-_premio_servidores_destaques_do_ano.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 3º da Resolução 39/2021 (Prêmio Dr. Hely Gonçalves de Sousa – Servidores Destaques do Ano)</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>PRESU</t>
   </si>
   <si>
     <t>Projeto de Resolução Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3944/pjres_substitutivo_08-2023_-_regulamenta_a_lei_federal_14133_-_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3944/pjres_substitutivo_08-2023_-_regulamenta_a_lei_federal_14133_-_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as regras para aplicação da Lei Federal 14.133/2021 - Nova Lei de Licitações e Contratos Administrativos, no âmbito do Poder Legislativo Itaunense</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3907/processo_de_mocao_01-2023_-_aplausos_ao_povo_brasileiro.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3907/processo_de_mocao_01-2023_-_aplausos_ao_povo_brasileiro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Povo Brasileiro em agradecimento pelos seus atos em defesa da democracia no Brasil</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3929/processo_de_mocao_02-2023_-banda_sagrado_coracao_de_jesus.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3929/processo_de_mocao_02-2023_-banda_sagrado_coracao_de_jesus.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Banda Sagrado Coração de Jesus de Santanense.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3938/processo_de_mocao_03-2023_-_aplausos_casa_rena.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3938/processo_de_mocao_03-2023_-_aplausos_casa_rena.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a Casa Rena S.A. com seu representante pela sua atuação, em nosso Município, em prol da sua atuação segmento supermercadista.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3939/processo_de_mocao_04-2023_-_aplausos_simec.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3939/processo_de_mocao_04-2023_-_aplausos_simec.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Grupo Simec pela sua atuação, em nosso Município, no segmento do setor siderúrgico e pelo seu trabalho social.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3957/processo_de_mocao_05-2023_-_aplausos_regina_diretora.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3957/processo_de_mocao_05-2023_-_aplausos_regina_diretora.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a Regina Célia Duarte Amaral Andrade pela sua atuação, em nosso Município, em prol do Trabalho na área de  Educação.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3970/processo_de_mocao_06-2023_-_aplausos_jose_silesio_vilela_de_oliveira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3970/processo_de_mocao_06-2023_-_aplausos_jose_silesio_vilela_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao sr. José Silésio Vilela de Oliveira pela sua contribuição para o progresso de Itaúna</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3971/processo_de_mocao_07-2023_-_aplausos_tania_regina_teixeira..pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3971/processo_de_mocao_07-2023_-_aplausos_tania_regina_teixeira..pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Tânia Regina Teixeira, pela contribuição para o desenvolvimento da Educação no Município.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3984/processo_de_mocao_08-23_-guto_aeraphe.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3984/processo_de_mocao_08-23_-guto_aeraphe.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a pessoa física, Guto Aeraphe pela atuação e premiações recebidas a títulos nacionais e internacionais no mercado cinematográfico de curtas, séries e documentários, precipuamente, a Websérie denominada Segunda Pele, vencedora no Rio WebFest como melhor produção e melhor design de som em prol do segmento de entretenimento audiovisual, trabalho este que merece reconhecimento por nosso Município.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3990/processo_de_mocao_09-23-_nayara_e_matheus.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3990/processo_de_mocao_09-23-_nayara_e_matheus.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a dupla Nayara e Matheus, por seu talento artístico e por serem importantes figuras culturais no município e levando o nome de Itaúna para toda região.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4002/processo_de_mocao_10-23-_gisele___faria_-_aristidess.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4002/processo_de_mocao_10-23-_gisele___faria_-_aristidess.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à itaunense Gisele Faria.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4003/processo_de_mocao_11-23-_neider_moreira_-_lacimar.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4003/processo_de_mocao_11-23-_neider_moreira_-_lacimar.pdf</t>
   </si>
   <si>
     <t>Moção de de aplauso para atual Administração Pública representada pelo Prefeito Neider Moreira.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4009/processo_de_mocao_12-2023_-_aplausos_cida.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4009/processo_de_mocao_12-2023_-_aplausos_cida.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Maria Aparecida Gonçalves.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4013/processo_de_mocao_13-2023_-_edir.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4013/processo_de_mocao_13-2023_-_edir.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à sra. Edir Vilaça e Silva, pelos relevantes serviços prestados à comunidade itaunense.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4014/processo_de_mocao_14-2023_-_aplauso_fabricio_ferreira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4014/processo_de_mocao_14-2023_-_aplauso_fabricio_ferreira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao itaunense Fabrício Ferreira, por seu talento artístico e por ser uma importante figura cultural do município.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4034/mocao_15-2023_-_aplausos_patricia_goncalves_nogueira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4034/mocao_15-2023_-_aplausos_patricia_goncalves_nogueira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Patrícia Gonçalves Nogueira, em reconhecimento a sua contribuição para nossa cidade e população.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4045/processo_de_mocao_16-2023-_aplauso_francisco.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4045/processo_de_mocao_16-2023-_aplauso_francisco.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itaúna, Estado de Minas Gerais, apresenta Moção de Aplausos a Francisco Flávio dos Santos, em destaque a profissão de arquiteto.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4046/processo_de_mocao_17-2023-_itauna_da_zoeira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4046/processo_de_mocao_17-2023-_itauna_da_zoeira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Página Itaúna da Zoeira, em reconhecimento a sua contribuição para nossa cidade e população.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4047/processo_de_mocao_18-2023-__aplauso_roberta.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4047/processo_de_mocao_18-2023-__aplauso_roberta.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Roberta Miriam Machado, em reconhecimento o seu destaque em arte circense .</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4048/processo_de_mocao_19-23-aplausos_fundacao_sao_vicente_de_paulo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4048/processo_de_mocao_19-23-aplausos_fundacao_sao_vicente_de_paulo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Fundação “São Vicente de Paulo” em reconhecimento a sua contribuição as nossas crianças e adolescentes afastados do convívio familiar por meio de medida protetiva de abrigo.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4052/processo_de_mocao_20-23-_aplausos_ao_medico_dr._fares_jose_neto.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4052/processo_de_mocao_20-23-_aplausos_ao_medico_dr._fares_jose_neto.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Médico Dr. Fares José Neto, em reconhecimento pelos relevantes serviços prestados à Comunidade Itaunense, tanto na qualidade de médico quanto na de servidor público.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4053/processo_de_mocao_21-23-_aplausos_a_empresa_lafit_industria_e_comercio_de_alimentos_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4053/processo_de_mocao_21-23-_aplausos_a_empresa_lafit_industria_e_comercio_de_alimentos_ltda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à empresa Lafit Indústria e Comércio de Alimentos Ltda, em reconhecimento pelos relevantes serviços prestados à comunidade itaunense.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4054/processo_de_mocao_22-23_-aplauso_evg_xx-2023_-_mocao_avg.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4054/processo_de_mocao_22-23_-aplauso_evg_xx-2023_-_mocao_avg.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo de Evangelização da Universal (EVG), em reconhecimento pelos relevantes serviços prestados à Comunidade Itaunense.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4059/processo_de_mocao_23-23-apoio_ao_deputado_federal_marcelo_crivella.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4059/processo_de_mocao_23-23-apoio_ao_deputado_federal_marcelo_crivella.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Deputado Federal Marcelo Crivella pela autoria da PEC nº 05/2023, que “Acrescenta § 4º-A ao art. 150 da Constituição Federal, para dispor sobre a imunidade tributária de que tratam as suas alíneas “b” e “c” do inciso VI”</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4060/processo_de_mocao_24-23_-_aplauso_guilherme.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4060/processo_de_mocao_24-23_-_aplauso_guilherme.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao senhor Guilherme Nogueira Soares, em reconhecimento aos trabalhos à frente da_x000D_
 procuradoria da Prefeitura Municipal de Itaúna.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4061/processo_de_mocao_25-2023_-_mba_aluminios.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4061/processo_de_mocao_25-2023_-_mba_aluminios.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à MBA ALUMÍNIOS.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4066/processo_de_mocao_26-2023-_sinval.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4066/processo_de_mocao_26-2023-_sinval.pdf</t>
   </si>
   <si>
     <t>¨Moção de Aplausos a Sinval Nogueira Guimarães.¨</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4067/processo_de_mocao_27-2023_-aplausos_a__francileno_alves_de_araujo_bonifacio.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4067/processo_de_mocao_27-2023_-aplausos_a__francileno_alves_de_araujo_bonifacio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Francileno Alves de Araújo Bonifácio, em reconhecimento dos seus relevantes serviços prestados na área da Saúde e desenvolvimento Social do nosso Município, de maneira notável e especial.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4074/processo_de_mocao_28-2023-_aplausos_a_nilceu.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4074/processo_de_mocao_28-2023-_aplausos_a_nilceu.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Nilceu Batista da Silva.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4077/processo_de_mocao_29-2023_-_mocao_oratorio_festivo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4077/processo_de_mocao_29-2023_-_mocao_oratorio_festivo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao PROJETO ORATÓRIO FESTIVO MAMÃE MARGARIDA, pela sua atuação, em nosso Município, em prol da educação preventiva com as crianças e adolescentes.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4079/processo_de_mocao_30-2023_-aplauso_pastor_geraldo_nogueira_antunes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4079/processo_de_mocao_30-2023_-aplauso_pastor_geraldo_nogueira_antunes.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Pastor Geraldo Nogueira Antunes, em reconhecimento a sua contribuição para nossa cidade.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/</t>
+    <t>http://sapl.itauna.mg.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Sra. Maria Madalena Rodrigues Duarte Lima.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4081/processo_de_mocao_32-2023-aplausos_ao_sr._gustavo_mitre.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4081/processo_de_mocao_32-2023-aplausos_ao_sr._gustavo_mitre.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE  APLAUSOS ao Sr. Gustavo Mitre, como um homem dedicado ao serviço público e comprometido com o desenvolvimento de Itaúna e de todo o Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4083/processo_de_mocao_33-2023-_aplausos_ao_dr._fernando_meira_de_faria.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4083/processo_de_mocao_33-2023-_aplausos_ao_dr._fernando_meira_de_faria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Secretaria Municipal de Saúde, representada pelo Secretário da pasta, na  pessoa do Dr. Fernando Meira de Faria pela atuação como gestor de saúde à Secretaria, precipuamente ao Enfrentamento ante à Covid-19, trabalho este que merece  reconhecimento por nosso Município.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4085/processo_de_mocao_34-2023-aplausos_ao_sr._ilimane_lopes_cardoso.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4085/processo_de_mocao_34-2023-aplausos_ao_sr._ilimane_lopes_cardoso.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Secretaria Municipal de Cultura e Turismo, representada pelo Secretário  da pasta, na pessoa do Senhor Ilimane Lopes Cardoso – “Joe” pela atuação à Secretaria,  precipuamente ante ao I Festival de Inverno e ao Carnavaliza Itaúna - Carnaval 2022,  trabalho este que merecere _x000D_
  conhecimento por nosso Município.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4088/processo_de_mocao_35-2023-aplausos_ao_rsse_andrade.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4088/processo_de_mocao_35-2023-aplausos_ao_rsse_andrade.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a Secretaria Municipal de Infraestrutura e Serviços, representada pelo Secretário da pasta, na pessoa do Senhor Rosse Andrade Silva pela atuação frente a inúmeras obras realizadas, além de trazer melhoria ante manutenção e reparo em diversos locais, trabalho este que merece reconhecimento por nosso Município.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>Antônio de Miranda, Antônio J. Faria Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4091/processo_de_mocao_36-2023-aplausos_osmando_pereira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4091/processo_de_mocao_36-2023-aplausos_osmando_pereira.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itaúna, no Estado de Minas Gerais, apresenta MOÇÃO DE APLAUSOS ao Sr. Osmando Pereira da Silva, como um homem dedicado ao serviço público e comprometido com o desenvolvimento de Itaúna.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4093/processo_de_mocao_37-2023_-_aplausos_sergio_antunes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4093/processo_de_mocao_37-2023_-_aplausos_sergio_antunes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Sr. Sérgio Antunes.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4102/processo_de_mocao_38-2023-_marcos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4102/processo_de_mocao_38-2023-_marcos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Policial Militar Marcos Augusto Alves Moreira Jr, em reconhecimento pelos relevantes_x000D_
 serviços prestados à Comunidade Itaunense.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4113/processo_de_mocao_39-2023_-_aplausos_fernanda_mara_alves_linhares.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4113/processo_de_mocao_39-2023_-_aplausos_fernanda_mara_alves_linhares.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Fernanda Mara Alves Linhares, em destaque a profissão de Fisioterapeuta.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4115/processo_de_mocao_40-2023_aplausos_igor_de_freitas_bastos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4115/processo_de_mocao_40-2023_aplausos_igor_de_freitas_bastos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Igor de Freitas Basto, em reconhecimento pelos relevantes serviços prestados à Comunidade Itaunense.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4116/processo_de_mocao_41-2023_aplausos_nikolas_ferreira_de_oliveira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4116/processo_de_mocao_41-2023_aplausos_nikolas_ferreira_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Nikolas Ferreira de Oliveira, em reconhecimento pelos relevantes serviços prestados à Comunidade Itaunense.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4117/processo_de_mocao_42-2023_aplausos_sociedade_biblica_do_brasil.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4117/processo_de_mocao_42-2023_aplausos_sociedade_biblica_do_brasil.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Sociedade Bíblica do Brasil, em reconhecimento pelos relevantes serviços prestados à Comunidade Itaunense.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4126/processo_de_mocao_43-2023_aplausos_valeria_spinola_melo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4126/processo_de_mocao_43-2023_aplausos_valeria_spinola_melo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Valéria Spínola Melo, em reconhecimento pelos relevantes serviços prestados à Comunidade Itaunense.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4131/processo_de_mocao_44-2023_-_feirart.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4131/processo_de_mocao_44-2023_-_feirart.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Feirart que é um programa que tem por objetivo promover a cultura e valorizar os artistas e artesãos da cidade de Itaúna.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4136/processo_de_mocao_45-2023_-_cavaleiros_da_lua_cheia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4136/processo_de_mocao_45-2023_-_cavaleiros_da_lua_cheia.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Cavaleiros da Lua Cheia.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/processo_de_mocao_46-2023_-_apoio_ao_congresso_contra_a_legalizacao_do_aborto.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/processo_de_mocao_46-2023_-_apoio_ao_congresso_contra_a_legalizacao_do_aborto.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Congresso Nacional, na pessoa do Presidente do Senado Federal, sr. Rodrigo Pacheco, em sua nobre e necessária missão de evitar que o Poder Judiciário usurpe a competência do Poder Legislativo de legislar sobre matéria penal, na recente tentativa de legalização do aborto sem a aprovação do Povo Brasileiro.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária / Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3948/ata_reuniao_3357_-_extraordinaria_-_17_de_janeiro_de_2023_-_patj.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3948/ata_reuniao_3357_-_extraordinaria_-_17_de_janeiro_de_2023_-_patj.pdf</t>
   </si>
   <si>
     <t>Ata Reunião 3357 - Extraordinária - Câmara Municipal de Itaúna MG - 17 de janeiro de 2023</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3949/ata_reuniao_3358_-_extraordinaria_-_20_de_janeiro_de_2023_-_patj.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3949/ata_reuniao_3358_-_extraordinaria_-_20_de_janeiro_de_2023_-_patj.pdf</t>
   </si>
   <si>
     <t>Ata Reunião 3358 - Extraordinária - Câmara Municipal de Itaúna MG - 20 de janeiro de 2023</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3950/ata_reuniao_3359_-_extraordinaria_-_02_de_fevereiro_de_2023_-_patj.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3950/ata_reuniao_3359_-_extraordinaria_-_02_de_fevereiro_de_2023_-_patj.pdf</t>
   </si>
   <si>
     <t>Ata Reunião 3359 - Ordinária - Câmara Municipal de Itaúna MG - 02 de fevereiro de 2023</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3951/ata_reuniao_3360_-_ordinaria_-_07_de_fevereiro_de_2023_-_patj.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3951/ata_reuniao_3360_-_ordinaria_-_07_de_fevereiro_de_2023_-_patj.pdf</t>
   </si>
   <si>
     <t>Ata Reunião 3360 - Ordinária - Câmara Municipal de Itaúna MG - 07 de fevereiro de 2023</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3952/ata_reuniao_3361_-_ordinaria_-_14_de_fevereiro_de_2023_-_patj.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3952/ata_reuniao_3361_-_ordinaria_-_14_de_fevereiro_de_2023_-_patj.pdf</t>
   </si>
   <si>
     <t>Ata Reunião 3361 - Ordinária - Câmara Municipal de Itaúna MG - 14 de fevereiro de 2023</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3953/ata_reuniao_3362_-_ordinaria_-_16_de_fevereiro_de_2023_-_patj.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3953/ata_reuniao_3362_-_ordinaria_-_16_de_fevereiro_de_2023_-_patj.pdf</t>
   </si>
   <si>
     <t>Ata Reunião 3362 - Ordinária - Câmara Municipal de Itaúna MG - 16 de fevereiro de 2023</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3954/ata_reuniao_3363_-_ordinaria_-_28_de_fevereiro_de_2023_-_patj.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3954/ata_reuniao_3363_-_ordinaria_-_28_de_fevereiro_de_2023_-_patj.pdf</t>
   </si>
   <si>
     <t>Ata Reunião 3363 - Ordinária - Câmara Municipal de Itaúna - 28 de fevereiro de 2023</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>Ata Reunião 3364 - Ordinária - Câmara Municipal de Itaúna - 07 de março de 2023</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3956/ata_reuniao_3365_-_ordinaria_-_14_de_marco_de_2023_-_patj.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3956/ata_reuniao_3365_-_ordinaria_-_14_de_marco_de_2023_-_patj.pdf</t>
   </si>
   <si>
     <t>Ata Reunião 3365 - Ordinária - Câmara Municipal de Itaúna - 14 de março de 2023</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3964/ata_reuniao_3366_-_ordinaria_-_21_de_marco_de_2023_-_patj.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3964/ata_reuniao_3366_-_ordinaria_-_21_de_marco_de_2023_-_patj.pdf</t>
   </si>
   <si>
     <t>Ata Reunião 3366 - Ordinária - Câmara Municipal de Itaúna - 21 de março de 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4639,67 +4639,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3934/proposta_de_emenda_a_lei_organica_01-2023__-_altera_o_art._97.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4012/veto_01-2023_-_veta_pl_13-23__detectores_de_metais_escolas_-_giordane.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4106/veto_02-2023-_veta_pl_23-23_-_multa_agressor_violencia_domestica_-_kaio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4107/veto_03-2023-_veta_pl_51-23_-_avaliacao_vias_publicas_-_tidinho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4145/veto_04-2023_-_plc_09-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/veto_05-2023_-_pl_101-23_alteracao_lei_2204_-_itbi.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/veto_06-2023_-_veta_emendas_ao_pl_53-2023_ppag.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/veto_07-2023__-_pl_52-23_emendas_loa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/veto_08-2023_-_pl_76-23_qr_code_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/veto_09-2023_-_pl_103-21_-_programa_cuidado_da_saude_dos_pes_-_tidinho.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/veto_10-2023_-_pl_98-2023_-_altera_lei_4343_-_gleisinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4213/veto_11-2023_-_plc_11-23_-_altera_plano_diretor_-_permeabilidade_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/veto_12-2023_-_pl_112-2023_programa_batalha_de_rimas_e_dancas_-_edenia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/veto_13-2023_-_pl_130-2023-cmi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/veto_14-2023_-_pl_131-2023_-_reduz_carga_horaria_servidor_publicio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/veto_15-2023-_pl_139-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/veto_16-2023_-pl_19-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3900/plc_01-2023_altera_lc_85_-_feiras_proibicao_bebidas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3909/projeto_de_lei_complementar__no_02-2023_-_altera_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3919/plc_3-23_regulamenta_zuts.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3940/plc_04-23_altera_lc_148-19_-_codigo_de_vigilancia_sanitaria_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3941/plc_05-23_acresce_vaga_medico_veterinario_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3958/plc_06-2023_cria_vagas_diretor_esc._a.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3963/plc_07-2023_-_altera_lc_26-2002_-_isencao_de_contrib_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4039/plc_08-2023_-_aleta_a_lei_complementar_120-2017_-_comad.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4040/plc_09-23_cria_cargo_agente_de_transito.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4092/plc_10-23__altera_lc_120-17_conselho_municipal_sobre_alcool_e_drogas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4108/plc_11-2023-_altera_lc_195.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4124/plc_12-23_estrutura_organizacional_saae_-_comissionados.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4125/plc_13-23_estrutura_organizacional_saae_-_efetivos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4137/plc_14-23_-_programa_meu_esporte.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4149/plc_15-2023_-_isencao_roinc_certo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/plc_16-2023_reajuste_vencimentos_servidores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/plc_17-2023_-_anexos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/plc_18-2023_altera_anexo-anos_finais-lei_3023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/plc_19-2023_-_altera_codigo_de_obras_-_alvara_parcial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/plc_20-2023_cria_cargo_farmaceutico_aguardar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/plc_21-23_altera_a_lei_complementar_201-23_-_reestruturacao_imp.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/plc_22-2023_-_acresce_vagas_e_extingue_medico_h_e_med.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/plc_23-2023_-_altera_a_lei_complementar_no_171-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/plc_24-2023_allera_lei_2197-1988.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/plc_25-2023_-_altera_o_codigo_tributario_-_isencao_taxa_de_licenca_a_partidos_politicos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3927/plc_01-23_substitutivo_ao_plc_no_1-23_regime_proprio_da_previdencia_social_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3891/pl_01-23_reajuste_vencimentos_servidores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3892/pl_02-23_recomposicao_subsidios_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3895/pl_03-2023_pet_amigavel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3896/pl_4-23_autoriza_convenio_repasse_incentivo_hospital.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3897/pl_05-2023_-_altera_lei_1143-74_-_servico_funerario.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3898/pl_06-2023_-_auxilio_a_mulheres_vitimas_em_bares_e_casas_noturnas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3899/pl_07-2023_-_proibe_fogos_com_barulho.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3901/pl_8-23_altera_concessao_de_uso_-_triade_ceramica_ltda.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3902/pl_9-23_alienar_imoveis_modalidade_leilao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3903/pl_10-23_credito_especial_cdl.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3904/pl_11-23_anistia_onerosa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3905/pl_12-23_altera_lei_4894-2014_projeto_de_apoio_ao_atleta_itaunense.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3906/pl_13-2023_-_detectores_de_metais.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3908/pl_14-2023_-_utilidade_publica_-_academia_de_letras_itaunense.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3911/pl_15-2023_-_conscientizacao_do_transtorno_do_processamento_sensorial.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3912/pl_16-23_permuta_de_imoveis_desabrigados_chuva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3913/pl_17-23_credito_especial_superavit_de_saldo_programa_recupera_minas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3914/pl_18-23_reajuste_diretores_escolares.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3917/pl_19-23_-institui_o_nome_social.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3920/pl_20-23__anistia_pandemia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3922/pl_21-23_prorroga_prazo_construcao_construtora_de_obras_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3923/pl_22-23_altera_despesas_cartorio_lei_5.870-23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3924/pl_23-23-_institui_multa_administrativa_ao_agressor_das_vitimas_de_violencia_domestica_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3925/pl_24-23_cria_aluguel_social_as_mulheres_vitimas_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3928/pl_25-2023_-_rua_santa_teresinha_do_menino_jesus.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3930/pl_26-23-plantao_secretaria_desenvolvimento_social.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3931/pl_27-23_repassar_recursos_fmdi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3932/pl_28-23_gratificacao_comissao_oncologia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3935/pl_29-2023_-_denomina_proprio_publico_escola_municipal_aida_moreira_de_faria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3936/pl_30-2023_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3945/pl_031-2023_-_semana_conscientizacao_abuso_sexual_pcd.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3942/pl_32-2023-_convenio_com_a_entidade_frente_mineira_de_prefeitos_-_fmp_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3943/pl_33-23_repasse_recursos_finaceiros_subvencao_social_associacao_desportiva_internacional_de_minas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3960/pl_34-23_altera_lei_3.024_-_politica_municipal_de_atendimento_aos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3946/pl_35-2023_-_alteamento_tampas_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3947/pl_36-2023_-_altera_lei_5564-2020_-_logradouro_publico_ponte_jandir_alves_milagres.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3961/pl_37-23_altera_lei_3.613_-_conselheiro_tutelar_dos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3962/pl_38-2023_-_altera_lei_5693_-_divulgacao_direitos_de_portadores_de_cancer.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3965/pl_39-2023_-_denominacao_proprio_publico_-_estacao_tratamento_de_esgoto_de_itauna_marco_elisio_chaves_coutinho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3966/pl_40-23_-_subvencao_flamengo_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3969/pl_41-2023_-_amamentacao_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3974/pl_42-2023_-_declaracao_de_utilidade_publica_apei.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3975/pl_43-2023_-_altera_lei_no_2602-1992_-_denominacao_de_logradouros.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3976/pl_44-23_conversao_concessao_em_doacao_avacci.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3978/pl_45-23_prorroga_prazo_construcao_delmax_equipamentos_e_montagens_industriais_ltda..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3979/pl_46-23__-_lei_crime_hediondo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3980/pl_47-2023_-_vigilante_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3981/pl_48-2023_-_institui_o_banco_de_curriculos_das_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3982/pl_49-2023_dispoe_sobre_a_implementacao_de__acoes_de_combate_a_violencia_em_instituicoes_publicas_e_privadas_de_ensino_no__mbito_do_municipio_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3983/pl_50-2023_-_utilidade_publica_-_associacao_dos_taxistas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3985/pl_51-2023-_vistorias_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3986/pl_52-2023_-_ldo_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3987/pl_53-2023_-_ppag.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3991/pl_54-2023-institui_programa_municipal_de_apoio_ao_transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3992/pl_55-2023-_regulamentacao_pl.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3993/pl_56-2023-_sedativo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3994/pl_57-2023-_sirenes.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3995/pl_58-2023_-_combate_automutilacao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3996/pl_59-2023_-_combate_importunacao_sexual.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3997/pl_60-23_altera_a_lei_no_3.353_-_codempace.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3998/pl_61-23_premiacao_em_dinheiro_a_artistas_municipais_atraves_do_fumpac.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3999/pl_62-23_altera_lei_1437-78_-_ret._clausul_inalienab._obras_sociais.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4004/pl_63-2023_-_punicao_para_atropelamento_de_animais.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4005/pl_64-2023_-_folga_para_servidores_adocao_de_caes.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4006/pl_65-2023_concessao_de_uso_abeasf.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4008/pl_66-2023_concessao_fraternidade_brasileira_de_assistencia_aos_condenados_-_fbac.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4016/pl_67-2023-_denomina__rua_judith_fernandes.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4018/pl_68-23_repasse_de_recursos_financeiros_a_associacao_cultural_do_bairro_santanense_e_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4019/pl_69-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4020/pl_70-2023_-_concessao_minas_usinagem_e_caldeiraria_ltda.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4021/pl_71-2023_-_subvencao_social_sete_guardas_de_n_s_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4022/pl_72-2023_-_abre_credito_especial_frente_mineira_de_prefeitos-fmp.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4023/pl_73-2023_-_denomina_logradouro_publico_ponte_natalia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4024/pl_74-2023_-_lei_de_protecao_e_atendimento_aos_direitos_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4025/pl_75-2023_-_proibe_praticas_de_adestramento_agressivas_e_invasivas.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4027/pl_76-2023-institui_o_sistema_codigo_de_barras_bidimensional_qr_code_de_informacoes_no_municipio_de_itauna_ampliando_a_efetividade_do_principio_da_publicidade.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4041/pl_77-23_altera_lei_5920_repasse_de_recursos_flamengo_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4042/pl_78-23_-_autoriza_operacao_credito_bdmg.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4043/pl_79-2021_-_protecao_a_mulher_em_bares_e_casas_noturnas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4044/pl_80-23-_altera_o_art._11_da_lei_no_5.900_de_1o_de_marco_de_2023_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4055/pl_81-2023_-_tratamento_de_saude_social_para_trans_e_travestis.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4056/pl_82-23-semana_visibilidade.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4057/pl_83-23-_projeto_conselho_lgbtqia_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4062/pl_84-2023_-_programa_adore_o_verde.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4063/pl_85-23_credito_especial_superavit_fonte_de_recurso_de_alienacao_de_bens-ativos.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4064/pl_86-23_altera_lei_5797_que_altera_lei_5568_conselho_municipal_de_protecaoe_bem_estar_animal.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4068/pl_87-2023-_vistoria_trimestral_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4073/pl_88-2023-_veda_cargos_por_injuria_e_crimes_raciais_2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4084/pl_89-2023_-_altera_a_lei_5.856_-superavit.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4086/pl_90-2023-dispoe_sobre_a_obrigatoriedade_dos_estabelecimentos_publicos_e_privados.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4089/pl_91-23_altera_lei_5287-2018_-_doacao_agm.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4090/pl_92-2023_-_concessao_out_midia_publicidades_ltda.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4150/pl_93-2023_-_declaracao_de_utilidade_publica_grupo_espirita_euripedes_barsanulfo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4094/pl_94-23_superavit_fundo_enfrentamento_covid-19.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4098/pl_95-2023_-_declaracao_de_utilidade_publica_loja_maconica_ordem_e_progresso.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4100/pl_96-2023-_semana_municipal_de_prevencao_e_diagnostico_do_cancer_infantil_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4101/pl_97-2023-denomina_logradouro_publico_edmundo_silveira.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4109/pl_98-23_altera_dispositivos_da_lei_no_4.343_de_2008_com_alteracao_dada_pela_lei_no_4.361_de_2009_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4110/pl_99-2023_alienacao_de_imovel_leilao_corrego_do_soldado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4112/pl_100-2023_-_placa_nas_obras.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4123/pl_101-2023_-_altera_a_lei_2204_-_itbi.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4122/pl_102-23_-_altera_lei_5172-jari.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4128/pl_103-2023-__institui_o_programa_municipal_de_cuidado_da_saude_dos_pes_e_membros_inferiores_na_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4138/pl_104-2023_-_abre_credito_especial_-_via_sul.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4139/pl_105-23__abre_credito_especial_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4140/pl_106-23_prorroga_prazo_construcao_d2_confeccoes_ltda.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4141/pl_107-23_fixa_prazo_albc_transportes_e_logistica_eireli.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4143/pl_108-2023_-_comter.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4144/pl_109-2023_-_concessao_de_terreno_ferreira_vilaca_transportes_ltda.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/pl_110-2023_-_publicacao_de_arrecadacao_com_multas_de_transito.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/pl_111_-_2023_-_dispoe_sobre_a_protecao_da_pessoa_idosa_nos_procedimentos_de_contratacao_de_emprestimo_consignado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/pl_112-2023_-_programa_de_incentivo_batalha_e_sarau_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/pl_113-2023-_altera_dispositivos_da_lei_no_5.385_de_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/pl_114-2023_-_logo_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/pl_115-2023_-_altera_a_lei_4191_-_semana_de_prevencao_contra_as_drogas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/pl_116-2023_subvencao_flamengo_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/pl_118-2023__repassar_recursos_fmdca.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/pl_119-2023_prorroga_prazo_construcao_imp.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/pl_120-2023_concessao_oab.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/pl_121-23_gratificacao_oficiais_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/pl_122-2023_-_altera_lei_4433_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/pl_123-2023_-_desmembramento_-_prolongamento_av_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/pl_124-23_credito_especial_rotary.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/pl_125-23_abertura_de_credito_suplementar_20.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/pl_126-2023_-_denomina_logradouro_publico_praca_otavio_penido.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/pl_127-2023_-_utilidade_publica_inter_de_minas.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4173/pl_128-2023_-_centro_comunitario_osmando.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4177/pl_129-23_autoriza_convenio_repasse_hospital_portaria_1135-23.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/pl_130-2023_-_veda_sexualizacao_precoce_e_ideologia_de_genero_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/pl_131-2023_-_altera_lei_3991-2005_-_reducao_de_carga_horaria_responsavel_por_deficientes.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4181/pl_132-2023_concessao_jf_comercio_de_metais_ltda.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/pl_133-2023_-_tiro_desportivo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4185/pl_134-23_autoriza_convenio_repasse_hospital_portaria_1135-23.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4186/pl_135-2023_-_credito_especial_sede_imp.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4187/pl_136-23_prorroga_prazo_construcao_obras_sociais_da_paroquia_n_s_de_fatima_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/pl_137-2023-_alternativa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/pl_138-2023_-_concessao_h_e_b_prestacao_de_servicos_e_locacao_ltda.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/pl_139-2023_-_redacao_final_-_regras_para_participacao_de_herdeiros_em_programas_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/pl_140-2023_-_desafeta_e_permuta_areas_sao_joao_com_silva_jardim.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/pl_141-2023_-_permuta_de_imoveis_desabrigados_chuva_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/pl_142-2023_-_loa_2024_todo_projeto_com_parecer_e_emendas_compactado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/pl_143-2023_-_altera_lei_5912-23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/pl_144-2023_-_concessao_caitano__ribeiro_montagens_industrial.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/pl_145-2023_-_concessao_coopercarne.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4199/pl_146-2023_-_conversao_concessao_em_doacao_itauna_toldos_e_serralheria_ltda.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/pl_147-2023_-_conversao_concessao_em_doacao_perfil_administracao_e_empreendiment.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/pl_148-2023_-_repasse_de_subvencao_social_comunidade_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/pl_149-2023_-_credito_especial_rotary_itauna.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/pl_150-2023_-_veda_a_nomeacao_em_cargos_publicos_por_crimes_raciais.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/pl_151-2023_-_projeto_de_utilidade_publica_-_guarda_de_vilao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/pl_152-2023_-_dia_municipal_do_rotary.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/pl_153-2023_-_logradouro_publico_estrada_jesus_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4210/pl_154-2023_-_repasse_recursos_entidades_-_emendas_gustavo_mitre.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/pl_155-2023_-_repasse_recursos_financeiros_emater.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/pl_156-2023_-_altera_codigo_de_obras_-_alvara_parcial.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/pl_157-23_concessao_de_uso_minas_prata_premoldados_ltda.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4216/pl_158-2023_-_boca_de_lobo_inteligente.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/pl_159-2023_-_denomina_quadra_braguinha.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/pl_160-2023-_denomina_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/pl_161-2023-_denomina_logradouros_publicos_alexandre_-nesval_-antonio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/pl_162-2023_-_denomina_logradouro_publico_praca_gentil.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/pl_163-2023_-_altera_lei_municipal_5754-21_fmt.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/pl_164-2023_-_altera_lei_2204-89.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/pl_165-2023_-_concessao_de_uso_mega_make_cosmeticos_ltda.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/pl_166-2023_-_seguro_garantia_-_licitacao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/pl_167-2023_-_repasse_de_recursos_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4229/pl_168-2023_-_conceder_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/pl_169-2023_-_subvencao_social_a_creche_branca_de_neve.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/pl_170-2023_subvencao_social_a_creche_casa_betania.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/pl_171-2023_-_repasse_recursos_financeiros_ao_sindicato_dos_trabalhadores_rurais_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4235/pl_172-23_subvencao_social_ao_instituto_santa_monica__apae_itauna.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/pl_173-2023_-_denomina_vestiarios_cristovao_fernandes_rezende_-_centro_social_urbano.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/pl_174-23_-_altera_lei_1.389_-_denomina_logadouro_publico.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/pl_175-23_modifica_destinacao_de_areas.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/pl_176-23_transforma_area_institucional_em_praca.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/pl_177-23_altera_lei_taxi.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/pl_178-23_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/pl_179-2023__estabelece_a_protecao_aos_direitos_dos_povos_de_comunidades_de_matriz_africana_e_afro.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/pl_180-2023_-_repasse_recursos_financeiros.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/pl_181-2023_-_concessao_de_uso_liga_fundidos_e_usinados_ltda.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/pl_182-2023_-_concessao_de_usotecita_tecidos_e_aviamentos_itauna_ltda.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/pl_183-2023_-_redenomina_logradouro_publico_rua_benjamim_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/pl_184-2023_-_programa_de_reducao_de_juros_sobre_tributos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4251/pl_185-2023_-_denominacao_rua_d.nialva_e_edward.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/pl_186-2023_-_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/pl_187-2023_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/pl_188-2023_concessao_de_uso_criarte_confeccoes_ltda.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/pl_189-2023_concessao_de_uso_gomatex_textil_ltda.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/pl_190-2023_concessao_de_uso_medford_industria_e_comercio_ltda.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/pl_191-2023_abre_credito_especial_adefi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/pl_192-2023_-_passagem_gratuita_estudantes_carentes.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/pl_193-23_abre_credito_especial_diversas_entidades.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/pl_194-2023_credito_especial_via_sul_26_milhoes.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4264/pl_195-2023_emprestimo_76_milhoes_obras_av_jove_soares_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/pl_196-23_concessao_de_uso_prisma_visual_ltda.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/pl_197-23__abre_credito_especial_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/pl_198-2023-_institui_feira_livre_do_produtor_rural.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/pl_199-23_doacao_trator.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/pl_200-23_subvencao_aida_e_sociedade_esportiva_real_madri.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/pl_201-2023_-_cconcessao_de_uso_sbamtubos_industria_e_comercio_ltda.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/pl_202-2023_-_conversao_concessao_em_doacao_metalurgica_soares_industria_e_comercio_ltda.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/pl_203-2023_-_programa_minha_casa_minha_vida_-_faixa_2.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/pl_204-2023_-_reajuste_vencimentos_magisterio_dez_13o.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/pl_205-23_concessao_de_uso_mitra_diocesana_de_divinopolis.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/pl_206-23_concessao_de_uso_associacao_beneficente_lar_fraterno_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/pl_207-23_altera_lei_6002-23.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/pl_208-2023_altera_e_consolida_lei_transporte_individual_taxi.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/pl_209-2023_-_permuta_luciano_nogueira_ubs_-_piedade.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/pl_210-2023_-_concessao_fusao_fer_ltda_-_acordo_judicial.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/pl_211-2023_-_concessao_de_beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/pl_212-23_altera_lei_5797_-_combem_-regulacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/pl_213-2023_-_insencao_taxa_de_licenca_para_partidos_politicos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3988/pl_47_substitutivo_-_vigilante_escola.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4026/pl_61-23_-substituitivo-_premiacao_aos_artistas_fumpac.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4065/pl_-_79-2023_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/pl_90-2023_substitutivo_insercao_do_simbolo_mundial_de_conscientizacao_do_tea_nas_vagas_de_estacionamento_preferenciais_1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/pl_138-2023_-_substituto_-_concessao_h_e_b_prestacao_de_servicos_e_locacao_ltda.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/pdl_01-2023_-_suspende_decreto_8348_-_tarifa_publica_transporte__.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3893/pjres_01-2023_-_reajuste_de_venc._aos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3894/pjres_02-2023_-_reajuste_de_venc._aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3910/pjres_03-2023_-_cria_a_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3915/pjres_04-2022_-_altera_resolucao_40-2021_-_gratificacao_efetivos_comissao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3918/pjres_05-2023_-_cidadao_honorario_sargento_david.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3921/pjres_06-2023_-_cidadao_honorario_baltazar.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3926/pjres_07-2023_-_denomina_portaria_andre_felipe_penido.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3933/pjres_08-2023_-_regulamenta_a_lei_federal_14133_-_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3959/pjres_09-2023_-_alteracao_homenagens.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3967/pjres_10-2023_-_plano_de_saude_vereadores.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3968/pjres_11-2023_-_altera_resolucao_40-2021_-_alterado_14h.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3972/pjres_12-2023_-_cidadao_honorario_neurivan.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3973/pjres_13-2023_-_cidadao_honorario_eduardo_azevedo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3977/pjres_14-2023-_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3989/pjres_15-2023_-_altera_resolucao_03-2008_e_06-2023_-_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4001/pjres_16-2023_-_altera_regimento_interno_-_participacao_remota_em_votacoes.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4000/pjres_17-2023_-_merito_desportivo_samara_aquino.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4007/pjres_18-2023_-_merito_cultural_pablo_alves.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4010/pjres_19-2023-escola_legislativo_professor_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4011/pjres_20-2023_-_cidadao_honorario_elmo_eugenio_duarte.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4015/pjres_21-2023_-_cidadao_honorario_fabricio_luis_resende.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4017/pjres_22-2023_-_merito_cultural_gabriela_antunes.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4028/pjres_23-23-_cidadao_honorario_padre_marcelo_caixeta.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4029/pjres_24-23-cidadao_honorario_padre_charley.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4030/pjres_25-23-_cidadao_honorario_maria_luiza_chiodi.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4031/pjres_26-2023_-_cidadao_honorario_paulo_antonio_de_souza.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4032/pjres_27-2023_-_merito_educacional_-_maria_auciliadoura_de_souza_santos.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4033/pjres_28-2023_-_merito_educacional_-_maria_alexandrina_moreira.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4035/pjres_29-2023_-_altera_resolucao_15-2022_-_concessao_de_homenagens.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4036/pjres_30-23_-_cidadao_honorario_para_lohanna_franca.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4037/pjres_31-2023_-_diploma_de_merito__b_boy_banana.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4038/pjres_32-2023_-_diploma_de_merito_escola_estadual_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4049/pjres_33-23-_diploma_de_merito_cultural_marcos_oliveira.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4050/pjres_34-23-_diploma_de_merito_cultural_leo_lisboa.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4051/pjres_35-23-_cidadao_honorario_availton.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4058/pjres_36-2023_-_merito_maisa.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4069/pjres_37-23-diploma_de_merito_educacional__graciane_.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4070/pjres_38-23-_cidadao_honorario_edivaldo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4071/pjres_39-23-_cidadao_honorario__antonio_cerri.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4072/pjres_40-23-_cidadao_honorario_dr._adelmo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4076/pjres_41-2023-__cidadao_honorario_udson_roberto_soares.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4078/pjres_42-2023-_cidadao_honorario_joyce.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4087/pjres_43-2023-_cidadao_honorario_miriam_gleisser.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4095/pjres_44-2023-_cidadao_honorario_misirico.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4096/pjres_45-2023-cidadao_honorario_petronio_progas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4097/pjres_46-2023-_merito_esportivo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4099/pjres_47-2023-merito_cultural_washigton_damiao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4103/pjres_48-2023-tenente_helder_alves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4104/pjres_49-2023-_diploma_de_merito-juciara_fatima.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4105/pjres_50-2023-cidadao_honorario-daniel_da_latinha.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4114/pjres_51-2023-cidadao_honorario-senador_cleiton_gontijo_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4118/pjres_52-2023-cidadao_honorario-isac_vieira.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4121/pjres_53-2023-merito_cultural-kethlyn_kelly.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4127/pjres_54-2023_-_merito_cultural_raio_de_cipo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4132/pjres_55-2023_-_cidadao_honorario_serafim_porfirio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4134/pjres_56-2023_-_merito_educacional_maria_luiza_teicxeira_vargas_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4135/pjres_57-2023_-_diploma_de_merito_cultural_batalha_da_pista.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4142/pjres_58-2023_-_cidadao_honorario_jarbas_soares.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/pjres_59-2023_-_denomina_centro_de_atendimento_maria_emy.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/pjres_60-2023_-_altera_resolucao_40-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/pjres_61-2023_-_altera_resolucao_08-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/pjres_62-2023_-_altera_regimento_interno_art_41_e_42_-_recurso_parecer_terminativo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/pjres_63-2023_-_altera_resolucao_30-2021_-_premio_servidores_destaques_do_ano.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3944/pjres_substitutivo_08-2023_-_regulamenta_a_lei_federal_14133_-_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3907/processo_de_mocao_01-2023_-_aplausos_ao_povo_brasileiro.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3929/processo_de_mocao_02-2023_-banda_sagrado_coracao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3938/processo_de_mocao_03-2023_-_aplausos_casa_rena.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3939/processo_de_mocao_04-2023_-_aplausos_simec.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3957/processo_de_mocao_05-2023_-_aplausos_regina_diretora.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3970/processo_de_mocao_06-2023_-_aplausos_jose_silesio_vilela_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3971/processo_de_mocao_07-2023_-_aplausos_tania_regina_teixeira..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3984/processo_de_mocao_08-23_-guto_aeraphe.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3990/processo_de_mocao_09-23-_nayara_e_matheus.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4002/processo_de_mocao_10-23-_gisele___faria_-_aristidess.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4003/processo_de_mocao_11-23-_neider_moreira_-_lacimar.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4009/processo_de_mocao_12-2023_-_aplausos_cida.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4013/processo_de_mocao_13-2023_-_edir.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4014/processo_de_mocao_14-2023_-_aplauso_fabricio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4034/mocao_15-2023_-_aplausos_patricia_goncalves_nogueira.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4045/processo_de_mocao_16-2023-_aplauso_francisco.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4046/processo_de_mocao_17-2023-_itauna_da_zoeira.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4047/processo_de_mocao_18-2023-__aplauso_roberta.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4048/processo_de_mocao_19-23-aplausos_fundacao_sao_vicente_de_paulo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4052/processo_de_mocao_20-23-_aplausos_ao_medico_dr._fares_jose_neto.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4053/processo_de_mocao_21-23-_aplausos_a_empresa_lafit_industria_e_comercio_de_alimentos_ltda.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4054/processo_de_mocao_22-23_-aplauso_evg_xx-2023_-_mocao_avg.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4059/processo_de_mocao_23-23-apoio_ao_deputado_federal_marcelo_crivella.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4060/processo_de_mocao_24-23_-_aplauso_guilherme.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4061/processo_de_mocao_25-2023_-_mba_aluminios.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4066/processo_de_mocao_26-2023-_sinval.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4067/processo_de_mocao_27-2023_-aplausos_a__francileno_alves_de_araujo_bonifacio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4074/processo_de_mocao_28-2023-_aplausos_a_nilceu.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4077/processo_de_mocao_29-2023_-_mocao_oratorio_festivo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4079/processo_de_mocao_30-2023_-aplauso_pastor_geraldo_nogueira_antunes.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4081/processo_de_mocao_32-2023-aplausos_ao_sr._gustavo_mitre.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4083/processo_de_mocao_33-2023-_aplausos_ao_dr._fernando_meira_de_faria.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4085/processo_de_mocao_34-2023-aplausos_ao_sr._ilimane_lopes_cardoso.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4088/processo_de_mocao_35-2023-aplausos_ao_rsse_andrade.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4091/processo_de_mocao_36-2023-aplausos_osmando_pereira.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4093/processo_de_mocao_37-2023_-_aplausos_sergio_antunes.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4102/processo_de_mocao_38-2023-_marcos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4113/processo_de_mocao_39-2023_-_aplausos_fernanda_mara_alves_linhares.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4115/processo_de_mocao_40-2023_aplausos_igor_de_freitas_bastos.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4116/processo_de_mocao_41-2023_aplausos_nikolas_ferreira_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4117/processo_de_mocao_42-2023_aplausos_sociedade_biblica_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4126/processo_de_mocao_43-2023_aplausos_valeria_spinola_melo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4131/processo_de_mocao_44-2023_-_feirart.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4136/processo_de_mocao_45-2023_-_cavaleiros_da_lua_cheia.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/processo_de_mocao_46-2023_-_apoio_ao_congresso_contra_a_legalizacao_do_aborto.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3948/ata_reuniao_3357_-_extraordinaria_-_17_de_janeiro_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3949/ata_reuniao_3358_-_extraordinaria_-_20_de_janeiro_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3950/ata_reuniao_3359_-_extraordinaria_-_02_de_fevereiro_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3951/ata_reuniao_3360_-_ordinaria_-_07_de_fevereiro_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3952/ata_reuniao_3361_-_ordinaria_-_14_de_fevereiro_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3953/ata_reuniao_3362_-_ordinaria_-_16_de_fevereiro_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3954/ata_reuniao_3363_-_ordinaria_-_28_de_fevereiro_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3956/ata_reuniao_3365_-_ordinaria_-_14_de_marco_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3964/ata_reuniao_3366_-_ordinaria_-_21_de_marco_de_2023_-_patj.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3934/proposta_de_emenda_a_lei_organica_01-2023__-_altera_o_art._97.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4012/veto_01-2023_-_veta_pl_13-23__detectores_de_metais_escolas_-_giordane.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4106/veto_02-2023-_veta_pl_23-23_-_multa_agressor_violencia_domestica_-_kaio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4107/veto_03-2023-_veta_pl_51-23_-_avaliacao_vias_publicas_-_tidinho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4145/veto_04-2023_-_plc_09-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/veto_05-2023_-_pl_101-23_alteracao_lei_2204_-_itbi.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/veto_06-2023_-_veta_emendas_ao_pl_53-2023_ppag.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/veto_07-2023__-_pl_52-23_emendas_loa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/veto_08-2023_-_pl_76-23_qr_code_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/veto_09-2023_-_pl_103-21_-_programa_cuidado_da_saude_dos_pes_-_tidinho.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/veto_10-2023_-_pl_98-2023_-_altera_lei_4343_-_gleisinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4213/veto_11-2023_-_plc_11-23_-_altera_plano_diretor_-_permeabilidade_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/veto_12-2023_-_pl_112-2023_programa_batalha_de_rimas_e_dancas_-_edenia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/veto_13-2023_-_pl_130-2023-cmi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/veto_14-2023_-_pl_131-2023_-_reduz_carga_horaria_servidor_publicio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/veto_15-2023-_pl_139-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/veto_16-2023_-pl_19-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3900/plc_01-2023_altera_lc_85_-_feiras_proibicao_bebidas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3909/projeto_de_lei_complementar__no_02-2023_-_altera_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3919/plc_3-23_regulamenta_zuts.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3940/plc_04-23_altera_lc_148-19_-_codigo_de_vigilancia_sanitaria_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3941/plc_05-23_acresce_vaga_medico_veterinario_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3958/plc_06-2023_cria_vagas_diretor_esc._a.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3963/plc_07-2023_-_altera_lc_26-2002_-_isencao_de_contrib_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4039/plc_08-2023_-_aleta_a_lei_complementar_120-2017_-_comad.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4040/plc_09-23_cria_cargo_agente_de_transito.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4092/plc_10-23__altera_lc_120-17_conselho_municipal_sobre_alcool_e_drogas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4108/plc_11-2023-_altera_lc_195.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4124/plc_12-23_estrutura_organizacional_saae_-_comissionados.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4125/plc_13-23_estrutura_organizacional_saae_-_efetivos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4137/plc_14-23_-_programa_meu_esporte.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4149/plc_15-2023_-_isencao_roinc_certo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/plc_16-2023_reajuste_vencimentos_servidores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/plc_17-2023_-_anexos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/plc_18-2023_altera_anexo-anos_finais-lei_3023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/plc_19-2023_-_altera_codigo_de_obras_-_alvara_parcial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/plc_20-2023_cria_cargo_farmaceutico_aguardar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/plc_21-23_altera_a_lei_complementar_201-23_-_reestruturacao_imp.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/plc_22-2023_-_acresce_vagas_e_extingue_medico_h_e_med.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/plc_23-2023_-_altera_a_lei_complementar_no_171-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/plc_24-2023_allera_lei_2197-1988.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/plc_25-2023_-_altera_o_codigo_tributario_-_isencao_taxa_de_licenca_a_partidos_politicos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3927/plc_01-23_substitutivo_ao_plc_no_1-23_regime_proprio_da_previdencia_social_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3891/pl_01-23_reajuste_vencimentos_servidores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3892/pl_02-23_recomposicao_subsidios_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3895/pl_03-2023_pet_amigavel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3896/pl_4-23_autoriza_convenio_repasse_incentivo_hospital.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3897/pl_05-2023_-_altera_lei_1143-74_-_servico_funerario.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3898/pl_06-2023_-_auxilio_a_mulheres_vitimas_em_bares_e_casas_noturnas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3899/pl_07-2023_-_proibe_fogos_com_barulho.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3901/pl_8-23_altera_concessao_de_uso_-_triade_ceramica_ltda.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3902/pl_9-23_alienar_imoveis_modalidade_leilao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3903/pl_10-23_credito_especial_cdl.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3904/pl_11-23_anistia_onerosa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3905/pl_12-23_altera_lei_4894-2014_projeto_de_apoio_ao_atleta_itaunense.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3906/pl_13-2023_-_detectores_de_metais.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3908/pl_14-2023_-_utilidade_publica_-_academia_de_letras_itaunense.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3911/pl_15-2023_-_conscientizacao_do_transtorno_do_processamento_sensorial.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3912/pl_16-23_permuta_de_imoveis_desabrigados_chuva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3913/pl_17-23_credito_especial_superavit_de_saldo_programa_recupera_minas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3914/pl_18-23_reajuste_diretores_escolares.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3917/pl_19-23_-institui_o_nome_social.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3920/pl_20-23__anistia_pandemia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3922/pl_21-23_prorroga_prazo_construcao_construtora_de_obras_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3923/pl_22-23_altera_despesas_cartorio_lei_5.870-23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3924/pl_23-23-_institui_multa_administrativa_ao_agressor_das_vitimas_de_violencia_domestica_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3925/pl_24-23_cria_aluguel_social_as_mulheres_vitimas_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3928/pl_25-2023_-_rua_santa_teresinha_do_menino_jesus.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3930/pl_26-23-plantao_secretaria_desenvolvimento_social.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3931/pl_27-23_repassar_recursos_fmdi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3932/pl_28-23_gratificacao_comissao_oncologia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3935/pl_29-2023_-_denomina_proprio_publico_escola_municipal_aida_moreira_de_faria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3936/pl_30-2023_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3945/pl_031-2023_-_semana_conscientizacao_abuso_sexual_pcd.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3942/pl_32-2023-_convenio_com_a_entidade_frente_mineira_de_prefeitos_-_fmp_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3943/pl_33-23_repasse_recursos_finaceiros_subvencao_social_associacao_desportiva_internacional_de_minas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3960/pl_34-23_altera_lei_3.024_-_politica_municipal_de_atendimento_aos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3946/pl_35-2023_-_alteamento_tampas_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3947/pl_36-2023_-_altera_lei_5564-2020_-_logradouro_publico_ponte_jandir_alves_milagres.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3961/pl_37-23_altera_lei_3.613_-_conselheiro_tutelar_dos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3962/pl_38-2023_-_altera_lei_5693_-_divulgacao_direitos_de_portadores_de_cancer.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3965/pl_39-2023_-_denominacao_proprio_publico_-_estacao_tratamento_de_esgoto_de_itauna_marco_elisio_chaves_coutinho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3966/pl_40-23_-_subvencao_flamengo_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3969/pl_41-2023_-_amamentacao_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3974/pl_42-2023_-_declaracao_de_utilidade_publica_apei.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3975/pl_43-2023_-_altera_lei_no_2602-1992_-_denominacao_de_logradouros.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3976/pl_44-23_conversao_concessao_em_doacao_avacci.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3978/pl_45-23_prorroga_prazo_construcao_delmax_equipamentos_e_montagens_industriais_ltda..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3979/pl_46-23__-_lei_crime_hediondo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3980/pl_47-2023_-_vigilante_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3981/pl_48-2023_-_institui_o_banco_de_curriculos_das_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3982/pl_49-2023_dispoe_sobre_a_implementacao_de__acoes_de_combate_a_violencia_em_instituicoes_publicas_e_privadas_de_ensino_no__mbito_do_municipio_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3983/pl_50-2023_-_utilidade_publica_-_associacao_dos_taxistas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3985/pl_51-2023-_vistorias_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3986/pl_52-2023_-_ldo_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3987/pl_53-2023_-_ppag.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3991/pl_54-2023-institui_programa_municipal_de_apoio_ao_transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3992/pl_55-2023-_regulamentacao_pl.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3993/pl_56-2023-_sedativo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3994/pl_57-2023-_sirenes.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3995/pl_58-2023_-_combate_automutilacao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3996/pl_59-2023_-_combate_importunacao_sexual.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3997/pl_60-23_altera_a_lei_no_3.353_-_codempace.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3998/pl_61-23_premiacao_em_dinheiro_a_artistas_municipais_atraves_do_fumpac.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3999/pl_62-23_altera_lei_1437-78_-_ret._clausul_inalienab._obras_sociais.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4004/pl_63-2023_-_punicao_para_atropelamento_de_animais.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4005/pl_64-2023_-_folga_para_servidores_adocao_de_caes.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4006/pl_65-2023_concessao_de_uso_abeasf.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4008/pl_66-2023_concessao_fraternidade_brasileira_de_assistencia_aos_condenados_-_fbac.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4016/pl_67-2023-_denomina__rua_judith_fernandes.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4018/pl_68-23_repasse_de_recursos_financeiros_a_associacao_cultural_do_bairro_santanense_e_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4019/pl_69-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4020/pl_70-2023_-_concessao_minas_usinagem_e_caldeiraria_ltda.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4021/pl_71-2023_-_subvencao_social_sete_guardas_de_n_s_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4022/pl_72-2023_-_abre_credito_especial_frente_mineira_de_prefeitos-fmp.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4023/pl_73-2023_-_denomina_logradouro_publico_ponte_natalia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4024/pl_74-2023_-_lei_de_protecao_e_atendimento_aos_direitos_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4025/pl_75-2023_-_proibe_praticas_de_adestramento_agressivas_e_invasivas.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4027/pl_76-2023-institui_o_sistema_codigo_de_barras_bidimensional_qr_code_de_informacoes_no_municipio_de_itauna_ampliando_a_efetividade_do_principio_da_publicidade.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4041/pl_77-23_altera_lei_5920_repasse_de_recursos_flamengo_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4042/pl_78-23_-_autoriza_operacao_credito_bdmg.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4043/pl_79-2021_-_protecao_a_mulher_em_bares_e_casas_noturnas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4044/pl_80-23-_altera_o_art._11_da_lei_no_5.900_de_1o_de_marco_de_2023_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4055/pl_81-2023_-_tratamento_de_saude_social_para_trans_e_travestis.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4056/pl_82-23-semana_visibilidade.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4057/pl_83-23-_projeto_conselho_lgbtqia_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4062/pl_84-2023_-_programa_adore_o_verde.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4063/pl_85-23_credito_especial_superavit_fonte_de_recurso_de_alienacao_de_bens-ativos.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4064/pl_86-23_altera_lei_5797_que_altera_lei_5568_conselho_municipal_de_protecaoe_bem_estar_animal.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4068/pl_87-2023-_vistoria_trimestral_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4073/pl_88-2023-_veda_cargos_por_injuria_e_crimes_raciais_2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4084/pl_89-2023_-_altera_a_lei_5.856_-superavit.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4086/pl_90-2023-dispoe_sobre_a_obrigatoriedade_dos_estabelecimentos_publicos_e_privados.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4089/pl_91-23_altera_lei_5287-2018_-_doacao_agm.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4090/pl_92-2023_-_concessao_out_midia_publicidades_ltda.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4150/pl_93-2023_-_declaracao_de_utilidade_publica_grupo_espirita_euripedes_barsanulfo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4094/pl_94-23_superavit_fundo_enfrentamento_covid-19.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4098/pl_95-2023_-_declaracao_de_utilidade_publica_loja_maconica_ordem_e_progresso.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4100/pl_96-2023-_semana_municipal_de_prevencao_e_diagnostico_do_cancer_infantil_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4101/pl_97-2023-denomina_logradouro_publico_edmundo_silveira.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4109/pl_98-23_altera_dispositivos_da_lei_no_4.343_de_2008_com_alteracao_dada_pela_lei_no_4.361_de_2009_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4110/pl_99-2023_alienacao_de_imovel_leilao_corrego_do_soldado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4112/pl_100-2023_-_placa_nas_obras.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4123/pl_101-2023_-_altera_a_lei_2204_-_itbi.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4122/pl_102-23_-_altera_lei_5172-jari.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4128/pl_103-2023-__institui_o_programa_municipal_de_cuidado_da_saude_dos_pes_e_membros_inferiores_na_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4138/pl_104-2023_-_abre_credito_especial_-_via_sul.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4139/pl_105-23__abre_credito_especial_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4140/pl_106-23_prorroga_prazo_construcao_d2_confeccoes_ltda.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4141/pl_107-23_fixa_prazo_albc_transportes_e_logistica_eireli.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4143/pl_108-2023_-_comter.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4144/pl_109-2023_-_concessao_de_terreno_ferreira_vilaca_transportes_ltda.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/pl_110-2023_-_publicacao_de_arrecadacao_com_multas_de_transito.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/pl_111_-_2023_-_dispoe_sobre_a_protecao_da_pessoa_idosa_nos_procedimentos_de_contratacao_de_emprestimo_consignado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/pl_112-2023_-_programa_de_incentivo_batalha_e_sarau_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/pl_113-2023-_altera_dispositivos_da_lei_no_5.385_de_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/pl_114-2023_-_logo_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/pl_115-2023_-_altera_a_lei_4191_-_semana_de_prevencao_contra_as_drogas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/pl_116-2023_subvencao_flamengo_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/pl_118-2023__repassar_recursos_fmdca.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/pl_119-2023_prorroga_prazo_construcao_imp.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/pl_120-2023_concessao_oab.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/pl_121-23_gratificacao_oficiais_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/pl_122-2023_-_altera_lei_4433_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/pl_123-2023_-_desmembramento_-_prolongamento_av_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/pl_124-23_credito_especial_rotary.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/pl_125-23_abertura_de_credito_suplementar_20.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/pl_126-2023_-_denomina_logradouro_publico_praca_otavio_penido.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/pl_127-2023_-_utilidade_publica_inter_de_minas.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4173/pl_128-2023_-_centro_comunitario_osmando.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4177/pl_129-23_autoriza_convenio_repasse_hospital_portaria_1135-23.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/pl_130-2023_-_veda_sexualizacao_precoce_e_ideologia_de_genero_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/pl_131-2023_-_altera_lei_3991-2005_-_reducao_de_carga_horaria_responsavel_por_deficientes.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4181/pl_132-2023_concessao_jf_comercio_de_metais_ltda.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/pl_133-2023_-_tiro_desportivo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4185/pl_134-23_autoriza_convenio_repasse_hospital_portaria_1135-23.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4186/pl_135-2023_-_credito_especial_sede_imp.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4187/pl_136-23_prorroga_prazo_construcao_obras_sociais_da_paroquia_n_s_de_fatima_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/pl_137-2023-_alternativa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/pl_138-2023_-_concessao_h_e_b_prestacao_de_servicos_e_locacao_ltda.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/pl_139-2023_-_redacao_final_-_regras_para_participacao_de_herdeiros_em_programas_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/pl_140-2023_-_desafeta_e_permuta_areas_sao_joao_com_silva_jardim.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/pl_141-2023_-_permuta_de_imoveis_desabrigados_chuva_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/pl_142-2023_-_loa_2024_todo_projeto_com_parecer_e_emendas_compactado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/pl_143-2023_-_altera_lei_5912-23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/pl_144-2023_-_concessao_caitano__ribeiro_montagens_industrial.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/pl_145-2023_-_concessao_coopercarne.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4199/pl_146-2023_-_conversao_concessao_em_doacao_itauna_toldos_e_serralheria_ltda.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/pl_147-2023_-_conversao_concessao_em_doacao_perfil_administracao_e_empreendiment.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/pl_148-2023_-_repasse_de_subvencao_social_comunidade_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/pl_149-2023_-_credito_especial_rotary_itauna.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/pl_150-2023_-_veda_a_nomeacao_em_cargos_publicos_por_crimes_raciais.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/pl_151-2023_-_projeto_de_utilidade_publica_-_guarda_de_vilao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/pl_152-2023_-_dia_municipal_do_rotary.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/pl_153-2023_-_logradouro_publico_estrada_jesus_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4210/pl_154-2023_-_repasse_recursos_entidades_-_emendas_gustavo_mitre.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/pl_155-2023_-_repasse_recursos_financeiros_emater.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/pl_156-2023_-_altera_codigo_de_obras_-_alvara_parcial.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/pl_157-23_concessao_de_uso_minas_prata_premoldados_ltda.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4216/pl_158-2023_-_boca_de_lobo_inteligente.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/pl_159-2023_-_denomina_quadra_braguinha.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/pl_160-2023-_denomina_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/pl_161-2023-_denomina_logradouros_publicos_alexandre_-nesval_-antonio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/pl_162-2023_-_denomina_logradouro_publico_praca_gentil.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/pl_163-2023_-_altera_lei_municipal_5754-21_fmt.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/pl_164-2023_-_altera_lei_2204-89.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/pl_165-2023_-_concessao_de_uso_mega_make_cosmeticos_ltda.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/pl_166-2023_-_seguro_garantia_-_licitacao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/pl_167-2023_-_repasse_de_recursos_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4229/pl_168-2023_-_conceder_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/pl_169-2023_-_subvencao_social_a_creche_branca_de_neve.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/pl_170-2023_subvencao_social_a_creche_casa_betania.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/pl_171-2023_-_repasse_recursos_financeiros_ao_sindicato_dos_trabalhadores_rurais_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4235/pl_172-23_subvencao_social_ao_instituto_santa_monica__apae_itauna.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/pl_173-2023_-_denomina_vestiarios_cristovao_fernandes_rezende_-_centro_social_urbano.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/pl_174-23_-_altera_lei_1.389_-_denomina_logadouro_publico.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/pl_175-23_modifica_destinacao_de_areas.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/pl_176-23_transforma_area_institucional_em_praca.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/pl_177-23_altera_lei_taxi.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/pl_178-23_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/pl_179-2023__estabelece_a_protecao_aos_direitos_dos_povos_de_comunidades_de_matriz_africana_e_afro.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/pl_180-2023_-_repasse_recursos_financeiros.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/pl_181-2023_-_concessao_de_uso_liga_fundidos_e_usinados_ltda.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/pl_182-2023_-_concessao_de_usotecita_tecidos_e_aviamentos_itauna_ltda.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/pl_183-2023_-_redenomina_logradouro_publico_rua_benjamim_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/pl_184-2023_-_programa_de_reducao_de_juros_sobre_tributos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4251/pl_185-2023_-_denominacao_rua_d.nialva_e_edward.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/pl_186-2023_-_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/pl_187-2023_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/pl_188-2023_concessao_de_uso_criarte_confeccoes_ltda.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/pl_189-2023_concessao_de_uso_gomatex_textil_ltda.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/pl_190-2023_concessao_de_uso_medford_industria_e_comercio_ltda.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/pl_191-2023_abre_credito_especial_adefi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/pl_192-2023_-_passagem_gratuita_estudantes_carentes.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/pl_193-23_abre_credito_especial_diversas_entidades.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/pl_194-2023_credito_especial_via_sul_26_milhoes.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4264/pl_195-2023_emprestimo_76_milhoes_obras_av_jove_soares_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/pl_196-23_concessao_de_uso_prisma_visual_ltda.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/pl_197-23__abre_credito_especial_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/pl_198-2023-_institui_feira_livre_do_produtor_rural.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/pl_199-23_doacao_trator.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/pl_200-23_subvencao_aida_e_sociedade_esportiva_real_madri.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/pl_201-2023_-_cconcessao_de_uso_sbamtubos_industria_e_comercio_ltda.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/pl_202-2023_-_conversao_concessao_em_doacao_metalurgica_soares_industria_e_comercio_ltda.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/pl_203-2023_-_programa_minha_casa_minha_vida_-_faixa_2.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/pl_204-2023_-_reajuste_vencimentos_magisterio_dez_13o.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/pl_205-23_concessao_de_uso_mitra_diocesana_de_divinopolis.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/pl_206-23_concessao_de_uso_associacao_beneficente_lar_fraterno_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/pl_207-23_altera_lei_6002-23.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/pl_208-2023_altera_e_consolida_lei_transporte_individual_taxi.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/pl_209-2023_-_permuta_luciano_nogueira_ubs_-_piedade.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/pl_210-2023_-_concessao_fusao_fer_ltda_-_acordo_judicial.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/pl_211-2023_-_concessao_de_beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/pl_212-23_altera_lei_5797_-_combem_-regulacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/pl_213-2023_-_insencao_taxa_de_licenca_para_partidos_politicos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3988/pl_47_substitutivo_-_vigilante_escola.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4026/pl_61-23_-substituitivo-_premiacao_aos_artistas_fumpac.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4065/pl_-_79-2023_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/pl_90-2023_substitutivo_insercao_do_simbolo_mundial_de_conscientizacao_do_tea_nas_vagas_de_estacionamento_preferenciais_1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/pl_138-2023_-_substituto_-_concessao_h_e_b_prestacao_de_servicos_e_locacao_ltda.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/pdl_01-2023_-_suspende_decreto_8348_-_tarifa_publica_transporte__.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3893/pjres_01-2023_-_reajuste_de_venc._aos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3894/pjres_02-2023_-_reajuste_de_venc._aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3910/pjres_03-2023_-_cria_a_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3915/pjres_04-2022_-_altera_resolucao_40-2021_-_gratificacao_efetivos_comissao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3918/pjres_05-2023_-_cidadao_honorario_sargento_david.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3921/pjres_06-2023_-_cidadao_honorario_baltazar.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3926/pjres_07-2023_-_denomina_portaria_andre_felipe_penido.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3933/pjres_08-2023_-_regulamenta_a_lei_federal_14133_-_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3959/pjres_09-2023_-_alteracao_homenagens.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3967/pjres_10-2023_-_plano_de_saude_vereadores.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3968/pjres_11-2023_-_altera_resolucao_40-2021_-_alterado_14h.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3972/pjres_12-2023_-_cidadao_honorario_neurivan.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3973/pjres_13-2023_-_cidadao_honorario_eduardo_azevedo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3977/pjres_14-2023-_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3989/pjres_15-2023_-_altera_resolucao_03-2008_e_06-2023_-_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4001/pjres_16-2023_-_altera_regimento_interno_-_participacao_remota_em_votacoes.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4000/pjres_17-2023_-_merito_desportivo_samara_aquino.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4007/pjres_18-2023_-_merito_cultural_pablo_alves.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4010/pjres_19-2023-escola_legislativo_professor_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4011/pjres_20-2023_-_cidadao_honorario_elmo_eugenio_duarte.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4015/pjres_21-2023_-_cidadao_honorario_fabricio_luis_resende.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4017/pjres_22-2023_-_merito_cultural_gabriela_antunes.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4028/pjres_23-23-_cidadao_honorario_padre_marcelo_caixeta.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4029/pjres_24-23-cidadao_honorario_padre_charley.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4030/pjres_25-23-_cidadao_honorario_maria_luiza_chiodi.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4031/pjres_26-2023_-_cidadao_honorario_paulo_antonio_de_souza.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4032/pjres_27-2023_-_merito_educacional_-_maria_auciliadoura_de_souza_santos.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4033/pjres_28-2023_-_merito_educacional_-_maria_alexandrina_moreira.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4035/pjres_29-2023_-_altera_resolucao_15-2022_-_concessao_de_homenagens.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4036/pjres_30-23_-_cidadao_honorario_para_lohanna_franca.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4037/pjres_31-2023_-_diploma_de_merito__b_boy_banana.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4038/pjres_32-2023_-_diploma_de_merito_escola_estadual_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4049/pjres_33-23-_diploma_de_merito_cultural_marcos_oliveira.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4050/pjres_34-23-_diploma_de_merito_cultural_leo_lisboa.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4051/pjres_35-23-_cidadao_honorario_availton.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4058/pjres_36-2023_-_merito_maisa.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4069/pjres_37-23-diploma_de_merito_educacional__graciane_.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4070/pjres_38-23-_cidadao_honorario_edivaldo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4071/pjres_39-23-_cidadao_honorario__antonio_cerri.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4072/pjres_40-23-_cidadao_honorario_dr._adelmo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4076/pjres_41-2023-__cidadao_honorario_udson_roberto_soares.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4078/pjres_42-2023-_cidadao_honorario_joyce.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4087/pjres_43-2023-_cidadao_honorario_miriam_gleisser.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4095/pjres_44-2023-_cidadao_honorario_misirico.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4096/pjres_45-2023-cidadao_honorario_petronio_progas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4097/pjres_46-2023-_merito_esportivo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4099/pjres_47-2023-merito_cultural_washigton_damiao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4103/pjres_48-2023-tenente_helder_alves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4104/pjres_49-2023-_diploma_de_merito-juciara_fatima.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4105/pjres_50-2023-cidadao_honorario-daniel_da_latinha.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4114/pjres_51-2023-cidadao_honorario-senador_cleiton_gontijo_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4118/pjres_52-2023-cidadao_honorario-isac_vieira.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4121/pjres_53-2023-merito_cultural-kethlyn_kelly.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4127/pjres_54-2023_-_merito_cultural_raio_de_cipo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4132/pjres_55-2023_-_cidadao_honorario_serafim_porfirio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4134/pjres_56-2023_-_merito_educacional_maria_luiza_teicxeira_vargas_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4135/pjres_57-2023_-_diploma_de_merito_cultural_batalha_da_pista.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4142/pjres_58-2023_-_cidadao_honorario_jarbas_soares.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/pjres_59-2023_-_denomina_centro_de_atendimento_maria_emy.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/pjres_60-2023_-_altera_resolucao_40-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/pjres_61-2023_-_altera_resolucao_08-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/pjres_62-2023_-_altera_regimento_interno_art_41_e_42_-_recurso_parecer_terminativo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/pjres_63-2023_-_altera_resolucao_30-2021_-_premio_servidores_destaques_do_ano.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3944/pjres_substitutivo_08-2023_-_regulamenta_a_lei_federal_14133_-_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3907/processo_de_mocao_01-2023_-_aplausos_ao_povo_brasileiro.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3929/processo_de_mocao_02-2023_-banda_sagrado_coracao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3938/processo_de_mocao_03-2023_-_aplausos_casa_rena.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3939/processo_de_mocao_04-2023_-_aplausos_simec.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3957/processo_de_mocao_05-2023_-_aplausos_regina_diretora.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3970/processo_de_mocao_06-2023_-_aplausos_jose_silesio_vilela_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3971/processo_de_mocao_07-2023_-_aplausos_tania_regina_teixeira..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3984/processo_de_mocao_08-23_-guto_aeraphe.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3990/processo_de_mocao_09-23-_nayara_e_matheus.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4002/processo_de_mocao_10-23-_gisele___faria_-_aristidess.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4003/processo_de_mocao_11-23-_neider_moreira_-_lacimar.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4009/processo_de_mocao_12-2023_-_aplausos_cida.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4013/processo_de_mocao_13-2023_-_edir.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4014/processo_de_mocao_14-2023_-_aplauso_fabricio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4034/mocao_15-2023_-_aplausos_patricia_goncalves_nogueira.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4045/processo_de_mocao_16-2023-_aplauso_francisco.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4046/processo_de_mocao_17-2023-_itauna_da_zoeira.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4047/processo_de_mocao_18-2023-__aplauso_roberta.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4048/processo_de_mocao_19-23-aplausos_fundacao_sao_vicente_de_paulo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4052/processo_de_mocao_20-23-_aplausos_ao_medico_dr._fares_jose_neto.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4053/processo_de_mocao_21-23-_aplausos_a_empresa_lafit_industria_e_comercio_de_alimentos_ltda.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4054/processo_de_mocao_22-23_-aplauso_evg_xx-2023_-_mocao_avg.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4059/processo_de_mocao_23-23-apoio_ao_deputado_federal_marcelo_crivella.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4060/processo_de_mocao_24-23_-_aplauso_guilherme.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4061/processo_de_mocao_25-2023_-_mba_aluminios.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4066/processo_de_mocao_26-2023-_sinval.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4067/processo_de_mocao_27-2023_-aplausos_a__francileno_alves_de_araujo_bonifacio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4074/processo_de_mocao_28-2023-_aplausos_a_nilceu.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4077/processo_de_mocao_29-2023_-_mocao_oratorio_festivo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4079/processo_de_mocao_30-2023_-aplauso_pastor_geraldo_nogueira_antunes.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4081/processo_de_mocao_32-2023-aplausos_ao_sr._gustavo_mitre.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4083/processo_de_mocao_33-2023-_aplausos_ao_dr._fernando_meira_de_faria.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4085/processo_de_mocao_34-2023-aplausos_ao_sr._ilimane_lopes_cardoso.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4088/processo_de_mocao_35-2023-aplausos_ao_rsse_andrade.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4091/processo_de_mocao_36-2023-aplausos_osmando_pereira.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4093/processo_de_mocao_37-2023_-_aplausos_sergio_antunes.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4102/processo_de_mocao_38-2023-_marcos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4113/processo_de_mocao_39-2023_-_aplausos_fernanda_mara_alves_linhares.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4115/processo_de_mocao_40-2023_aplausos_igor_de_freitas_bastos.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4116/processo_de_mocao_41-2023_aplausos_nikolas_ferreira_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4117/processo_de_mocao_42-2023_aplausos_sociedade_biblica_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4126/processo_de_mocao_43-2023_aplausos_valeria_spinola_melo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4131/processo_de_mocao_44-2023_-_feirart.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4136/processo_de_mocao_45-2023_-_cavaleiros_da_lua_cheia.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/processo_de_mocao_46-2023_-_apoio_ao_congresso_contra_a_legalizacao_do_aborto.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3948/ata_reuniao_3357_-_extraordinaria_-_17_de_janeiro_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3949/ata_reuniao_3358_-_extraordinaria_-_20_de_janeiro_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3950/ata_reuniao_3359_-_extraordinaria_-_02_de_fevereiro_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3951/ata_reuniao_3360_-_ordinaria_-_07_de_fevereiro_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3952/ata_reuniao_3361_-_ordinaria_-_14_de_fevereiro_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3953/ata_reuniao_3362_-_ordinaria_-_16_de_fevereiro_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3954/ata_reuniao_3363_-_ordinaria_-_28_de_fevereiro_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3956/ata_reuniao_3365_-_ordinaria_-_14_de_marco_de_2023_-_patj.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2023/3964/ata_reuniao_3366_-_ordinaria_-_21_de_marco_de_2023_-_patj.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="228.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="227.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>