--- v0 (2026-02-16)
+++ v1 (2026-06-13)
@@ -54,3456 +54,3456 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Gustavo Barbosa, Antônio de Miranda, Edênia R. Alcântara, Ener Batista, Joselito Gonçalves, Kaio Guimarães, Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1485/1532_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1485/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 152 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/lom_02-2022_altera_art._52_-_lei_organica_-_imp.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/lom_02-2022_altera_art._52_-_lei_organica_-_imp.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 52, da Lei Orgânica do Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/proposta_de_emenda_a_lei_organica_03-2022_-_diversos_artigos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/proposta_de_emenda_a_lei_organica_03-2022_-_diversos_artigos.pdf</t>
   </si>
   <si>
     <t>Propõe alterações à Lei Orgânica do Município de Itaúna MG (vários artigos alterados)</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
     <t>Neider Moreira</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1404/1443_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1404/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO ÀS EMENDA ADITIVAS Nº 03/2021 E Nº 04/2021 E A EMENDA MODIFICATIVA IMPOSITIVA Nº 112/2021 TODAS APRESENTADAS AO PROJETO DE LEI NO 60/2021, RENUMERADO NESTA CASA COMO PROJETO DE LEI Nº 200/2021 (ORÇAMENTO 2022)</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1427/1468_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1427/1468_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO À EMENDA MODIFICATIVA 01/2021 E A EMENDA ADITIVA Nº 01 E 02 TODAS APRESENTADAS AO PROJETO DE LEI NO 235/2021.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1450/1496_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1450/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI NO 165/2021, QUE &amp;#8220;ESTABELECE MECANISMOS DO SEGURO-ANTICORRUPÇÃO PARA GARANTIR O INTERESSE PÚBLICO PARA PROCESSOS DE LICITAÇÃO E A CORRETA APLICAÇÃO DOS RECURSOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1451/1497_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1451/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI COMPLEMENTAR NO 09/2021, QUE &amp;#8220;ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 26, DE 30 DE DEZEMBRO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1408/1517_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1408/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PL Nº 195/2021, DE AUTORIA DO LEGISLATIVO MUNICIPAL, QUE ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.681/1992, QUE &amp;#8220;INSTITUI O VALE TRANSPORTE GRATUÍTO PARA O SERVIDOR PÚBLICO DA PREFEITURA MUNICIPAL DE ITAÚNA E DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1470/1516_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1470/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI Nº 237/2021, QUE &amp;#8220;DISPÕE SOBRE INCLUSÃO NOS EDITAIS DE CONTRATAÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA DAS VIAS DO MUNICÍPIO, DO ALTEAMENTO DOS TAMÕES DE FERRO FUNDIDO PARA POÇOS DE VISITAS (TAMPAS DE BUEIRO) E AFINS</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1527/1579_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1527/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t>RAZÕES DO VETO PARCIAL (ARTIGO 4º) AO PROJETO DE LEI COMPLEMENTAR NO 01/2022-CMI, QUE &amp;#8220;ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL Nº 2.197, DE 22 DE DEZEMBRO DE 1988, QUE /DISPÕE SOBE O CÓDIGO DE OBRAS DO MUNICÍPIO DE ITAÚNA, PARA INCLUSÃO DO REAPROVEITAMENTO DAS ÁGUAS PLUVIAIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1546/1600_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1546/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 15/2022-CMI, QUE &amp;#8220;DETERMINA O CONGELAMENTO DA TABELA DE REFERÊNCIA DOS VALORES DE TODOS OS IMÓVEIS DE ITAÚNA/MG, PARA FINS DE CÁLCULO DO IMPOSTO PREDIAL TERRITORIAL URBANO (IPTU), RELATIVA AO ANO DE 2020, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA/MG&amp;#8221;</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1547/1601_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1547/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR Nº 02/2022-CMI, QUE &amp;#8220;ALTERA O ART. 240-B DA LEI N° 1.385/77 (CÓDIGO TRIBUTÁRIO DO MUNICÍPIO), REDUZINDO A TAXA DE LIXO PARA IMÓVEIS SEM CONSUMO DE ÁGUA&amp;#8221;</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1569/1624_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1569/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO A VOSSA EXCELÊNCIA AS RAZÕES DO VETO AO PROJETO DE LEI NO 08/2022-CMI, QUE &amp;#8220;DISPÕE SOBRE A ISENÇÃO DE PAGAMENTO DE TARIFAS DE ÁGUA E ESGOTO DO SAAE A IMÓVEIS E EDIFICAÇÕES ATINGIDAS POR ENCHENTES E ALAGAMENTOS CAUSADOS PELAS CHUVAS OCORRIDAS NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS..</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/veto_plc_06-22_piso_magisterio.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/veto_plc_06-22_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>Encaminho-lhe as Razões do Veto que, pelas disposições da Carta Magna, Constituição Estadual do Estado de Minas Gerais e da Lei Orgânica do Município de Itaúna, sinto-me compelido a opor o presente veto, diante da emenda modificativa apresentada ao PL nº 06/2022, de autoria do Executivo Municipal, nesta Casa registrado como Projeto de Complementar n° 15/2022, que Fixa o piso salarial dos profissionais do magistério educação básica (40 horas) do Município de Itaúna; altera dispositivo da Lei n° 3.023, 27 de dezembro de 1995, que "Dispõe sobre o Estatuto do Magistério Público da Prefeitura Municipal de Itaúna-MG"; cria nível de vencimento PEF-LP (Professor Ensino Fundamental - Licenciatura Plena) e dá outras providências</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/veto_12-2022_-_pl_73-22__cameras_escolas_-_gustavo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/veto_12-2022_-_pl_73-22__cameras_escolas_-_gustavo.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei no 73/2022-CMI, que “Dispõe sobre a instalação de câmeras de monitoramento de segurança nas escolas públicas municipais e cercanias”.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/veto_13-2022_-_pl_18-48-22__ppag_vetos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/veto_13-2022_-_pl_18-48-22__ppag_vetos.pdf</t>
   </si>
   <si>
     <t>Veto às Emendas Aditivas e Modificativas apresentadas ao Projeto de Lei n°18, renumerado por essa Casa Legislativa como n°48/2022.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/veto_14-2022_-_pl_17-47-22__ldo_vetos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/veto_14-2022_-_pl_17-47-22__ldo_vetos.pdf</t>
   </si>
   <si>
     <t>Veto às Emendas Aditivas e Modificativas apresentadas ao Projeto de Lei n°17, renumerado por essa Casa Legislativa como n°47/2022.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/veto_15-2022_-_pl_77-22__programa_alimentos_familiar_-_gleissinho.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/veto_15-2022_-_pl_77-22__programa_alimentos_familiar_-_gleissinho.pdf</t>
   </si>
   <si>
     <t>Razões de veto, em anexo que, pelas disposições da Constituição Federal e da Lei Orgânica do Município de Itaúna, sentimo-nos compelidos a opor ao Projeto de Lei nº 77, que “Institui o Programa Municipal de Aquisição de Alimentos da Agricultura Familiar – PMAAF no Município de Itaúna.”</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/veto_16-2022-_plc_14-22_emendas_-_diretrizes_urbanisticas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/veto_16-2022-_plc_14-22_emendas_-_diretrizes_urbanisticas.pdf</t>
   </si>
   <si>
     <t>Veto às Emendas Aditivas de Plenário nº 01 e 02 apresentadas ao PLC nº 07/2022, renumerado nesta Casa como Projeto de Lei Complementar nº 14/2022.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/veto_17-2022_-_pl_79_isencao_transporte_enem.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/veto_17-2022_-_pl_79_isencao_transporte_enem.pdf</t>
   </si>
   <si>
     <t>Opõe veto total ao Projeto de Lei n° 79/2022.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/</t>
+    <t>http://sapl.itauna.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Veto à Emenda Aditiva nº 01 ao Projeto de Lei Complementar no 24/2022, que “Altera a Lei Complementar nº 172 de 2022 que dispõe sobre a revisão do Plano Diretor do Município de Itaúna, Lei Complementar nº 49, de 21 de outubro de 2008 e dá outras providências”.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/veto_19-2022_-_pl_90-22__alienacao_imoveis_-_emenda_aditiva.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/veto_19-2022_-_pl_90-22__alienacao_imoveis_-_emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Opõe veto à emenda aposta ao Projeto de Lei no 35/2022, renumerado nesta Casa como nº 90/2022 que “Dispõe sobre a desafetação, autoriza o Executivo Municipal a alienar imóvel urbano para os fins que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/veto_20-2022_-_plc_22-22_piso_magisterio_-_gustavo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/veto_20-2022_-_plc_22-22_piso_magisterio_-_gustavo.pdf</t>
   </si>
   <si>
     <t>Opõe veto em sua totalidade ao Projeto de Lei Complementar nº 22/2022, de autoria do Vereador Gustavo Dornas Barbosa.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/veto_21-2022_-_pl_125-2021_-_revisao_valor_conta_saae.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/veto_21-2022_-_pl_125-2021_-_revisao_valor_conta_saae.pdf</t>
   </si>
   <si>
     <t>Opõe veto integral ao Projeto de Lei nº 125/2022, de autoria do Vereador Kaio A. Guimarães, o qual “Assegura a todos os usuários e proprietários de imóveis no Município o direito de requerer a revisão do valor da conta de água em caso de constatação de alta de consumo devido a vazamentos nas instalações de internas do imóvel ou de vazamentos nos canos de distribuição”.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Giordane Alberto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1407/1446_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1407/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>Acrescenta DISPOSITIVOS À LEI MUNICIPAL Nº 2.197, DE 22 DE DEZEMBRO DE 1988, QUE &amp;#8220;DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO DE ITAÚNA&amp;#8221; PARA INCLUSÃO DO REAPROVEITAMENTO DAS ÁGUAS PLUVIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>Alexandre Campos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1448/1493_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1448/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 240-B DA LEI MUNICIPAL 1.385/1977 (CÓDIGO TRIBUTÁRIO DO MUNICÍPIO), REDUZINDO A TAXA DE LIXO PARA IMÓVEIS SEM CONSUMO DE ÁGUA</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>Gustavo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1454/1500_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1454/1500_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 1.385/1977, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ITAÚNA, DISPONDO SOBRE A TAXA DE COLETA DE LIXO E DESTINAÇÃO DOS RESÍDUOS SÓLIDOS</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>Antônio de Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1473/1520_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1473/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 87 DA LEI Nº LEI 2.584/91, QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ITAÚNA (LICENÇA SEM VENCIMENTO)</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1486/1533_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1486/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.385, DE 27 DE DEZEMBRO DE 1977, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ITAÚNA &amp;#8211; MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1487/1534_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1487/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DISPOSITIVOS DA LEI MUNICIPAL Nº 1.385 DE 27 DE DEZEMBRO DE 1977 QUE &amp;#8220;INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ITAÚNA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1382/1547_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1382/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ART. 28, CAPUT E INCISO I, DA LEI COMPLEMENTAR 172 DE 03 DE JANEIRO DE 2022, DISPONDO SOBRE DIRETRIZES URBANÍSTICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1499/1548_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1499/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O §6º, DO ART. 23 E O ANEXO I, AMBOS DA LEI Nº 172, DE 3 DE JANEIRO DE 2022 E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1521/1572_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1521/1572_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SUBSEÇÃO IV, DA SEÇÃO IV, DO CAPÍTULO III, DO TÍTULO I, DO LIVRO PRIMEIRO DA LEI MUNICIPAL Nº 1385 DE 27 DE DEZEMBRO DE 1977 QUE &amp;#8220;INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ITAÚNA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1563/1618_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1563/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTS. 12, 13, 46, 47 E 48 DA LEI Nº 2.197, DE 22 DE DEZEMBRO DE 1988 E INCLUSÃO DOS ARTS. 48-A, 48-B, 48-C, 48-D, 48-E, 48-F, 48-G E 48-H DA MESMA LEI; E TAMBÉM INCLUSÃO DO § 9º AO ART. 9º, DA LEI COMPLEMENTAR Nº 171, DE 4 DE JANEIRO DE 2022, §§ 1º E 2º AO ART. 52, NOVA REDAÇÃO AO ART. 55 E § 5º AO ART. 56, TODOS DA LEI COMPLEMENTAR Nº 172, DE 4 DE JANEIRO DE 2022.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/plc_11-2022_-_extingue_e_cria_cargos_efetivos-imp.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/plc_11-2022_-_extingue_e_cria_cargos_efetivos-imp.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E CRIA CARGOS EFETIVOS NA ESTRUTURA ORGANIZACIONAL DO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE ITAÚNA – IMP, SUBSTITUI O ANEXO III DA LEI COMPLEMENTAR NO 11, DE 29 DE DEZEMBRO DE 1999, QUE SUPRIMIU E SUBSTITUIU OS ANEXOS XII E XIII DA LEI NO 3.072, DE 25 DE ABRIL DE 1996, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3754/plc_12-2022_-_altera_o_codigo_de_postura_outdoor.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3754/plc_12-2022_-_altera_o_codigo_de_postura_outdoor.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 221-A NA LEI Nº 1.821, DE 02 DE MAIO DE 1985 (CÓDIGO DE POSTURAS MUNICIPAIS).</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/plc_13-2022_altera_hora_aula_instrutor_oficina_-_escola_aberta.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/plc_13-2022_altera_hora_aula_instrutor_oficina_-_escola_aberta.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 45, de 12 de abril de 2007, que institui o Programa Escola Aberta para Todos em relação ao valor da hora-aula dos Instrutores de Oficinas e dá outras providências.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/plc_14-22_regulamenta_art_28_da_lc_172-22_diretrizes_urbanisticas_dos_povoados.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/plc_14-22_regulamenta_art_28_da_lc_172-22_diretrizes_urbanisticas_dos_povoados.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ART. 28, CAPUT E INCISO I, DA LEI COMPLEMENTAR Nº 172, DE 03 DE JANEIRO DE 2022, DISPONDO SOBRE DIRETRIZES URBANÍSTICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/plc_15-22_-_fixa_o_piso_magisterio.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/plc_15-22_-_fixa_o_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>Fixa o piso salarial dos profissionais do magistério da educação básica (40 horas) do Município de Itaúna; altera dispositivo da Lei no 3.023, de 27 de dezembro de 1995, que “Dispõe sobre o Estatuto do Magistério Público da Prefeitura Municipal de Itaúna-MG”; cria nível de vencimento PEF-LP (Professor de Ensino Fundamental – Licenciatura Plena) e dá outras providências”.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/plc_16-2022_altera_magisterio_pef-lp.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/plc_16-2022_altera_magisterio_pef-lp.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei no 3.023, de 27 de dezembro de 1995, que “Dispõe sobre o Estatuto do Magistério Público da Prefeitura Municipal de Itaúna-MG”; cria nível de vencimento PEF-LP (Professor de Ensino Fundamental – Licenciatura Plena) e dá outras providências”.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/plc_17-2022_-_remocao_de_fezes_de_animais_de_estimacao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/plc_17-2022_-_remocao_de_fezes_de_animais_de_estimacao.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 52 e 55 do Lei nº 1.821, de 02 de maio de 1985 (Código de Posturas Municipais).</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/plc_18-2022_-_alterando_a_lei_1385_-_reducao_taxa_de_lixo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/plc_18-2022_-_alterando_a_lei_1385_-_reducao_taxa_de_lixo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 1.385/1977, que dispõe sobre o Código Tributário do Município de Itaúna, dispondo sobre a taxa de coleta de lixo e destinação dos resíduos sólidos</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/plc_19-2022_revoga_leis_complementares_110_e_118_-_p24_2.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/plc_19-2022_revoga_leis_complementares_110_e_118_-_p24_2.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis Complementares nº 110, de 17 de dezembro de 2015 e nº 118, de 26 de setembro de 2016 que dispõem sobre o Plantão 24 horas e dá outras providências</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/plc_20-2022_cria_funcao_publica_celetista_de_ace_e_acs.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/plc_20-2022_cria_funcao_publica_celetista_de_ace_e_acs.pdf</t>
   </si>
   <si>
     <t>Cria funções públicas celetistas de Agente Comunitário de Saúde – ACS e Agente de Combate a Endemias – ACE, extingue cargos efetivos de ACS e ACE,  na medida de sua vacância e dá outras providências</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/plc_21-2022_altera_lei_complementar_167-21_aliquota_patronal.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/plc_21-2022_altera_lei_complementar_167-21_aliquota_patronal.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 2º da Lei Complementar no 167, de 14 de dezembro de 2021, que “Estabelece alíquotas de contribuição ao Instituto Municipal dos Servidores Públicos de Itaúna-MG, (IMP)” e dá outras providências.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3825/plc_22-2022_-_altera_a_lei_complementar_no_179_-_piso_salarial_professores.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3825/plc_22-2022_-_altera_a_lei_complementar_no_179_-_piso_salarial_professores.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 179/2022, que “Fixa o piso salarial dos profissionais do Magistério da Educação Básica (40 horas) do Município de Itaúna e dá outras providências”</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/plc_23-2022_-_altera_codigo_de_obras.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/plc_23-2022_-_altera_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2197/88 (Código de Obras do Município) e a Lei Complementar nº 176/2022</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/plc_24-2022_-_altera_lc_172_-_plano_diretor.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/plc_24-2022_-_altera_lc_172_-_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 172 de 2022, que “Dispõe sobre a revisão do Plano Diretor do Município de Itaúna, Lei Complementar nº 49, de 21 de outubro de 2008, e dá outras providências”</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/plc_25-22_regulamenta_e_subdivide_a_zona_urbana_de_turismo_sustentavel__zuts.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/plc_25-22_regulamenta_e_subdivide_a_zona_urbana_de_turismo_sustentavel__zuts.pdf</t>
   </si>
   <si>
     <t>Regulamenta e subdivide a Zona Urbana de Turismo Sustentável – ZUTS conforme previsão do artigo 92, VIII da Lei Complementar nº 172/2022, dispondo sobre diretrizes urbanísticas e dá outras providências.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/plc_26-2022_-_altera__dispositivos_da_lc.180-22.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/plc_26-2022_-_altera__dispositivos_da_lc.180-22.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar no 180, de 22 de agosto de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/plc_27-22_magisterio-cria_e_acresce_vagas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/plc_27-22_magisterio-cria_e_acresce_vagas.pdf</t>
   </si>
   <si>
     <t>Acresce vagas dos cargos efetivos que menciona e insere no Anexo I da Lei no 3.023, de 27 de dezembro de 1995, que “Dispõe sobre o Estatuto do Magistério Público da Prefeitura Municipal de Itaúna-MG e estabelece o Regime Jurídico Único do Servidor do Quadro do Magistério e dá outras providências”.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/plc_28-22_acresce_cria_reduz_vagas_pmi.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/plc_28-22_acresce_cria_reduz_vagas_pmi.pdf</t>
   </si>
   <si>
     <t>Cria cargos efetivos, reduz e acresce vagas de cargos efetivos e isolados que menciona, atualiza os Anexos I e II da Lei no 3.072, de 25 de abril de 1996, que “Dispõe sobre o Plano de Cargos e Carreira dos Servidores Públicos Municipais de Itaúna-MG e das Autarquias Municipais”, cria e acresce vagas para as funções públicas celetistas que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Nesvalcir G. Silva Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/plc_29-2022_-_alteracao_da_lei_complementar_171-2022.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/plc_29-2022_-_alteracao_da_lei_complementar_171-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar 171/2022</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/plc_30-2022_-_altera_o_anexo_i_da_lei_complementar_no_172_-_plano_diretor_-_diretrizes_do_macrozoneamento.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/plc_30-2022_-_altera_o_anexo_i_da_lei_complementar_no_172_-_plano_diretor_-_diretrizes_do_macrozoneamento.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Complementar nº 172, de 4 de janeiro de 2022, Plano Diretor do Município de Itaúna, dispondo sobre as diretrizes do macrozoneamento do município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/plc_31-2022_-_regulamenta_a_zona_de_interesse_social_1_e_2_e_a_zona_de_expansao_de_interesse_social__zeis.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/plc_31-2022_-_regulamenta_a_zona_de_interesse_social_1_e_2_e_a_zona_de_expansao_de_interesse_social__zeis.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Zona de Interesse Social 1 e 2 e a Zona de Expansão de Interesse Social – ZEIS previstas na Lei Complementar nº 172/2022, dispondo sobre diretrizes urbanísticas e dá outras providências.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Edênia R. Alcântara, Neider Moreira, Ana Carolina  S. Faria, Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1395/1435_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1395/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AUTARQUIA MUNICIPAL SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO-SAAE DO MUNICÍPIO DE ITAÚNA/MG, A DEBITAR NAS CONTAS DE ÁGUA E ESGOTO DE SEUS USUÁRIOS DOAÇÕES DE VALORES EM FAVOR DE ENTIDADES SEM FINS LUCRATIVOS DECLARADAS DE UTILIDADE PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>Edênia R. Alcântara</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1396/1436_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1396/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 1º DA LEI Nº 4.522/2010 E DAS OUTRAS PROVIDÊNCIAS (&amp;#8220;SEMANA DAS JUVENTUDES&amp;#8221;)</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1400/1440_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1400/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR RECOMPOSIÇÃO INFLACIONÁRIA DE VENCIMENTOS DOS SERVIDORES PÚBLICOS, DAS PENSÕES E PROVENTOS DE APOSENTADORIAS, DAS BOLSAS AUXÍLIO, DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1401/1441_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1401/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR RECOMPOSIÇÃO INFLACIONÁRIA DOS SUBSÍDIOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1403/1442_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1403/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (CDL)</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1406/1445_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1406/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O CONSELHO MUNICIPAL DE POLITICAS LGBTQI+ MUNICIPAL  DE ITAÚNA/MG E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>Ener Batista</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1409/1447_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1409/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA, ESTADO DE MINAS GERAIS, PRIORIDADE DE ATENDIMENTO AOS PORTADORES DE FIBROMIALGIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1410/1448_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1410/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO DE PAGAMENTO DE TARIFAS DE ÁGUA E ESGOTO DO SAAE A IMÓVEIS E EDIFICAÇÕES ATINGIDOS POR ENCHENTES E ALAGAMENTOS CAUSADOS PELAS CHUVAS OCORRIDAS NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>Kaio Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1411/1449_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1411/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DO USO DE NOVAS FORMAS DE FLEXÃO DE GÊNERO E DE NÚMERO DAS PALAVRAS DA LÍNGUA PORTUGUESA, EM CONTRARIEDADE ÀS REGRAS GRAMATICAIS CONSOLIDADAS NO PAÍS E GARANTE AOS ESTUDANTES DO MUNICÍPIO DE ITAÚNA O DIREITO AO APRENDIZADO DA LÍNGUA PORTUGUESA DE ACORDO COM AS NORMAS E ORIENTAÇÕES LEGAIS DE ENSINO.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1412/1450_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1412/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A INSTALAÇÃO DE BANHEIROS, TOALETES E VESTIÁRIOS &amp;#8220;MULTIGÊNEROS&amp;#8221; OU &amp;#8220;UNISSEX&amp;#8221; NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1413/1451_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1413/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DE NOMEAÇÃO PARA CARGOS, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA E NA CÂMARA MUNICIPAL DE ITAÚNA, DE PESSOAS QUE FORAM CONDENADAS POR CRIMES DE VIOLÊNCIA SEXUAL CONTRA CRIANÇAS E ADOLESCENTE</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1414/1452_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1414/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DENOMINA LOGRADOURO PÚBLICO ESTRADA ZÉ DO GASTÃO.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>Edênia R. Alcântara, Ana Carolina  S. Faria, Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1416/1454_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1416/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA DE ATENDIMENTO À MULHER VÍTIMA DE VIOLÊNCIA NO MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1417/1455_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1417/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA REPASSE DE SUBVENÇÃO SOCIAL À CASA DE CARIDADE HOSPITAL MANOEL GONÇALVES MOREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1402/1456_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1402/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA O CONGELAMENTO DA TABELA DE REFERÊNCIA DOS VALORES DE TODOS OS IMÓVEIS DE ITAÚNA/MG, PARA FINS DE CÁLCULO DO IMPOSTO PREDIAL TERRITORIAL URBANO (IPTU), RELATIVA AO ANO DE 2020, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA/MG</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>Antônio de Miranda, Joselito Gonçalves, Leonardo Alves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1419/1458_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1419/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CULTURAL DO BAIRRO SANTANENSE E JOÃO PAULO II</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>Kaio Guimarães, Antônio de Miranda, Edênia R. Alcântara, Gustavo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1297/1459_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1297/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.143/1974, QUE DISPÕE SOBRE O SERVIÇO FUNERÁRIO EM ITAÚNA</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1420/1460_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1420/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO: BOSQUE JOSÉ ÂNGELO RABELO</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1422/pl_19-2022_-_alienacao_de_imoveis_leilao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1422/pl_19-2022_-_alienacao_de_imoveis_leilao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ALIENAR OS BENS IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>Gleison Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1423/1464_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1423/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE DISPOSITIVO ELETRÔNICO DENOMINADO &amp;#8220;IMPOSTÔMETRO&amp;#8221; EM LOCAL ESTRATÉGICO</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>Aristides R. C. Filho, Joselito Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1424/1465_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1424/1465_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O &amp;#8220;PROGRAMA WI-FI COMUNITÁRIO&amp;#8221;, NAS PRAÇAS, PARQUES E PONTOS TURÍSTICOS DO MUNICÍPIO DE ITAÚNA, POR INTERMÉDIO DE CONVÊNIOS E PARCERIAS PÚBLICO-PRIVADAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>Aristides R. C. Filho</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1425/1466_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1425/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE SANITÁRIOS QUÍMICOS EM OBRAS DE CONSTRUÇÃO CIVIL NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1426/1467_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1426/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO DAS MULHERES COM OLHAR DE RESPONSABILIDADE  ASSISTENCIAL E SOCIAL&amp;#8211; AMORAS.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/pl_24-2022_-_energia_fotovoltaica.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/pl_24-2022_-_energia_fotovoltaica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO USO DE ENERGIA FOTOVOLTAICA EM TODOS OS PRÉDIOS PÚBLICOS MUNICIPAIS QUE PERTENCEM AO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>Joselito Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1433/1474_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1433/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO: QUADRA DE ESPORTES JOÃO BATISTA</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1364/1481_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1364/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA CUSTEIO DA FILIAÇÃO ANUAL DO MUNICÍPIO DE ITAÚNA À FNP -FRENTE NACIONAL DE PREFEITOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1439/1482_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1439/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ALIENAR O BEM IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1440/1483_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1440/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS ARTIGOS 4º E 13 DA LEI Nº 3.663, DE 30 DE NOVEMBRO DE 2001, E INSERE O PARÁGRAFO 2º AO ARTIGO 5º DA LEI Nº 1.967, DE 07 DE JULHO DE 1986. </t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1443/1487_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1443/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE CADASTRAMENTO MUNICIPAL DE ÁREAS DE RISCO HABITACIONAL.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1444/1488_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1444/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA ADOÇÃO DA AGENDA 2030 COMO DIRETRIZ PARA A PROMOÇÃO DE POLÍTICAS PÚBLICAS MUNICIPAIS NO CAMPO DO DESENVOLVIMENTO SUSTENTÁVEL, CRIA O PROGRAMA E A COMISSÃO PARA OS OBJETIVOS DELINEADOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1445/1489_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1445/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS EMPRESAS CONCESSIONÁRIAS DO SERVIÇO PÚBLICO DE TRANSPORTE COLETIVO POR ÔNIBUS ADOTAREM O PROGRAMA DE CONTROLE DA POLUIÇÃO DO AR POR VEÍCULOS AUTOMOTORES &amp;#8211; PROCONVE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1453/1499_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1453/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE OS CENTROS COMERCIAIS E OS ESTABELECIMENTOS CONGÊNERES COM ÁREA SUPERIOR A 1000 METROS QUADRADOS OFERECEREM EQUIPAMENTOS FACILITADORES DE LOCOMOÇÃO PESSOAL, DO TIPO CARRINHOS DE COMPRAS MOTORIZADOS, PARA USO POR PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1458/1505_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1458/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nª 5.568, DE 21 DE OUTUBRO DE 2020, QUE CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO E BEM ESTAR ANIMAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1459/1506_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1459/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE NO MUNICÍPIO DE ITAÚNA MG, O DIA 28 DE MARÇO COMO O DIA DOS COLECIONADORES, ATIRADORES E CAÇADORES E SUAS ATIVIDADES COMO ATIVIDADE DE RISCO, CONFIGURANDO EFETIVA NECESSIDADE E EXPOSIÇÃO À SITUAÇÃO DE RISCO À VIDA E INCOLUMIDADE FÍSICA, CONFORME OS TERMOS DO ARTIGO 10 DA LEI FEDERAL Nº 10.826 DE 2003.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Kaio Guimarães, Edênia R. Alcântara</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/pl_36-2022_-vedacao_de_nomeacao_de_condenados.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/pl_36-2022_-vedacao_de_nomeacao_de_condenados.pdf</t>
   </si>
   <si>
     <t>VEDA A CONTRATAÇÃO, EM CARGOS PÚBLICOS DIRETOS, INDIRETOS E EM COMISSÃO, DE PESSOAS CONDENADAS PELOS CRIMES PREVISTOS NO ARTIGO 121 DO DECRETO-LEI FEDERAL Nº 2.848, DE 07 DE DEZEMBRO DE 1940 (CÓDIGO PENAL BRASILEIRO), PELA LEI FEDERAL N°13.104/2015 DE 09 DE MARÇO DE 2015 E NA LEI FEDERAL Nº 11.340 DE 2006 (LEI MARIA DA PENHA).</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1466/1511_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1466/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI MULTA ADMINISTRATIVA AO AGRESSOR DAS VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1468/1513_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1468/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO FILHOTE CAPOEIRA TEAM</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1477/1524_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1477/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 5.416, DE 05 DE JULHO DE 2019.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1544/1598_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1544/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2º, DA LEI MUNICIPAL NO 5.780, DE 20 DE ABRIL DE 2022, QUE &amp;#8220;ABRE CRÉDITO ESPECIAL PARA ATENDER ÀS DESPESAS DE MANUTENÇÃO, OBRAS E RECONSTRUÇÕES EMERGENCIAIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1489/1536_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1489/1536_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA &amp;#8220;ESPAÇO DA CRIANÇA &amp;#8211; JOÃO RAIMUNDO MENDES NOGUEIRA&amp;#8221;, NO CENTRO DE ESPECIALIDADES MÉDICAS E ODONTOLÓGICAS DR. OVÍDIO NOGUEIRA MACHADO</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1494/1542_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1494/1542_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA ATENDER ÀS DESPESAS DE MANUTENÇÃO, OBRAS  VIÁRIAS E RECONSTRUÇÕES EMERGENCIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1498/1546_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1498/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA A CONCESSÃO DE BENEFÍCIOS EVENTUAIS COM RECURSOS DO PROGRAMA RECUPERA MINAS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1509/1559_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1509/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º, DA LEI MUNICIPAL NO 5.754, DE 30 DE DEZEMBRO DE 2021, QUE &amp;#8220;AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO À FMT &amp;#8211; FEDERAÇÃO MINEIRA DE TÊNIS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1510/1560_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1510/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE IMÓVEL RURAL PARA FINS DE INSTALAÇÃO DE NOVO DISTRITO INDUSTRIAL DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1522/1573_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1522/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1523/pl_47-2022_-_ldo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1523/pl_47-2022_-_ldo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DO ANO 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1524/pl_48-2022_-_ppag.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1524/pl_48-2022_-_ppag.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DE AÇÃO GOVERNAMENTAL - PPAG 2022/2025, INSTITUÍDO PELA LEI NO 5.725, DE 13 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1525/1577_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1525/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1526/1578_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1526/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REESTRUTURA O CONSELHO MUNICIPAL DE TURISMO DE ITAÚNA - COMTURI, E O FUNDO MUNICIPAL DE DESENVOLVIMENTO DO TURISMO - FUNDETUR E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Gustavo Barbosa, Joselito Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1529/1582_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1529/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO DOS VALORES DE EMPRÉSTIMOS E FINANCIAMENTOS.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1537/1590_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1537/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 4.191, DE 12 DE ABRIL DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Alexandre Campos, Lacimar Cezário</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1540/1594_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1540/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: PONTE HÉLIO RIBEIRO</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1541/1595_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1541/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A UTILIZAÇÃO E DIREITO DE ESCOLHA DO NOME SOCIAL NO MUNICÍPIO DE ITAÚNA/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1559/1614_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1559/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À CASA DE CARIDADE MANOEL GONÇALVES DE SOUSA MOREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Kaio Guimarães, Ener Batista</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1567/1622_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1567/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE O RISCO DA ATIVIDADE E A EFETIVA NECESSIDADE DO PORTE DE ARMAS DE FOGO AOS VIGILANTES INTEGRANTES DE EMPRESAS DE SEGURANÇA PRIVADA CONSTITUÍDAS, NOS TERMOS DA LEI FEDERAL Nº 10.826, DE 22 DE DEZEMBRO DE 2003</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1568/1623_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1568/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO EM FRENTE AOS TEMPLOS RELIGIOSOS DE ITAÚNA.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1571/1626_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1571/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 13, §1º E § 3º DA LEI MUNICIPAL NO 3.663, DE 30 DE NOVEMBRO DE 2001, QUE &amp;#8220;DISPÕE SOBRE AS NORMAS PARA EXECUÇÃO E APROVAÇÃO DE PROJETO DE CONDOMÍNIO HORIZONTAL FECHADO&amp;#8221;.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1572/1627_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1572/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIFICA DISPOSITIVO DA LEI NO 5.736, DE 17 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1573/1628_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1573/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220; RUA CLÁUDIO PIMENTA&amp;#8221;</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1574/1629_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1574/1629_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220; RUA GERALDO CHAVES PAQUELA&amp;#8221;</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1460/1630_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1460/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA MARIA RAQUEL BELCHIOR&amp;#8221;.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1461/1631_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1461/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA A PRESTAÇÃO DE ASSISTÊNCIA RELIGIOSA NOS ESTABELECIMENTOS DE SAÚDE, PÚBLICOS E PRIVADOS, NO MUNICÍPIO DE ITAÚNA-MG</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1575/1632_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1575/1632_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DIVULGAÇÃO MENSAL, NO SITE OFICIAL E REDES SOCIAIS DA PREFEITURA, DE LISTAGEM DETALHADA DE EXAMES LABORATORIAIS E DE IMAGEM, E ESPECIALIDADES MÉDICAS, REALIZADOS NO MUNICÍPIO DE ITAÚNA-MG. </t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Nesvalcir G. Silva Jr., Giordane Alberto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1576/1633_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1576/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO MAURÍCIO DE JESUS BARCELOS.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/pl_66-2022_altera_lei_5.487_de_2019.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/pl_66-2022_altera_lei_5.487_de_2019.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI NO 5.487, DE 5 DE DEZEMBRO DE 2019, QUE “DISPÕE SOBRE A REGULAMENTAÇÃO DE CRITÉRIOS PARA CONCESSÃO DE BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA DE ASSISTÊNCIA SOCIAL NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/pl_67-2022_-_pesca_esportiva.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/pl_67-2022_-_pesca_esportiva.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE PESCA ESPORTIVA NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/pl_68-2022_-_logradouro_publico.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/pl_68-2022_-_logradouro_publico.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público Rua Geraldo Garcia.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/pl_69-2022_-_conscientizacao_sobre_depressao_infantil.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/pl_69-2022_-_conscientizacao_sobre_depressao_infantil.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA DE CONSCIENTIZAÇÃO SOBRE A DEPRESSÃO NA INFÂNCIA E NA ADOLESCÊNCIA NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/pl_70-2022_-_altera_lei_5699-21_-_aluguel_social.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/pl_70-2022_-_altera_lei_5699-21_-_aluguel_social.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei no 5.699, de 18 de outubro de 2021, que “Cria o Programa Aluguel Social no Município de Itaúna, como benefício eventual da política municipal de assistência social e dá outras providências.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/pl_71-2022_leilao_de_imoveis.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/pl_71-2022_leilao_de_imoveis.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ALIENAR, NA MODALIDADE LEILÃO, OS BENS IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/pl_72-2022_-_denomina_logradouro_publico_-_praca_bairro_itaunense.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/pl_72-2022_-_denomina_logradouro_publico_-_praca_bairro_itaunense.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO PRAÇA OSWALDO MACHADO.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/pl_73-2022_-_instalacao_de_camaras.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/pl_73-2022_-_instalacao_de_camaras.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NAS ESCOLAS PÚBLICAS MUNICIPAIS E CERCANIAS</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3762/pl_74-2022_repassar_recursos_fundo_infancia_e_adolescencia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3762/pl_74-2022_repassar_recursos_fundo_infancia_e_adolescencia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos financeiros oriundos do Fundo da Infância e Adolescência - FIA às instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Aristides R. C. Filho, Antônio J. Faria Jr.</t>
   </si>
   <si>
     <t>Institui o Dia dos Atiradores do Tiro de Guerra - TG 04-009, incluíndo-o na Calendário Oficial do Município de Itaúna.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/pl_76-2022_-_logradouro_publico_jose_braga.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/pl_76-2022_-_logradouro_publico_jose_braga.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: “RUA JOSÉ DE ASSIS BRAGA”</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/pl_77-2022_-_programa_alimenta_itauna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/pl_77-2022_-_programa_alimenta_itauna.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE AQUISIÇÃO DE ALIMENTOS DA AGRICULTURA FAMILIAR - PMAAF NO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/pl_78-2022_-_selo_empresa_amiga_da_mulher.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/pl_78-2022_-_selo_empresa_amiga_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Selo “Empresa Amiga da Mulher” no Município de Itaúna e dá outras providências</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/pl_79-2022_-_isencao_de_tarifa_do_transporte_publico_durante_enem.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/pl_79-2022_-_isencao_de_tarifa_do_transporte_publico_durante_enem.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DO PAGAMENTO DE TARIFA NO TRANSPORTE PÚBLICO MUNICIPAL PARA OS CANDIDATOS INSCRITOS NO EXAME NACIONAL DO ENSINO MÉDIO (ENEM) NOS DIAS DE REALIZAÇÃO DA PROVA NO MUNICÍPIO DE ITAÚNA MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Gustavo Barbosa, Alexandre Campos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/pl_80-2022_-_sala_multi_funcional_aluizio_monteiro.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/pl_80-2022_-_sala_multi_funcional_aluizio_monteiro.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO: “SALA MULTI DIGITAL ALUÍZIO MONTEIRO”.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/pl_81-2022_-_denomina__rua_vicente_vespasiano.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/pl_81-2022_-_denomina__rua_vicente_vespasiano.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público: Rua Vicente Vespasiano</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/pl_82-2022_-_altera_lei_4956-15_cota_negros.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/pl_82-2022_-_altera_lei_4956-15_cota_negros.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei no 4.956, de 4 de setembro de 2015, que “Reserva aos negros 10% (dez por cento) das vagas oferecidas nos concursos públicos para provimento de cargos efetivos no âmbito da administração pública municipal, das autarquias e das fundações públicas de Itaúna – MG.”</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/pl_83-2022_-_isenta_pagamento_de_taxa_de_inscricao_em_concursos_para_provimento_de_cargo_efetivo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/pl_83-2022_-_isenta_pagamento_de_taxa_de_inscricao_em_concursos_para_provimento_de_cargo_efetivo.pdf</t>
   </si>
   <si>
     <t>Isenta os candidatos que especifica do pagamento de taxa de inscrição em concursos para provimento de cargo efetivo no âmbito da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/pl_84-2022_-_rua_enfermeira_helena_silveira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/pl_84-2022_-_rua_enfermeira_helena_silveira.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público: “Rua Enfermeira Helena Silveira”</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/pl_85-2022-__conselho_lgbtqia_2022.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/pl_85-2022-__conselho_lgbtqia_2022.pdf</t>
   </si>
   <si>
     <t>"INSTITUI E CRIA O CONSELHO MUNICIPAL DE POLITICAS LGBTQI+ DO MUNICÍPIO DE ITAÚNA/MG E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/pl_86-2022_altera_leis_de_logradouros.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/pl_86-2022_altera_leis_de_logradouros.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° das Leis n° 4.401/2009, 4.768/2013, 4.769/2013, 4.770/2013, 4.771/2013, 4.772/2013, 4.773/2013, 4.295/2015, 5.127/2017, 5.132/2017 e 5.133/2017, que denominam logradouros do Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Lacimar Cezário</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/pl_87-2022_-_proprio_publico_marcio_faria_campos_-_caixa_dagua_morada_nova.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/pl_87-2022_-_proprio_publico_marcio_faria_campos_-_caixa_dagua_morada_nova.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público de Reservatório Márcio Faria Campos.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/pl_88-2022_-_pix.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/pl_88-2022_-_pix.pdf</t>
   </si>
   <si>
     <t>Institui o pagamento de impostos e taxas através do sistema de pagamento instantâneo – PIX no Município</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/pl_89-2022_prorroga_prazo_construcao_intercast_sa.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/pl_89-2022_prorroga_prazo_construcao_intercast_sa.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa Intercast S/A e dá outras providências.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/pl_90-2022_desafeta_e_aliena_imoveis.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/pl_90-2022_desafeta_e_aliena_imoveis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação, autoriza o Executivo Municipal a alienar imóvel urbano para os fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/pl_91-22_abertura_de_credito_suplementar_20_por_cento.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/pl_91-22_abertura_de_credito_suplementar_20_por_cento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito suplementar no orçamento vigente e dá outras providências (20 por cento)</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/pl_92-2022_convalida_indeniz_-_ivan_parreiras.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/pl_92-2022_convalida_indeniz_-_ivan_parreiras.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desapropriar parte dos imóveis de propriedade de Ivan Parreiras para melhoramentos na rua Magnesita no bairro Parque Jardim Santanense convalida indenização paga e dá outras providências.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/pl_93-2022_prorroga_prazo_construcao_anavest_confecccoes_ltda_me.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/pl_93-2022_prorroga_prazo_construcao_anavest_confecccoes_ltda_me.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa Anavest Confeccções Ltda. - ME e dá outras providências.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/pl_94-2022_prorroga_prazo_construcao_gx_telecomunicacoes_ltda_-_me.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/pl_94-2022_prorroga_prazo_construcao_gx_telecomunicacoes_ltda_-_me.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa GX Telecomunicações Ltda. - ME e dá outras providências.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/pl_95-2022_desafeta_e_aliena_imovel.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/pl_95-2022_desafeta_e_aliena_imovel.pdf</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/pl_96-2022_revoga_art_5_e_art_12_lei_4869-14.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/pl_96-2022_revoga_art_5_e_art_12_lei_4869-14.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 5º e o art. 12, §1º, da Lei nº 4.869, de 10 de julho de 2014, que “Regulamenta os serviços de transporte individual de passageiros e dá outras providências”.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/pl_97-2022_-_cartaz_em_lojas_evitar_erotizacao_precoce.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/pl_97-2022_-_cartaz_em_lojas_evitar_erotizacao_precoce.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a afixação de cartaz com informações suficientes para denunciar a presença de criança ou adolescente em estabelecimento que comercialize produtos com conotação sexual e erótica no município de Itaúna-MG</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/pl_98-2022_-_logradouro_-_praca_dona_lorinha.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/pl_98-2022_-_logradouro_-_praca_dona_lorinha.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público: “Praça  Dona Lorinha”</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/pl_99-2022_subvencao_social_a_sete_guardas_do_rosario.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/pl_99-2022_subvencao_social_a_sete_guardas_do_rosario.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social à entidade civil “Sete Guardas de Nossa Senhora do Rosário” e dá outras providências.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/pl_100-2022_ratifica_3a_alteracao_contrato_cis-urg_-_saude.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/pl_100-2022_ratifica_3a_alteracao_contrato_cis-urg_-_saude.pdf</t>
   </si>
   <si>
     <t>Ratifica a 3ª Alteração do Protocolo de Intenções referente ao Consórcio Intermunicipal de Saúde para gerenciamento dos Serviços de Urgência e Emergência da Região Ampliada Oeste – CIS-URG Oeste, firmado pelo Município de Itaúna e dá outras providências.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Leonardo Alves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/pl_101-2022_-_utilidade_publica_ami_-_associacao_dos_musicos_de_itauna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/pl_101-2022_-_utilidade_publica_ami_-_associacao_dos_musicos_de_itauna.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a AMI - Associação dos Músicos de Itaúna</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/pl_102-2022_-_primeiros_socorros.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/pl_102-2022_-_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de educação básica e de estabelecimentos de recreação infantil no Município de Itaúna MG</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/pl_103-2022_-_logradouro_publico_rua_edilze_batista.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/pl_103-2022_-_logradouro_publico_rua_edilze_batista.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público: Rua Edilze Batista</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/pl_104_-_altera_lei_equoterapia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/pl_104_-_altera_lei_equoterapia.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo único do artigo 6o da Lei nº 5.504, de 20 de dezembro de 2019, que “Autoriza o Executivo a Implantar no âmbito do Município de Itaúna o Programa Municipal de Equoterapia e dá outras providências”</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/pl_105-2022_-_utilidade_publica_embaixadores_do_reino_de_deus.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/pl_105-2022_-_utilidade_publica_embaixadores_do_reino_de_deus.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a associação Embaixadores do Reino de Deus.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/pl_106-2022_-_lei_3979_-_vans.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/pl_106-2022_-_lei_3979_-_vans.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 3.979, de 05 de julho de 2005 e dá outas providências.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/pl_107-2022_-_prontuario_medico.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/pl_107-2022_-_prontuario_medico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade ao acesso do prontuário médico ao paciente em sua Unidade de Saúde de abrangência.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/pl_108-2022_-_meia_entrada_para_doadores_de_sangue.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/pl_108-2022_-_meia_entrada_para_doadores_de_sangue.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o direito de meia-entrada em eventos culturais e de lazer aos doadores regulares de sangue ”.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/pl_109-22_cobranca_dos_servicos_publicos_de_manejo_de_residuos_solidos_urbanos_saae.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/pl_109-22_cobranca_dos_servicos_publicos_de_manejo_de_residuos_solidos_urbanos_saae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança dos serviços públicos de manejo de resíduos sólidos urbanos no município de Itaúna/MG</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/pl_110-22_prorroga_prazo_-_unidade_prisional_cadeia_publica.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/pl_110-22_prorroga_prazo_-_unidade_prisional_cadeia_publica.pdf</t>
   </si>
   <si>
     <t>Fixa o prazo de mais 36 (trinta e seis) meses para a conclusão das obras de edificação da unidade prisional de que trata a Lei nº 4.359, de 28 de janeiro de 2009 e dá outras providências</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/pl_111-2022_altera_lei_5676-21.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/pl_111-2022_altera_lei_5676-21.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei no 5.676, de 9 de setembro de 2021 que “Altera alíquota da Taxa de Administração e valores do jetom, dispostos na Lei _x000D_
 no 4.175, de 16 de fevereiro de 2007 que ‘Reestrutura o Regime Próprio de Previdência Social dos Servidores Públicos de Itaúna e dá outras providências.’”</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/pl_112-2022_desafeta_e_aliena_imovel.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/pl_112-2022_desafeta_e_aliena_imovel.pdf</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/pl_113-2022_desafeta_reverte_arruamento_cond._boulevard.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/pl_113-2022_desafeta_reverte_arruamento_cond._boulevard.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de parte do sistema viário do Município no bairro Boulevard Lago Sul e sua reversão ao Condomínio Horizontal Fechado Boulevard Lago Sul, nos termos da Lei Municipal nº 3.663/2001, alterada pela Lei Municipal nº 5.646/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3824/pl_114-2022_regulamenta_a_zona_de_interesse_social_1_e_2_e_a_zona_de_expansao_de_interesse_social__zeis.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3824/pl_114-2022_regulamenta_a_zona_de_interesse_social_1_e_2_e_a_zona_de_expansao_de_interesse_social__zeis.pdf</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3827/pl_115-2022_-_orcamento_2022-2023.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3827/pl_115-2022_-_orcamento_2022-2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Itaúna para o exercício 2023</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Ana Carolina  S. Faria</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/pl_116-2022_-_coletivo_animais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/pl_116-2022_-_coletivo_animais.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o transporte de animais domésticos no serviço de transporte coletivo de passageiros no município de Itaúna”.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/pl_117-2022_-_comercializacao_de_vacinas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/pl_117-2022_-_comercializacao_de_vacinas.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a comercialização e  aplicação de vacinas de uso veterinário e dá outras providências.”</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/pl_118-2022_-_iptu_oncologico.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/pl_118-2022_-_iptu_oncologico.pdf</t>
   </si>
   <si>
     <t>Concede isenção de Imposto Predial e Territorial Urbano (IPTU) para pessoas em tratamento oncológico ou doenças graves no Município de Itaúna/MG e dá outras providências</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3833/pl_119-2022_-_denomina_ponte_mario_ribeiro_de_oliveira_calambau.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3833/pl_119-2022_-_denomina_ponte_mario_ribeiro_de_oliveira_calambau.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público: Ponte Mário Ribeiro de Oliveira</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/pl_120-2022_-_proibido_o_manuseio_utilizacao_etc_fogos_de_artificio.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/pl_120-2022_-_proibido_o_manuseio_utilizacao_etc_fogos_de_artificio.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de artifícios, assim como de quaisquer artefatos pirotécnicos, rojões e explosivos com estampidos efeito sonoro estrondoso no Município de Itaúna/Mg e dá outras Providências.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/pl_121-2022_-_proibe_a_retomada_ou_nova_guarda_de_animal_aos_condenados_com_sentenca_transitada_em_julgado_pela_prati.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/pl_121-2022_-_proibe_a_retomada_ou_nova_guarda_de_animal_aos_condenados_com_sentenca_transitada_em_julgado_pela_prati.pdf</t>
   </si>
   <si>
     <t>Proíbe a retomada ou nova guarda de animal aos condenados, com sentença transitada em julgado, pela prática de maus-tratos aos animais.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/pl_122-2022_-_cordao_de_girassol.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/pl_122-2022_-_cordao_de_girassol.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Cordão de Girassol" como instrumento auxiliar para identificação de pessoas com deficiências ocultas</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/pl_123-2022_-_acresce_o_3o_ao_artigo_22_da_lei_no_1.967_de_28_de_novembro_de_1986.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/pl_123-2022_-_acresce_o_3o_ao_artigo_22_da_lei_no_1.967_de_28_de_novembro_de_1986.pdf</t>
   </si>
   <si>
     <t>Acresce o §3º ao artigo 22 da Lei nº 1.967, de 28 de novembro de 1986 e dá outras providências.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/pl_124-2022_-_denomina_proprio_publico_casa_de_maquinas_derci_moreira_drumond.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/pl_124-2022_-_denomina_proprio_publico_casa_de_maquinas_derci_moreira_drumond.pdf</t>
   </si>
   <si>
     <t>Denomina Próprio Público: Casa de Máquinas Derci Moreira Drumond</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/pl_125-2022_-_revisao_conta_de_agua_vazamento.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/pl_125-2022_-_revisao_conta_de_agua_vazamento.pdf</t>
   </si>
   <si>
     <t>Assegura a todos os usuários e proprietários de imóveis no Município o direito de requerer a revisão do valor da conta de água em caso de constatação de alta de consumo devido a vazamentos nas instalações de internas do imóvel ou de vazamentos nos canos de distribuição</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/pl_126-2022_-_banco_de_oculos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/pl_126-2022_-_banco_de_oculos.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Óculos do Município de Itaúna</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/pl_127-2022_-_acessibilidade_comunicacao.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/pl_127-2022_-_acessibilidade_comunicacao.pdf</t>
   </si>
   <si>
     <t>Estabelece estratégias e mecanismos para garantir a Acessibilidade Comunicacional em Itaúna</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/pl_128-2022_-_campanha_doacao_de_cabelo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/pl_128-2022_-_campanha_doacao_de_cabelo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Campanha de Incentivo a Doação de Cabelo às Pessoas Carentes em Tratamento de Câncer, a ser realizada anualmente em novembro, quando é celebrado o Dia Nacional de Combate ao Câncer</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/pl_129-2022_permuta_de_imoveis_desabrigados_chuva.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/pl_129-2022_permuta_de_imoveis_desabrigados_chuva.pdf</t>
   </si>
   <si>
     <t>Autoriza permuta dos imóveis que descreve e dá outras providências.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/pl_130-2022_altera_lei_5754-21_fmt.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/pl_130-2022_altera_lei_5754-21_fmt.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º, da Lei Municipal no 5.754, de 30 de dezembro de 2021, que “Autoriza concessão de direito real de uso de imóvel público à FMT – Federação Mineira de Tênis para os fins e nas condições que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/pl_131-2022_prorroga_prazo_construcao_otima_empreendimentos_e_construcoes_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/pl_131-2022_prorroga_prazo_construcao_otima_empreendimentos_e_construcoes_ltda.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa Ótima Empreendimentos e Construções Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/pl_132-2022_centro_da_juventude_de_itauna.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/pl_132-2022_centro_da_juventude_de_itauna.pdf</t>
   </si>
   <si>
     <t>Institui o Centro da Juventude – CJ, como equipamento pertencente a Secretaria Municipal de Cultura e Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/pl_133-2022_-_mamografia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/pl_133-2022_-_mamografia.pdf</t>
   </si>
   <si>
     <t>Institui e assegura o apoia à saúde da mulher garantindo a realização do exame de mamografia no prazo máximo de 30 (trinta) dias a partir da solicitação médica.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/pl_134-2022-_faixas_elevadas_escolas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/pl_134-2022-_faixas_elevadas_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de construção de faixa elevada de pedestre em frente às unidades de ensino do município de Itaúna-MG.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/pl_135-2022_-_denominacao_rotatoria_antonio_rodrigues_nogueira_-_nico_topografo.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/pl_135-2022_-_denominacao_rotatoria_antonio_rodrigues_nogueira_-_nico_topografo.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público: Rotatória Antônio Rodrigues Nogueira - Nico Topógrafo.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/pl_136-2022_-_protetor_pcd.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/pl_136-2022_-_protetor_pcd.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento prioritário aos protetores de pessoas com deficiência, nas condições que especifica. PROTETORES DE PCD’s.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Alexandre Campos, Leonardo Alves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/pl_137_-2022_-_isencao_de_issqn_a_parques_circos_-assinado.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/pl_137_-2022_-_isencao_de_issqn_a_parques_circos_-assinado.pdf</t>
   </si>
   <si>
     <t>Concede isenção do Imposto sobre Serviços de Qualquer Natureza – ISSQN aos serviços e nas condições em que especifica.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/pl_138-2022_-_prorroga_prazo_construcao_sbamtubos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/pl_138-2022_-_prorroga_prazo_construcao_sbamtubos.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa Sbamtubos Indústria e Comércio Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/pl_139-2022_-_nucleo_de_apoio_as_associacoes_comunitarias.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/pl_139-2022_-_nucleo_de_apoio_as_associacoes_comunitarias.pdf</t>
   </si>
   <si>
     <t>Normatiza o Núcleo de Apoio às Associações Comunitárias no âmbito do Município de Itaúna/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/pl_140-2022_-_prorroga_prazo_construcao_construtora_e_terraplanagem_vfn_ltda.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/pl_140-2022_-_prorroga_prazo_construcao_construtora_e_terraplanagem_vfn_ltda.pdf</t>
   </si>
   <si>
     <t>Fixa prazo para cumprimento de cláusula de concessão de uso de imóvel público à empresa Construtora e Terraplanagem VFN Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/pl_141-2022_-_desafeta_e_aliena_imovel_bairro_belveder.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/pl_141-2022_-_desafeta_e_aliena_imovel_bairro_belveder.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a alienar o bem imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/pl_142-2022_repasse_recursos_financeiros_emater.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/pl_142-2022_repasse_recursos_financeiros_emater.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recurso financeiro à Empresa de Assistência Técnica e Extensão Rural do Estado de Minas Gerais – EMATER/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3869/pl_143-2022_-_desafeta_e_aliena_imovel_brejo_alegre.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3869/pl_143-2022_-_desafeta_e_aliena_imovel_brejo_alegre.pdf</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/pl_144-2022_conceder_subvencao_social_as_instituicoes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/pl_144-2022_conceder_subvencao_social_as_instituicoes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção social às instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/pl_145-2022_conceder_subvencao_social_as_instituicoes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/pl_145-2022_conceder_subvencao_social_as_instituicoes.pdf</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/pl_146-2022_repasse_de_recursos_do_fundeb.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/pl_146-2022_repasse_de_recursos_do_fundeb.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos financeiros oriundos do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – FUNDEB às instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/pl_147-2022_-_repasse_de_recursos_-_manutencao_pracas_de_esportes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/pl_147-2022_-_repasse_de_recursos_-_manutencao_pracas_de_esportes.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros às entidades que menciona e dá outras providências (Praças de Esportes)</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3883/pl_148-2022_-_repasse_de_subvencao_social_as_instituicoes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3883/pl_148-2022_-_repasse_de_subvencao_social_as_instituicoes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos às entidades que menciona, em caráter de subvenção e dá outras providências.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/pl_149-2022_-_repassar_recursos_fundo_infancia_e_adolescencia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/pl_149-2022_-_repassar_recursos_fundo_infancia_e_adolescencia.pdf</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/pl_150-2022_-_credito_especial_para_repasses_de_auxilio_financeiro_caixas_escolares.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/pl_150-2022_-_credito_especial_para_repasses_de_auxilio_financeiro_caixas_escolares.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para repasses de auxílio financeiro para parceria com os Caixas Escolares e dá outras providências.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/pl_151-2022_-_autoriza_repasse_subvencao_social_assopoc.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/pl_151-2022_-_autoriza_repasse_subvencao_social_assopoc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar recursos à ASSOPOC – Associação dos Protetores das Pessoas Carentes, por Termo Aditivo ao Termo de Parceria – Subvenção Social, e dá outras providências.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Denomina próprio público: “Quadra Ivar Dornas Andrade”</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_52-2022_substitutivo_-_seminario_de_prevencao_uso_de_drogas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_52-2022_substitutivo_-_seminario_de_prevencao_uso_de_drogas.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.191, DE 12 DE ABRIL DE 2007, E DÁ OUTRAS PROVIDÊNCIAS (SEMINÁRIO DE PREVENÇÃO AO USO DE DROGAS)</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3826/pl_109-2022_substitutivo_cobranca_dos_servicos_publicos_de_manejo_de_residuos_solidos_urbanos_saae.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3826/pl_109-2022_substitutivo_cobranca_dos_servicos_publicos_de_manejo_de_residuos_solidos_urbanos_saae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança dos serviços públicos de manejo de resíduos sólidos urbanos no município de Itaúna/MG.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alexandre Campos, Edênia R. Alcântara, Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1397/1437_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1397/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO INFLACIONÁRIA DOS VENCIMENTOS DOS SERVIDORES ATIVOS, PROVENTOS DE APOSENTADORIAS E BOLSAS-AUXÍLIO DOS ESTAGIÁRIOS DA CÂMARA MUNICIPAL DE ITAÚNA &amp;#8211; MG E DÁ OUTRAS PROVIDÊNCIAS (10.45%)</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1399/1439_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1399/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO INFLACIONÁRIA DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE ITAÚNA PARA O ANO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1398/1438_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1398/1438_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL A CONCESSÃO DE DIÁRIAS AOS SERVIDORES E AGENTES POLÍTICOS E DÁ OUTRAS PROVIDÊNCIAS, CONSOLIDANDO AS RESOLUÇÕES 10/2015, 27/2015 E 33/2016, COM ALTERAÇÕES</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1405/1444_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1405/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO GERALDO ROBERTO FERNANDES.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1418/1457_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1418/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 40/2021, E DÁ OUTRAS PROVIDÊNCIAS (FÉRIAS PRÊMIO)</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>Alexandre Campos, Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1432/1473_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1432/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 40/2021, E DÁ OUTRAS PROVIDÊNCIAS (ART. 40, FÉRIAS-PRÊMIO)</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1462/1507_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1462/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA À SENHORA CÍNTIA MARIA DE SOUZA VALADARES.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1463/1508_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1463/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO DEPUTADO FEDERAL IGOR TARCIANO TIMO.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1464/1509_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1464/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO CULTURAL AO CIDADÃO MARCOS ANTÔNIO DA SILVA PINHEIRO JÚNIOR.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1474/1521_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1474/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SUBTENENTE PAULO RICARDO LUCERO DO NASCIMENTO</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1483/1530_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1483/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO EDUCACIONAL À SENHORA ELIANA MEIRA SOUZA BRAZ DE MATOS.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1484/1531_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1484/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO EDUCACIONAL À SENHORA ROSEMEIRE VILAÇA VIEIRA.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1492/1540_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1492/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À ANDREIA DOS REIS AZEVEDO.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1490/1537_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1490/1537_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO EDUCACIONAL A CIDADÃ ANDRESSA DAS GRAÇAS LOPES</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1491/1538_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1491/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DATA PARA ENTREGAS DAS HOMENAGENS NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1493/1541_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1493/1541_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR RAIMUNDO JOSÉ DA COSTA.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1500/1550_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1500/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA A SR. DANIEL MAGALHÃES PEREIRA.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1344/1549_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1344/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR OTACÍLIO CÂNDIDO DA SILVA</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1501/1551_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1501/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA A SRA. NAIR DO CARMO VILAÇA SANTOS.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1502/pjres_20-2022_-_cidadao_honorario_weslley_sergio_oliveira_santos.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1502/pjres_20-2022_-_cidadao_honorario_weslley_sergio_oliveira_santos.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO WESLLEY SÉRGIO OLIVEIRA SANTOS.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1503/1553_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1503/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO FÁBIO DOS SANTOS MACEDO.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1511/1561_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1511/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO CULTURAL AO CIDADÃO MANUEL DE SOUSA RIBEIRO JÚNIOR &amp;#8220;MANEL DA ZINHA&amp;#8221;</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1512/1562_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1512/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. SANDRO JOSÉ LEAL</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1514/1564_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1514/1564_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR RODRIGO CARVALHO LEÃO.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1517/1568_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1517/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO DEPUTADO FEDERAL FRED COSTA.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1518/1569_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1518/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO JOHN KENNEDY BATISTA DE SOUZA.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1528/1581_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1528/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR SÉRGIO BATISTA COELHO.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1530/1583_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1530/1583_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO EDUCACIONAL À SENHORA SORAIA GRAZIELA DE MORAIS.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1532/1585_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1532/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA A FERNANDO BOUÇAS DOMINGUES</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1535/1588_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1535/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO TENENTE SÉRGIO WALLACE JANUÁRIO</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1538/1591_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1538/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR MÁRCIO SEBASTIÃO DA COSTA.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Leonardo Alves, Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1539/1593_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1539/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO CULTURAL AO CIDADÃO LUCIANO HENRIQUE RODRIGUES OLIVEIRA.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1542/1596_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1542/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA MARCOS VINÍCIO FERREIRA&amp;#8221;</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1543/1597_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1543/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO EDUCACIONAL &amp;#8220;POST MORDEM&amp;#8217;&amp;#8217; À SRA. JUSSARA FRANCISCA</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1548/1602_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1548/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. GERALDO MAGELA RODRIGES MOREIRA DA SILVA </t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1549/1603_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1549/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO CULTURAL À &amp;#8220;FAMÍLIA BLACK STONE&amp;#8221;</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1552/1606_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1552/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À SENHORA LÉA DE OLIVEIRA GOMES.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1553/1607_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1553/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO EDUCACIONAL À CIDADÃ LÍLIAN NÁSSARA MIRANDA CHEQUER BUENO.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1554/1608_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1554/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO REVERENDO PADRE BRENO ANTÔNIO DOS SANTOS</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1556/1610_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1556/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR GERALDO MATOZINHO DE MOURA</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1557/1611_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1557/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO  DE ITAÚNA AO SR. PAULO CÉSAR ALVARENGA BARBOSA.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1562/1617_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1562/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS PARÁGRAFOS 1º E 2º DO ARTIGO 41 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA &amp;#8211; MG (RESOLUÇÃO Nº 06/2018)</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/pjres_43-2022_-_analisa_parecer_previo_do_tcemg_-_contas_2020.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/pjres_43-2022_-_analisa_parecer_previo_do_tcemg_-_contas_2020.pdf</t>
   </si>
   <si>
     <t>Analisa Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais e julga a Prestação de Contas da Prefeitura Municipal de Itaúna referente ao Exercício de 2020.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/pjres_44-2022_-_horario_reunioes_2022.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/pjres_44-2022_-_horario_reunioes_2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 48 do Regimento Interno da Câmara Municipal de Itaúna que dispõe sobre o horário das sessões ordinárias e dá outras providências</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/pjres_45-2022_-_volta_pras_17_o_horario_das_reunioes.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/pjres_45-2022_-_volta_pras_17_o_horario_das_reunioes.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 48 do Regimento Interno da Câmara Municipal de Itaúna que dispõe sobre o horário das sessões ordinárias e dá outras providências.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>Kaio Guimarães, Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/pjres_46-2022_-_altera_o_regimento_interno_-_ordem_do_dia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/pjres_46-2022_-_altera_o_regimento_interno_-_ordem_do_dia.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Itaúna/MG (Resolução nº 06, de 21 de junho de 2018) e dá outras providências.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/pjres_47-2022_-_altera_regimento_interno_-_alteracoes_gerais.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/pjres_47-2022_-_altera_regimento_interno_-_alteracoes_gerais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Regimento Interno da Câmara Municipal de Itaúna-MG</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/pjres_48-2022_-_altera_resolucao_40-2021_-_contratacao_de_assessor_em_caso_de_licenca-assinado.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/pjres_48-2022_-_altera_resolucao_40-2021_-_contratacao_de_assessor_em_caso_de_licenca-assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 40, de 15 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/pjres_49-2022_-_altera_o_estatuto_do_servidor.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/pjres_49-2022_-_altera_o_estatuto_do_servidor.pdf</t>
   </si>
   <si>
     <t>Altera Resolução nº 40, de 15 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Giordane Alberto, Aristides R. C. Filho</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1375/1479_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1375/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO DESTINADA AO DEPARTAMENTO DE EDIFICAÇÕES DE ESTRADAS DE RODAGEM DO ESTADO DE MINAS GERAIS &amp;#8211; (DEER/MG) E PARA A SECRETARIA DE ESTADO DE INFRAESTRUTURA E MOBILIDADE (SEINFRA), PARA QUE SEJAM IMPLANTADOS REDUTORES DE VELOCIDADE NA RODOVIA MG-050, NA ENTRADA DE ACESSO À COMUNIDADE RURAL DE VISTA ALEGRE</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1441/1484_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1441/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PROFISSIONAL DE SAÚDE DR. ROBERTO CLÁUDIO TEIXEIRA MAIA PELA SUA ATUAÇÃO, EM NOSSO MUNICÍPIO, EM PROL DA SAÚDE PÚBLICA.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1442/1485_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1442/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PROFISSIONAL DE SAÚDE DR. GERALDO AGUSTAVO DA FONSECA JUNIOR, PELA SUA ATUAÇÃO, EM NOSSO MUNICÍPIO, EM PROL DA SAÚDE PÚBLICA.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1449/1494_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1449/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SENHORA ANDRÉIA CRISTINA FERREIRA FONSECA, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE ITAUNENSE VISANDO O BEM COLETIVO.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1452/1498_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1452/1498_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO DESTINADA AOS POSTOS DE COMBUSTÍVEIS QUE REAJUSTARAM O PREÇO DO COMBUSTÍVEL ANTES MESMO DE REPOREM OS ESTOQUES OU DE ENTRAR NO PERÍODO DE VALIDADE DO AUMENTO.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1455/1501_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1455/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A_x000D_
 PROFISSIONAL DO DIREITO DRA. SUZANA OLIVEIRA MARQUES BRÊTAS, PELA SUA ATUAÇÃO, EM NOSSO MUNICÍPIO, EM PROL DA SUA ATUAÇÃO NO MEIO JURÍDICO.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1456/1502_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1456/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO EM DESFAVOR DAS EMPRESAS PARIS FILMES, WARNER BROS, TELECINE E NETFLIX, RESPONSÁVEIS PELA PRODUÇÃO E VEICULAÇÃO DO FILME &amp;#8220;COMO SE TORNAR O PIOR ALUNO DA ESCOLA&amp;#8221;, ESCRITO POR DANILO GENTILI E DIRIGIDO POR FABRÍCIO BRITTAR, QUE CONTÉM CENAS DE PEDOFILIA E ABUSO SEXUAL DE MENORES.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1467/1512_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1467/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ESCOLA ESTADUAL DE ITAÚNA.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1472/1519_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1472/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO EDITOR-CHEFE E APRESENTADOR DA TV CIDADE, FÁBIO MELO DA SILVA, PELA SUA DEDICAÇÃO, COMPROMETIMENTO E EXCELENTE TRABALHOS PRESTADOS.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>Kaio Guimarães, Gustavo Barbosa, Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1475/1522_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1475/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PROFISSIONAL DIRETOR-GERAL DO DEPARTAMENTO DE EDIFICAÇÕES E ESTRADAS DE RODAGEM DE MINAS GERAIS (DER-MG), ROBSON CARLINDO SANTANA PAES LOURES E TODOS OS FUNCIONÁRIOS DO DER-MG  PELA ATUAÇÃO NA CONCRETIZAÇÃO DA CONSTRUÇÃO DO TREVO DO MORRO DO ENGENHO NO MUNICÍPIO DE ITAÚNA-MG.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1476/1523_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1476/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A CLÍNICA MV FISIOTERAPIA, POR SUA ATUAÇÃO EM PROL DO BEM-ESTAR COLETIVO LEVANDO QUALIDADE DE VIDA A TODA COMUNIDADE ITAUNENSE.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1479/1526_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1479/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. ERIVELTON DOS SANTOS, POR SUA ATUAÇÃO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>Antônio de Miranda, Kaio Guimarães, Gustavo Barbosa, Lacimar Cezário</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1480/1527_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1480/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À IGREJA DO EVANGELHO QUADRANGULAR, POR COMPLETAR 50 ANOS EM ATIVIDADE NA CIDADE DE ITAÚNA/MG</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1481/1528_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1481/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO MÉDICO ITAUNENSE DR. LINCOLN LOPES FERREIRA, EM RECONHECIMENTO A SUA CONTRIBUIÇÃO PARA O DESENVOLVIMENTO, VALORIZAÇÃO E HUMANIZAÇÃO DA MEDICINA NOS CENÁRIOS ESTADUAL, NACIONAL E INTERNACIONAL, CONSEQUENTEMENTE HONRANDO O NOME DE SUA TERRA NATAL.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1482/1529_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1482/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APOIO À GREVE DOS PROFESSORES DA REDE ESTADUAL DE MINAS GERAIS EM LUTA PELA VALORIZAÇÃO E MELHORES CONDIÇÕES DE DESENVOLVEREM UMA EDUCAÇÃO DE QUALIDADE.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1488/1535_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1488/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A CLÍNICA VETERINÁRIA PET &amp; AGRO, EM RECONHECIMENTO A SUA CONTRIBUIÇÃO POR SEUS RELEVANTES TRABALHOS DESENVOLVIDOS COM ANIMAIS DE ESTIMAÇÃO E SILVESTRES.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1504/1554_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1504/1554_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO EMPRESÁRIO ITAUNENSE HELCIO COUTINHO GONÇALVES DE ANDRADE, PELA SUA CONTRIBUIÇÃO PARA O DESENVOLVIMENTO DA COMUNIDADE ITAUNESE E PELAS SUAS AÇÕES DE CARIDADE EM PROL DOS MAIS NECESSITADOS.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1496/1544_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1496/1544_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A FUNDIÇÃO SIDERAL LTDA, EM RECONHECIMENTO A SUA RELEVANTE CONTRIBUIÇÃO NA ECONOMIA E DESENVOLVIMENTO DE NOSSA CIDADE, LEVANDO O NOME DE ITAÚNA AO MERCADO INTERNACIONAL. </t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1497/1545_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1497/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A PATRÍCIA DIAS MARQUES, EM RECONHECIMENTO A SUA BRILHANTE CARREIRA COMO EMPRESÁRIA EM ITAÚNA. </t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1505/1555_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1505/1555_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ESCOLA MUNICIPAL DR. LINCOLN NOGUEIRA MACHADO, PELOS SEUS 50 ANOS DE EXISTÊNCIA COMEMORADOS EM MARÇO/2022</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1506/1556_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1506/1556_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO POLICIAL PENAL RICARDO ALEX SANTOS OLIVEIRA, EM RECONHECIMENTO A SUA CONTRIBUIÇÃO PARA SEGURANÇA DE NOSSA POPULAÇÃO</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1507/1557_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1507/1557_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ASSOCIAÇÃO DAS MULHERES COM OLHAR DE RESPONSABILIDADE ASSISTENCIAL E SOCIAL &amp;#8211; ONG AMORAS, EM RECONHECIMENTO AO TRABALHO PRESTADO A COMUNIDADE ITAUNENSE.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1508/1558_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1508/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A CLÍNICA KARINA MITRE, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE ITAUNENSE.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1513/1563_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1513/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À TRANSITA TRANSPORTES ITAÚNA, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE ITAUNENSE.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1515/1565_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1515/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A FERNANDO ANTÔNIO CARVALHO FRANCO PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE ITAUNENSE.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1519/1570_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1519/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A CLEUSA COUTINHO DE SOUSA, EM RECONHECIMENTO PELA SUA CONTRIBUIÇÃO POR SEUS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO, ATRAVÉS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1520/1571_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1520/1571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE APLAUSOS À ROINC PRODUTORA, EM RECONHECIMENTO AOS RELEVANTES EVENTOS QUE PROPORCIONAM EM NOSSA CIDADE, LEVANDO E ELEVANDO O NOME DE ITAÚNA PARA O PAÍS INTEIRO.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1531/1584_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1531/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS AO CONSELHO REGIONAL DE PSICOLOGIA DE MINAS GERIAS E À TODOS OS PROFISSIONAIS  QUE SE COLOCAM A DISPOSIÇÃO DA POPULAÇÃO. </t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1534/1587_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1534/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A CLÍNICA VETERINÁRIA UPA VET ITAÚNA, EM RECONHECIMENTO A SUA CONTRIBUIÇÃO POR SEUS RELEVANTES TRABALHOS DE ATENDIMENTO 24 HORAS AOS ANIMAIS DE PEQUENO E GRANDE PORTE, ATENDENDO A TODOS COM MUITO AMOR E RESPEITO. </t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1536/1589_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1536/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A MAURÍLIO JOSÉ BASTO PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE ITAUNENSE.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1550/1604_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1550/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À METALÚRGICA SOARES IND. COM. LTDA FUNDIÇÃO E USINAGEM  PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE ITAUNENSE.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1551/1605_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1551/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À IGREJA ASSEMBLEIA DE DEUS MINISTÉRIO NOVA VIDA, PELA SUA RELEVANTE CONTRIBUIÇÃO COM O DESENVOLVIMENTO SOCIAL E ESPIRITUAL NO MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1555/1609_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1555/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À EMPRESA DECORA MÓVEIS ITAÚNA LTDA  PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE ITAUNENSE.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>Alexandre Campos, Antônio de Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1558/1613_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1558/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE APLAUSOS AO ROTARY DE ITAÚNA EM RECONHECIMENTO AOS TRABALHOS SOCIAIS EMPENHADOS NA CIDADE, DESTACANDO A CAMPANHA REALIZADA DURANTE AS FORTES CHUVAS QUE CASTIGARAM TODO NOSSO ESTADO.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1560/1615_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1560/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO EM DESFAVOR DA EMPRESA FETRAM &amp;#8211; FEDERAÇÃO DAS EMPRESAS DE TRANSPORTE DE PASSAGEIROS DO ESTADO DE MINAS GERAIS QUE BUSCA INSISTENTEMENTE, ATRAVÉS DO PODER JUDICIÁRIO, DECLARAR A  INCONSTITUCIONALIDADE DA LEI MUNICIPAL ITAUNENSE Nº 5.160/2017, A QUAL INSTITUIU O &amp;#8220;PROGRAMA CONDUZ.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1561/1616_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1561/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ITAUNENSE CARLOS ALBERTO DE MENEZES, EM AGRADECIMENTO PELO SEU ATO DE CIDADANIA NO MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1564/1619_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1564/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ITAUNENSE FLÁVIO CRISTIANO DE OLIVEIRA, EM AGRADECIMENTO PELO SEU TRABALHO QUE EXERCE NO_x000D_
 MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/processo_de_mocao_38-2022_-_mocao_de_apoio_ao_senador_alexandre_silveira.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/processo_de_mocao_38-2022_-_mocao_de_apoio_ao_senador_alexandre_silveira.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei Complementar nº 04/2022, de autoria do Senador Alexandre Silveira (PSD MG), que propõe alteração na Lei Complementar nº 173, de 27 de maio de 2020, que estabelece o Programa Federativo de Enfrentamento ao Coronavírus Sarscov-2 (Covid-19), para permitir a incorporação, aos vencimentos dos servidores públicos, de benefícios associados ao tempo de serviço exercido entre 27 de maio de 2020 e 31 de dezembro de 2021.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/processo_de_mocao_39-2022_-_nao_privatizacao_dos_correiros.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/processo_de_mocao_39-2022_-_nao_privatizacao_dos_correiros.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à ADCAP MINAS – ASSOCIAÇÃO DOS PROFISSIONAIS DOS CORREIOS REGIONAL MINAS GERAIS na luta pela manutenção da Empresa Brasileira de Correios e Telégrafos do Brasil como empresa pública.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/processo_de_mocao_n_40-2022_-_aplauso_-_arcebispo_jose_carlos_.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/processo_de_mocao_n_40-2022_-_aplauso_-_arcebispo_jose_carlos_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Arcebispo José Carlos Souza Campos, em reconhecimento aos trabalhos sociais empenhados na cidade, destacando a campanha realizada durante as fortes chuvas que castigaram todo nosso estado.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações, Pedidos de Informações e Outros</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1415/1453_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1415/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 1º DE FEVEREIRO DE 2022</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1421/1461_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1421/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM REUNIÃO ORDINÁRIA DO DIA 08 DE FEVEREIRO DE 2022</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1431/1472_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1431/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM REUNIÃO ORDINÁRIA DO DIA 17 DE FEVEREIRO DE 2022</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1437/1478_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1437/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 22 DE FEVEREIRO DE 2022</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1438/1480_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1438/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 24 DE FEVEREIRO DE 2022</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1447/1492_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1447/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 08 DE MARÇO DE 2022</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1457/1503_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1457/1503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM REUNIÃO ORDINÁRIA DO DIA 15 DE MARÇO DE 2022</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1469/1514_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1469/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 22 DE MARÇO DE 2022</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1478/1525_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1478/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 29 DE MARÇO DE 2022</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1495/1543_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1495/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES N° 10/2022</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1516/1566_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1516/1566_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 12 DE ABRIL DE 2022</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1533/1586_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1533/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES DE 19 DE ABRIL DE 2022</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1545/1599_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1545/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES DE 26 DE ABRIL DE 2022</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1565/1620_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1565/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES DE 03 DE MAIO DE 2022</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1570/1625_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1570/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES DE 09 DE MAIO DE 2022</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1577/1634_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1577/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 17 DE MAIO DE 2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3810,67 +3810,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1485/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/lom_02-2022_altera_art._52_-_lei_organica_-_imp.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/proposta_de_emenda_a_lei_organica_03-2022_-_diversos_artigos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1404/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1427/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1450/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1451/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1408/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1470/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1527/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1546/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1547/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1569/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/veto_plc_06-22_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/veto_12-2022_-_pl_73-22__cameras_escolas_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/veto_13-2022_-_pl_18-48-22__ppag_vetos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/veto_14-2022_-_pl_17-47-22__ldo_vetos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/veto_15-2022_-_pl_77-22__programa_alimentos_familiar_-_gleissinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/veto_16-2022-_plc_14-22_emendas_-_diretrizes_urbanisticas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/veto_17-2022_-_pl_79_isencao_transporte_enem.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/veto_19-2022_-_pl_90-22__alienacao_imoveis_-_emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/veto_20-2022_-_plc_22-22_piso_magisterio_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/veto_21-2022_-_pl_125-2021_-_revisao_valor_conta_saae.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1407/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1448/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1454/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1473/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1486/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1487/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1382/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1499/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1521/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1563/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/plc_11-2022_-_extingue_e_cria_cargos_efetivos-imp.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3754/plc_12-2022_-_altera_o_codigo_de_postura_outdoor.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/plc_13-2022_altera_hora_aula_instrutor_oficina_-_escola_aberta.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/plc_14-22_regulamenta_art_28_da_lc_172-22_diretrizes_urbanisticas_dos_povoados.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/plc_15-22_-_fixa_o_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/plc_16-2022_altera_magisterio_pef-lp.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/plc_17-2022_-_remocao_de_fezes_de_animais_de_estimacao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/plc_18-2022_-_alterando_a_lei_1385_-_reducao_taxa_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/plc_19-2022_revoga_leis_complementares_110_e_118_-_p24_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/plc_20-2022_cria_funcao_publica_celetista_de_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/plc_21-2022_altera_lei_complementar_167-21_aliquota_patronal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3825/plc_22-2022_-_altera_a_lei_complementar_no_179_-_piso_salarial_professores.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/plc_23-2022_-_altera_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/plc_24-2022_-_altera_lc_172_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/plc_25-22_regulamenta_e_subdivide_a_zona_urbana_de_turismo_sustentavel__zuts.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/plc_26-2022_-_altera__dispositivos_da_lc.180-22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/plc_27-22_magisterio-cria_e_acresce_vagas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/plc_28-22_acresce_cria_reduz_vagas_pmi.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/plc_29-2022_-_alteracao_da_lei_complementar_171-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/plc_30-2022_-_altera_o_anexo_i_da_lei_complementar_no_172_-_plano_diretor_-_diretrizes_do_macrozoneamento.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/plc_31-2022_-_regulamenta_a_zona_de_interesse_social_1_e_2_e_a_zona_de_expansao_de_interesse_social__zeis.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1395/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1396/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1400/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1401/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1403/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1406/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1409/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1410/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1411/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1412/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1413/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1414/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1416/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1417/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1402/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1419/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1297/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1420/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1422/pl_19-2022_-_alienacao_de_imoveis_leilao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1423/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1424/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1425/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1426/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/pl_24-2022_-_energia_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1433/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1364/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1439/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1440/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1443/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1444/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1445/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1453/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1458/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1459/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/pl_36-2022_-vedacao_de_nomeacao_de_condenados.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1466/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1468/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1477/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1544/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1489/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1494/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1498/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1509/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1510/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1522/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1523/pl_47-2022_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1524/pl_48-2022_-_ppag.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1525/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1526/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1529/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1537/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1540/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1541/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1559/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1567/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1568/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1571/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1572/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1573/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1574/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1460/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1461/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1575/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1576/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/pl_66-2022_altera_lei_5.487_de_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/pl_67-2022_-_pesca_esportiva.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/pl_68-2022_-_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/pl_69-2022_-_conscientizacao_sobre_depressao_infantil.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/pl_70-2022_-_altera_lei_5699-21_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/pl_71-2022_leilao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/pl_72-2022_-_denomina_logradouro_publico_-_praca_bairro_itaunense.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/pl_73-2022_-_instalacao_de_camaras.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3762/pl_74-2022_repassar_recursos_fundo_infancia_e_adolescencia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/pl_76-2022_-_logradouro_publico_jose_braga.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/pl_77-2022_-_programa_alimenta_itauna.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/pl_78-2022_-_selo_empresa_amiga_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/pl_79-2022_-_isencao_de_tarifa_do_transporte_publico_durante_enem.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/pl_80-2022_-_sala_multi_funcional_aluizio_monteiro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/pl_81-2022_-_denomina__rua_vicente_vespasiano.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/pl_82-2022_-_altera_lei_4956-15_cota_negros.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/pl_83-2022_-_isenta_pagamento_de_taxa_de_inscricao_em_concursos_para_provimento_de_cargo_efetivo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/pl_84-2022_-_rua_enfermeira_helena_silveira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/pl_85-2022-__conselho_lgbtqia_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/pl_86-2022_altera_leis_de_logradouros.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/pl_87-2022_-_proprio_publico_marcio_faria_campos_-_caixa_dagua_morada_nova.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/pl_88-2022_-_pix.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/pl_89-2022_prorroga_prazo_construcao_intercast_sa.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/pl_90-2022_desafeta_e_aliena_imoveis.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/pl_91-22_abertura_de_credito_suplementar_20_por_cento.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/pl_92-2022_convalida_indeniz_-_ivan_parreiras.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/pl_93-2022_prorroga_prazo_construcao_anavest_confecccoes_ltda_me.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/pl_94-2022_prorroga_prazo_construcao_gx_telecomunicacoes_ltda_-_me.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/pl_95-2022_desafeta_e_aliena_imovel.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/pl_96-2022_revoga_art_5_e_art_12_lei_4869-14.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/pl_97-2022_-_cartaz_em_lojas_evitar_erotizacao_precoce.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/pl_98-2022_-_logradouro_-_praca_dona_lorinha.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/pl_99-2022_subvencao_social_a_sete_guardas_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/pl_100-2022_ratifica_3a_alteracao_contrato_cis-urg_-_saude.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/pl_101-2022_-_utilidade_publica_ami_-_associacao_dos_musicos_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/pl_102-2022_-_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/pl_103-2022_-_logradouro_publico_rua_edilze_batista.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/pl_104_-_altera_lei_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/pl_105-2022_-_utilidade_publica_embaixadores_do_reino_de_deus.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/pl_106-2022_-_lei_3979_-_vans.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/pl_107-2022_-_prontuario_medico.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/pl_108-2022_-_meia_entrada_para_doadores_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/pl_109-22_cobranca_dos_servicos_publicos_de_manejo_de_residuos_solidos_urbanos_saae.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/pl_110-22_prorroga_prazo_-_unidade_prisional_cadeia_publica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/pl_111-2022_altera_lei_5676-21.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/pl_112-2022_desafeta_e_aliena_imovel.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/pl_113-2022_desafeta_reverte_arruamento_cond._boulevard.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3824/pl_114-2022_regulamenta_a_zona_de_interesse_social_1_e_2_e_a_zona_de_expansao_de_interesse_social__zeis.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3827/pl_115-2022_-_orcamento_2022-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/pl_116-2022_-_coletivo_animais.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/pl_117-2022_-_comercializacao_de_vacinas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/pl_118-2022_-_iptu_oncologico.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3833/pl_119-2022_-_denomina_ponte_mario_ribeiro_de_oliveira_calambau.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/pl_120-2022_-_proibido_o_manuseio_utilizacao_etc_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/pl_121-2022_-_proibe_a_retomada_ou_nova_guarda_de_animal_aos_condenados_com_sentenca_transitada_em_julgado_pela_prati.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/pl_122-2022_-_cordao_de_girassol.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/pl_123-2022_-_acresce_o_3o_ao_artigo_22_da_lei_no_1.967_de_28_de_novembro_de_1986.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/pl_124-2022_-_denomina_proprio_publico_casa_de_maquinas_derci_moreira_drumond.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/pl_125-2022_-_revisao_conta_de_agua_vazamento.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/pl_126-2022_-_banco_de_oculos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/pl_127-2022_-_acessibilidade_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/pl_128-2022_-_campanha_doacao_de_cabelo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/pl_129-2022_permuta_de_imoveis_desabrigados_chuva.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/pl_130-2022_altera_lei_5754-21_fmt.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/pl_131-2022_prorroga_prazo_construcao_otima_empreendimentos_e_construcoes_ltda.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/pl_132-2022_centro_da_juventude_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/pl_133-2022_-_mamografia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/pl_134-2022-_faixas_elevadas_escolas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/pl_135-2022_-_denominacao_rotatoria_antonio_rodrigues_nogueira_-_nico_topografo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/pl_136-2022_-_protetor_pcd.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/pl_137_-2022_-_isencao_de_issqn_a_parques_circos_-assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/pl_138-2022_-_prorroga_prazo_construcao_sbamtubos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/pl_139-2022_-_nucleo_de_apoio_as_associacoes_comunitarias.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/pl_140-2022_-_prorroga_prazo_construcao_construtora_e_terraplanagem_vfn_ltda.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/pl_141-2022_-_desafeta_e_aliena_imovel_bairro_belveder.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/pl_142-2022_repasse_recursos_financeiros_emater.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3869/pl_143-2022_-_desafeta_e_aliena_imovel_brejo_alegre.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/pl_144-2022_conceder_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/pl_145-2022_conceder_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/pl_146-2022_repasse_de_recursos_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/pl_147-2022_-_repasse_de_recursos_-_manutencao_pracas_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3883/pl_148-2022_-_repasse_de_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/pl_149-2022_-_repassar_recursos_fundo_infancia_e_adolescencia.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/pl_150-2022_-_credito_especial_para_repasses_de_auxilio_financeiro_caixas_escolares.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/pl_151-2022_-_autoriza_repasse_subvencao_social_assopoc.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_52-2022_substitutivo_-_seminario_de_prevencao_uso_de_drogas.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3826/pl_109-2022_substitutivo_cobranca_dos_servicos_publicos_de_manejo_de_residuos_solidos_urbanos_saae.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1397/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1399/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1398/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1405/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1418/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1432/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1462/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1463/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1464/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1474/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1483/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1484/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1492/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1490/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1491/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1493/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1500/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1344/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1501/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1502/pjres_20-2022_-_cidadao_honorario_weslley_sergio_oliveira_santos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1503/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1511/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1512/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1514/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1517/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1518/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1528/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1530/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1532/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1535/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1538/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1539/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1542/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1543/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1548/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1549/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1552/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1553/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1554/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1556/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1557/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1562/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/pjres_43-2022_-_analisa_parecer_previo_do_tcemg_-_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/pjres_44-2022_-_horario_reunioes_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/pjres_45-2022_-_volta_pras_17_o_horario_das_reunioes.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/pjres_46-2022_-_altera_o_regimento_interno_-_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/pjres_47-2022_-_altera_regimento_interno_-_alteracoes_gerais.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/pjres_48-2022_-_altera_resolucao_40-2021_-_contratacao_de_assessor_em_caso_de_licenca-assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/pjres_49-2022_-_altera_o_estatuto_do_servidor.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1375/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1441/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1442/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1449/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1452/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1455/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1456/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1467/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1472/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1475/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1476/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1479/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1480/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1481/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1482/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1488/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1504/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1496/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1497/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1505/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1506/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1507/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1508/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1513/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1515/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1519/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1520/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1531/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1534/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1536/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1550/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1551/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1555/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1558/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1560/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1561/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1564/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/processo_de_mocao_38-2022_-_mocao_de_apoio_ao_senador_alexandre_silveira.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/processo_de_mocao_39-2022_-_nao_privatizacao_dos_correiros.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/processo_de_mocao_n_40-2022_-_aplauso_-_arcebispo_jose_carlos_.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1415/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1421/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1431/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1437/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1438/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1447/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1457/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1469/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1478/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1495/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1516/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1533/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1545/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1565/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1570/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1577/1634_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1485/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/lom_02-2022_altera_art._52_-_lei_organica_-_imp.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/proposta_de_emenda_a_lei_organica_03-2022_-_diversos_artigos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1404/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1427/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1450/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1451/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1408/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1470/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1527/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1546/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1547/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1569/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/veto_plc_06-22_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/veto_12-2022_-_pl_73-22__cameras_escolas_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/veto_13-2022_-_pl_18-48-22__ppag_vetos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/veto_14-2022_-_pl_17-47-22__ldo_vetos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/veto_15-2022_-_pl_77-22__programa_alimentos_familiar_-_gleissinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/veto_16-2022-_plc_14-22_emendas_-_diretrizes_urbanisticas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/veto_17-2022_-_pl_79_isencao_transporte_enem.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/veto_19-2022_-_pl_90-22__alienacao_imoveis_-_emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/veto_20-2022_-_plc_22-22_piso_magisterio_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/veto_21-2022_-_pl_125-2021_-_revisao_valor_conta_saae.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1407/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1448/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1454/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1473/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1486/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1487/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1382/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1499/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1521/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1563/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/plc_11-2022_-_extingue_e_cria_cargos_efetivos-imp.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3754/plc_12-2022_-_altera_o_codigo_de_postura_outdoor.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/plc_13-2022_altera_hora_aula_instrutor_oficina_-_escola_aberta.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/plc_14-22_regulamenta_art_28_da_lc_172-22_diretrizes_urbanisticas_dos_povoados.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/plc_15-22_-_fixa_o_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/plc_16-2022_altera_magisterio_pef-lp.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/plc_17-2022_-_remocao_de_fezes_de_animais_de_estimacao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/plc_18-2022_-_alterando_a_lei_1385_-_reducao_taxa_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/plc_19-2022_revoga_leis_complementares_110_e_118_-_p24_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/plc_20-2022_cria_funcao_publica_celetista_de_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/plc_21-2022_altera_lei_complementar_167-21_aliquota_patronal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3825/plc_22-2022_-_altera_a_lei_complementar_no_179_-_piso_salarial_professores.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/plc_23-2022_-_altera_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/plc_24-2022_-_altera_lc_172_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/plc_25-22_regulamenta_e_subdivide_a_zona_urbana_de_turismo_sustentavel__zuts.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/plc_26-2022_-_altera__dispositivos_da_lc.180-22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/plc_27-22_magisterio-cria_e_acresce_vagas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/plc_28-22_acresce_cria_reduz_vagas_pmi.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/plc_29-2022_-_alteracao_da_lei_complementar_171-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/plc_30-2022_-_altera_o_anexo_i_da_lei_complementar_no_172_-_plano_diretor_-_diretrizes_do_macrozoneamento.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/plc_31-2022_-_regulamenta_a_zona_de_interesse_social_1_e_2_e_a_zona_de_expansao_de_interesse_social__zeis.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1395/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1396/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1400/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1401/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1403/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1406/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1409/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1410/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1411/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1412/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1413/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1414/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1416/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1417/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1402/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1419/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1297/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1420/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1422/pl_19-2022_-_alienacao_de_imoveis_leilao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1423/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1424/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1425/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1426/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/pl_24-2022_-_energia_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1433/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1364/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1439/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1440/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1443/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1444/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1445/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1453/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1458/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1459/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/pl_36-2022_-vedacao_de_nomeacao_de_condenados.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1466/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1468/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1477/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1544/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1489/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1494/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1498/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1509/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1510/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1522/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1523/pl_47-2022_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1524/pl_48-2022_-_ppag.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1525/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1526/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1529/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1537/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1540/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1541/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1559/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1567/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1568/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1571/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1572/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1573/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1574/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1460/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1461/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1575/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1576/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/pl_66-2022_altera_lei_5.487_de_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/pl_67-2022_-_pesca_esportiva.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/pl_68-2022_-_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/pl_69-2022_-_conscientizacao_sobre_depressao_infantil.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/pl_70-2022_-_altera_lei_5699-21_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/pl_71-2022_leilao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/pl_72-2022_-_denomina_logradouro_publico_-_praca_bairro_itaunense.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/pl_73-2022_-_instalacao_de_camaras.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3762/pl_74-2022_repassar_recursos_fundo_infancia_e_adolescencia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/pl_76-2022_-_logradouro_publico_jose_braga.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/pl_77-2022_-_programa_alimenta_itauna.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/pl_78-2022_-_selo_empresa_amiga_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/pl_79-2022_-_isencao_de_tarifa_do_transporte_publico_durante_enem.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/pl_80-2022_-_sala_multi_funcional_aluizio_monteiro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/pl_81-2022_-_denomina__rua_vicente_vespasiano.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/pl_82-2022_-_altera_lei_4956-15_cota_negros.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/pl_83-2022_-_isenta_pagamento_de_taxa_de_inscricao_em_concursos_para_provimento_de_cargo_efetivo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/pl_84-2022_-_rua_enfermeira_helena_silveira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/pl_85-2022-__conselho_lgbtqia_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/pl_86-2022_altera_leis_de_logradouros.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/pl_87-2022_-_proprio_publico_marcio_faria_campos_-_caixa_dagua_morada_nova.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/pl_88-2022_-_pix.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/pl_89-2022_prorroga_prazo_construcao_intercast_sa.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/pl_90-2022_desafeta_e_aliena_imoveis.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/pl_91-22_abertura_de_credito_suplementar_20_por_cento.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/pl_92-2022_convalida_indeniz_-_ivan_parreiras.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/pl_93-2022_prorroga_prazo_construcao_anavest_confecccoes_ltda_me.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/pl_94-2022_prorroga_prazo_construcao_gx_telecomunicacoes_ltda_-_me.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/pl_95-2022_desafeta_e_aliena_imovel.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/pl_96-2022_revoga_art_5_e_art_12_lei_4869-14.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/pl_97-2022_-_cartaz_em_lojas_evitar_erotizacao_precoce.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/pl_98-2022_-_logradouro_-_praca_dona_lorinha.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/pl_99-2022_subvencao_social_a_sete_guardas_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/pl_100-2022_ratifica_3a_alteracao_contrato_cis-urg_-_saude.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/pl_101-2022_-_utilidade_publica_ami_-_associacao_dos_musicos_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/pl_102-2022_-_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/pl_103-2022_-_logradouro_publico_rua_edilze_batista.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/pl_104_-_altera_lei_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/pl_105-2022_-_utilidade_publica_embaixadores_do_reino_de_deus.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/pl_106-2022_-_lei_3979_-_vans.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/pl_107-2022_-_prontuario_medico.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/pl_108-2022_-_meia_entrada_para_doadores_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/pl_109-22_cobranca_dos_servicos_publicos_de_manejo_de_residuos_solidos_urbanos_saae.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/pl_110-22_prorroga_prazo_-_unidade_prisional_cadeia_publica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/pl_111-2022_altera_lei_5676-21.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/pl_112-2022_desafeta_e_aliena_imovel.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/pl_113-2022_desafeta_reverte_arruamento_cond._boulevard.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3824/pl_114-2022_regulamenta_a_zona_de_interesse_social_1_e_2_e_a_zona_de_expansao_de_interesse_social__zeis.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3827/pl_115-2022_-_orcamento_2022-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/pl_116-2022_-_coletivo_animais.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/pl_117-2022_-_comercializacao_de_vacinas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/pl_118-2022_-_iptu_oncologico.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3833/pl_119-2022_-_denomina_ponte_mario_ribeiro_de_oliveira_calambau.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/pl_120-2022_-_proibido_o_manuseio_utilizacao_etc_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/pl_121-2022_-_proibe_a_retomada_ou_nova_guarda_de_animal_aos_condenados_com_sentenca_transitada_em_julgado_pela_prati.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/pl_122-2022_-_cordao_de_girassol.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/pl_123-2022_-_acresce_o_3o_ao_artigo_22_da_lei_no_1.967_de_28_de_novembro_de_1986.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/pl_124-2022_-_denomina_proprio_publico_casa_de_maquinas_derci_moreira_drumond.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/pl_125-2022_-_revisao_conta_de_agua_vazamento.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/pl_126-2022_-_banco_de_oculos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/pl_127-2022_-_acessibilidade_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/pl_128-2022_-_campanha_doacao_de_cabelo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/pl_129-2022_permuta_de_imoveis_desabrigados_chuva.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/pl_130-2022_altera_lei_5754-21_fmt.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/pl_131-2022_prorroga_prazo_construcao_otima_empreendimentos_e_construcoes_ltda.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/pl_132-2022_centro_da_juventude_de_itauna.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/pl_133-2022_-_mamografia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/pl_134-2022-_faixas_elevadas_escolas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/pl_135-2022_-_denominacao_rotatoria_antonio_rodrigues_nogueira_-_nico_topografo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/pl_136-2022_-_protetor_pcd.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/pl_137_-2022_-_isencao_de_issqn_a_parques_circos_-assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/pl_138-2022_-_prorroga_prazo_construcao_sbamtubos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/pl_139-2022_-_nucleo_de_apoio_as_associacoes_comunitarias.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/pl_140-2022_-_prorroga_prazo_construcao_construtora_e_terraplanagem_vfn_ltda.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/pl_141-2022_-_desafeta_e_aliena_imovel_bairro_belveder.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/pl_142-2022_repasse_recursos_financeiros_emater.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3869/pl_143-2022_-_desafeta_e_aliena_imovel_brejo_alegre.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/pl_144-2022_conceder_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/pl_145-2022_conceder_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/pl_146-2022_repasse_de_recursos_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/pl_147-2022_-_repasse_de_recursos_-_manutencao_pracas_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3883/pl_148-2022_-_repasse_de_subvencao_social_as_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/pl_149-2022_-_repassar_recursos_fundo_infancia_e_adolescencia.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/pl_150-2022_-_credito_especial_para_repasses_de_auxilio_financeiro_caixas_escolares.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/pl_151-2022_-_autoriza_repasse_subvencao_social_assopoc.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_52-2022_substitutivo_-_seminario_de_prevencao_uso_de_drogas.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3826/pl_109-2022_substitutivo_cobranca_dos_servicos_publicos_de_manejo_de_residuos_solidos_urbanos_saae.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1397/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1399/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1398/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1405/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1418/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1432/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1462/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1463/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1464/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1474/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1483/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1484/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1492/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1490/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1491/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1493/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1500/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1344/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1501/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/1502/pjres_20-2022_-_cidadao_honorario_weslley_sergio_oliveira_santos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1503/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1511/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1512/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1514/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1517/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1518/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1528/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1530/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1532/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1535/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1538/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1539/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1542/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1543/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1548/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1549/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1552/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1553/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1554/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1556/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1557/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1562/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/pjres_43-2022_-_analisa_parecer_previo_do_tcemg_-_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/pjres_44-2022_-_horario_reunioes_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/pjres_45-2022_-_volta_pras_17_o_horario_das_reunioes.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/pjres_46-2022_-_altera_o_regimento_interno_-_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/pjres_47-2022_-_altera_regimento_interno_-_alteracoes_gerais.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/pjres_48-2022_-_altera_resolucao_40-2021_-_contratacao_de_assessor_em_caso_de_licenca-assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/pjres_49-2022_-_altera_o_estatuto_do_servidor.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1375/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1441/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1442/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1449/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1452/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1455/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1456/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1467/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1472/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1475/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1476/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1479/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1480/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1481/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1482/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1488/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1504/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1496/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1497/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1505/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1506/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1507/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1508/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1513/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1515/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1519/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1520/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1531/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1534/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1536/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1550/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1551/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1555/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1558/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1560/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1561/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1564/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/processo_de_mocao_38-2022_-_mocao_de_apoio_ao_senador_alexandre_silveira.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/processo_de_mocao_39-2022_-_nao_privatizacao_dos_correiros.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/processo_de_mocao_n_40-2022_-_aplauso_-_arcebispo_jose_carlos_.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1415/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1421/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1431/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1437/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1438/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1447/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1457/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1469/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1478/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1495/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1516/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1533/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1545/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1565/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1570/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2022/1577/1634_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H314"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="191.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="190.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>