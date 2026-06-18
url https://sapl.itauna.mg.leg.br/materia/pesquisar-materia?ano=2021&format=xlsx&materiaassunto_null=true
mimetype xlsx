--- v0 (2026-02-06)
+++ v1 (2026-06-18)
@@ -54,4792 +54,4792 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Neider Moreira</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/981/1005_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/981/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 37 E DE SEU PARÁGRAFO ÚNICO, DA LEI ORGÂNICA DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Alexandre Campos, Edênia R. Alcântara, Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/982/1007_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/982/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 37 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAÚNA &amp;#8211; MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alexandre Campos, Edênia R. Alcântara, Fares José Neto, Joselito Gonçalves, Lacimar Cezário, Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1031/1057_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1031/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 67 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Gustavo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1047/1073_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1047/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 37 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1075/1102_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1075/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 152 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Alexandre Campos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1110/1141_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1110/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 96-A À LEI ORGÂNICA MUNICIPAL; ORÇAMENTO PARTICIPATIVO.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1126/1157_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1126/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O §4º AO ARTIGO 68 DA LEI ORGÂNICA MUNICIPAL  DE ITAÚNA.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/971/993_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/971/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA VETO ÀS EMENDAS MODIFICATIVAS IMPOSITIVAS NºS 04, 05, 06, 08, 09, 10, 11, 16, 40, 58, 59, 62, 64/2020 E EMENDA ADITIVA Nº 37/2020, TODAS APRESENTADAS AO PROJETO DE LEI NO 23/2020, RENUMERADO NESTA CASA COMO PROJETO DE LEI Nº 70/2020.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1115/1145_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1115/1145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> VETO AO PROJETO DE LEI NO 62/2021-CMI, QUE TRATA SOBRE AUXÍLIO EMERGENCIAL MUNICIPAL.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1112/1178_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1112/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 72/2021-CMI, O QUAL &amp;#8220;ESTABELECE INFORMAÇÕES ADICIONAIS OBRIGATÓRIAS ACERCA DA AQUISIÇÃO DE BENS OU CONTRATAÇÃO DE SERVIÇOS A SEREM PUBLICADAS NO JORNAL OFICIAL DO MUNICÍPIO&amp;#8221;</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1161/1194_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1161/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VETO INTEGRAL AO PROJETO DE LEI NO 64/2021-CMI, QUE &amp;#8220;DISPÕE SOBRE OBRIGATORIEDADE DE IDENTIFICAÇÃO DO CABEAMENTO, ALINHAMENTO E RETIRADA DE FIAÇÃO EXCEDENTE NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;. </t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1162/1195_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1162/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VETO PARCIAL AO PROJETO DE LEI NO 78/2021-CMI, QUE &amp;#8220;DISPÕE SOBRE PENALIDADES A SEREM APLICADAS PELO NÃO CUMPRIMENTO DA ORDEM DE VACINAÇÃO DOS GRUPOS PRIORITÁRIOS, DE ACORDO COM A FASE CRONOLÓGICA DEFINIDA NO PLANO NACIONAL E/OU ESTADUAL DE IMUNIZAÇÃO CONTRA A COVID-19.&amp;#8221;. </t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1167/1198_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1167/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI NO 84/2021-CMI, QUE &amp;#8220;ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 9º, DA LEI NO 3.979, DE 5 DE JULHO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1188/1219_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1188/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 66/2021-CMI, O QUAL &amp;#8220;INSTITUI O PROGRAMA MUNICIPAL DE CONSERVAÇÃO DE ESTRADAS RURAIS PRIMÁRIAS E SECUNDÁRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1187/1218_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1187/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI N.º 54/2021, ORIGINÁRIO DESSA CASA DE LEIS, QUE &amp;#8220;DISPÕE SOBRE A ISENÇÃO NO TRANSPORTE PÚBLICO PARA GESTANTE DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1186/1217_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1186/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 14/2021-CMI, O QUAL &amp;#8220;RESERVA ÀS PESSOAS COM DEFICIÊNCIA 10% (DEZ POR CENTO) DAS VAGAS OFERECIDAS NOS PROCESSOS SELETIVOS PARA PROVIMENTO DE CARGOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DAS AUTARQUIAS, DA CÂMARA MUNICIPAL E DAS FUNDAÇÕES PÚBLICAS DE ITAÚNA - MG&amp;#8221;</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1196/1227_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1196/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 97/2021-CMI, O QUAL &amp;#8220;DISPÕE SOBRE A POLÍTICA MUNICIPAL DE VACINAÇÃO CONTRA A LEISHMANIOSE"</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1248/1275_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1248/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VETO AO PROJETO DE LEI NO 48/2021-CMI, QUE &amp;#8220;AUTORIZA AO PODER EXECUTIVO MUNICIPAL INSTITUIR O PROGRAMA DE REMÉDIO EM CASA PARA IDOSOS, PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA E PESSOAS PORTADORAS DE DOENÇAS CRÔNICAS, USUÁRIOS DA REDE MUNICIPAL DE SAÚDE. &amp;#8221;. </t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1253/1283_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1253/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI NO 21/2021-CMI, QUE &amp;#8220;VEDA A CONTRATAÇÃO EM CARGOS PÚBLICOS DIRETOS E EM DECORRÊNCIA DE EMPRESAS TERCEIRIZADAS, DE PESSOAS CONDENADAS PELOS CRIMES PREVISTOS NO ARTIGO 121 DO DECRETO-LEI FEDERAL Nº 2.848, DE 07 DE DEZEMBRO DE 1940 (CÓDIGO PENAL BRASILEIRO), PELA LEI FEDERAL N°13.104/2015 DE 09 DE MARÇO DE 2015 E NA LEI FEDERAL Nº 11.340 DE 2006 (LEI MARIA DA PENHA).&amp;#8221;</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1254/1284_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1254/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VETO INTEGRAL AO PROJETO DE LEI NO 123/2021-CMI, QUE &amp;#8220;INSTITUI O PROGRAMA DE APOIO ÀS PESSOAS COM DOENÇA DE ALZHEIMER E OUTRAS DEMÊNCIAS E AOS SEUS FAMILIARES&amp;#8221;. </t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1260/1292_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1260/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL ÀS EMENDAS APOSTAS AO PROJETO DE LEI Nº 69/2021, QUE &amp;#8220;ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DO ANO 2022, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; (LDO)</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1286/1321_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1286/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>RAZÕES DO VETO AO PROJETO DE LEI NO 58/2021-CMI, QUE &amp;#8220;DISPÕE SOBRE CONTROLE SONORO E SOBRE MODERNIZAÇÃO DOS AVISOS DE SEGURANÇA NAS PASSAGENS DE NÍVEL DAS VIAS FÉRREAS NA CIDADE DE ITAÚNA&amp;#8221;.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1294/1332_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1294/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RAZÕES DO VETO PARCIAL À REDAÇÃO FINAL DADA AO PROJETO DE LEI Nº 168/2021, QUE &amp;#8220;ALTERA DISPOSITIVOS DA LEI 1.143 DE 15 DE ABRIL DE 1974, QUE &amp;#8216;DISPÕE SOBRE O SERVIÇO FUNERÁRIO EM ITAÚNA&amp;#8217;, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1295/1333_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1295/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RAZÕES DO VETO PARCIAL AO PROJETO DE LEI Nº 174/2021, QUE &amp;#8220;INSTITUI A SEMANA MUNICIPAL DO HIP-HOP, A SER REALIZADA ANUALMENTE NO MÊS DE NOVEMBRO, PASSANDO A INTEGRAR O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE ITAÚNA/MG E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1332/1371_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1332/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t>RAZÕES DO VETO PARCIAL AO PROJETO DE LEI COMPLEMENTAR Nº 07/2021, QUE &amp;#8220;ESTABELECE ALÍQUOTAS DE CONTRIBUIÇÃO AO INSTITUTO MUNICIPAL DOS SERVIDORES PÚBLICOS DE ITAÚNA/MG - IMP&amp;#8221;</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1333/1372_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1333/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>RAZÕES DO VETO PARCIAL AO PROJETO DE DE LEI COMPLEMENTAR N° 05/2021, QUE &amp;#8220;DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1378/1418_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1378/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>RAZÕES DO VETO AO PROJETO DE LEI NO 111/2021-CMI, QUE &amp;#8220;DISPÕE SOBRE A REGULAMENTAÇÃO DO SERVIÇO DE FRETE DE CARGA NO ÂMBITO DO MUNICÍPIO DE ITAÚNA.&amp;#8221;</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1383/1422_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1383/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL ÀS EMENDAS APOSTAS AO PROJETO DE LEI COMPLEMENTAR 22/2019, QUE DISPÕE SOBRE A REVISÃO DO PLANO DIRETOR</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1384/1423_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1384/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI NO 115/2021-CMI, QUE &amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DE EXIBIÇÃO EM SÍTIO ELETRÔNICO OFICIAL DE PRESTAÇÃO DE CONTAS, OU OUTRO SITE OU REDE SOCIAL, DE VALORES ARRECADADOS REFERENTES A MULTAS APLICADAS POR ÓRGÃOS DE FISCALIZAÇÃO MUNICIPAIS</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1017/1042_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1017/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE ITAÚNA/MG, E DO SISTEMA DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS MUNICIPAIS DE ITAÚNA/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1071/1097_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1071/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CONCEDER ISENÇÃO TRIBUTÁRIA ÀS EMPRESAS PRESTADORAS DE SERVIÇOS DOS ITENS 7.02 E 7.05A DA LISTA DE SERVIÇOS DO ISSQN QUE ATUARÃO NAS OBRAS DE EXPANSÃO DA PLANTA DE PRODUÇÃO DA EMPRESA BMB - BELGO MINEIRA BEKAERT ARTEGATOS DE ARAME LTDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1079/1107_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1079/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTRUTURA OS CARGOS EFETIVOS COM SUAS RESPECTIVAS ATRIBUIÇÕES NA AUTARQUIA SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE ITAÚNA - SAAE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1193/1224_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1193/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ITAÚNA-MG &amp;#8211; CTM</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/plc_5-2021_-_regularizacao_construcoes_irregulares_-_redacao_final_e_emendas.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/plc_5-2021_-_regularizacao_construcoes_irregulares_-_redacao_final_e_emendas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1163/1319_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1163/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 148 DE 26 DE JUNHO DE 2019, QUE &amp;#8220;INSTITUI O CÓDIGO DE VIGILÂNCIA EM SAÚDE NO ÂMBITO DO MUNICÍPIO DE ITAÚNA E   DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1285/1320_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1285/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ALÍQUOTAS DE CONTRIBUIÇÃO AO INSTITUTO MUNICIPAL DOS SERVIDORES PÚBLICOS DE ITAÚNA, M. (IMP)</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1326/1378_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1326/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR 148, DE 26 DE JUNHO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1343/1384_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1343/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR N° 26, DE 30 DE DEZEMBRO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1353/1394_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1353/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ITAÚNA, ALTERA ANEXOS DE QUADRO DE CARGOS DE PROVIMENTO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1373/1414_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1373/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO EFETIVO E ACRESCE VAGAS DOS CARGOS EFETIVOS QUE MENCIONA E INSERE NO ANEXO I DA LEI NO 3.023, DE 27 DE DEZEMBRO DE 1995, QUE &amp;#8220;DISPÕE SOBRE O ESTATUTO DO MAGISTÉRIO PÚBLICO DA PREFEITURA MUNICIPAL DE ITAÚNA-MG E ESTABELECE O REGIME JURÍDICO ÚNICO DO SERVIDOR DO QUADRO DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1374/1415_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1374/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO EFETIVO E ACRESCE VAGAS DOS CARGOS EFETIVOS QUE MENCIONA NA ESTRUTURA ORGANIZACIONAL DA ADMINISTRAÇÃO DIRETA DESTE MUNICÍPIO, RETIFICA O ANEXO I DA LEI COMPLEMENTAR NO 160, DE 2 DE JULHO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>PLCSU</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/3844/plc_sub-_01-2021_-_ao_pl_01-21_reforma_da_previdencia.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/3844/plc_sub-_01-2021_-_ao_pl_01-21_reforma_da_previdencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Instituto Municipal de Previdência dos Servidores Públicos de Itaúna/MG, e do Sistema de Previdência dos Servidores Públicos Municipais de Itaúna/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1197/1228_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1197/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr., Gustavo Barbosa, Joel Márcio, Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/954/975_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/954/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE DISPOSITIVO À LEI MUNICIPAL Nº 3.503, DE 25 DE FEVEREIRO DE 2000, QUE &amp;#8220;AUTORIZA O EXECUTIVO A GRATIFICAR MEMBROS DE COMISSÕES QUE MENCIONA NA ADMINISTRAÇÃO DIRETA, INDIRETA E NO FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>Gustavo Barbosa, Antônio J. Faria Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/955/976_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/955/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE DISPOSITIVO À LEI MUNICIPAL Nº 5.182, DE 6 DE JULHO DE 2017, QUE &amp;#8220;DISPÕE SOBRE CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEIS DA MUNICIPALIDADE PARA FINS DE DESENVOLVIMENTO ECONÔMICO E SOCIAL&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>Gustavo Barbosa, Nesvalcir G. Silva Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/958/pl_03-2021_-_inclusao_de_academias_como_atividade_essencial.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/958/pl_03-2021_-_inclusao_de_academias_como_atividade_essencial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DAS ACADEMIAS DE MUSCULAÇÃO, GINÁSTICA, PILATES, NATAÇÃO, HIDROGINÁSTICA, ARTES MARCIAIS E TODO TIPO DE ESPORTES, COMO ATIVIDADE ESSENCIAL À SAÚDE, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>Ana Carolina  S. Faria</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/962/984_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/962/984_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O &amp;#8220;DIA MUNICIPAL QUEBRANDO O SILÊNCIO&amp;#8221; NO CALENDÁRIO OFICIAL DE ITAÚNA.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/963/985_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/963/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O USO DE FOGOS DE ARTIFÍCIO COM ESTAMPIDO NO MUNICÍPIO DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/964/986_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/964/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE DISPOSITIVOS DA LEI MUNICIPAL NO 5.422, DE 08 DE JULHO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/968/989_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/968/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL NO 4.219, DE 28 DE JUNHO DE 2007 QUE AUTORIZA DOAÇÃO DE IMÓVEL À EMPRESA BRASIL MINAS UNIFORMES PROFISSIONAIS LTDA E DÁ OUTRAS PROVIDÊNCIAS (BRASIL MINAS)</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>Kaio Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/975/998_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/975/998_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NSTITUI O PROGRAMA "DIREITO NA ESCOLA", A SER OFERECIDO, PREFERENCIALMENTE, EM PARCERIA COM A 34ª SUBSEÇÃO DA ORDEM DOS ADVOGADOS DO BRASIL, SEÇÃO MINAS GERAIS - OAB ITAÚNA, JUNTO ÀS ESCOLAS MUNICIPAIS TENDO COMO TEMAS A SEREM ABORDADOS NOÇÕES DE DIREITO, CIDADANIA E EMPREENDEDORISMO. </t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/972/994_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/972/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE INAUGURAÇÃO E OU ENTREGA DE OBRAS PÚBLICAS INACABADAS OU QUE NÃO ESTEJAM EM CONDIÇÕES DE ATENDER                                                                                                                  AOS FINS A QUE SE DESTINA.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/973/995_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/973/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA DR. JOSÉ ÂNGELO DE SILVEIRA.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/976/999_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/976/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.869, DE 10 DE JULHO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/980/1004_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/980/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR RECOMPOSIÇÃO INFLACIONÁRIA DE VENCIMENTOS DOS SERVIDORES PÚBLICOS, DAS PENSÕES E PROVENTOS DE APOSENTADORIAS, DAS BOLSAS AUXÍLIO E DOS SUBSÍDIOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>Gleison Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/979/1002_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/979/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE UMA DILATAÇÃO NO PRAZO DE QUAISQUER PRORROGAÇÕES E NOMEAÇÕES PUBLICADAS EM 2020, DOS APROVADOS EM CONCURSOS PÚBLICOS, EM DECORRÊNCIA AO PERÍODO DA PANDEMIA DE COVID -19</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/978/1001_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/978/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESERVA AS PESSOAS COM DEFICIÊNCIA 5% (CINCO POR CENTO) DAS VAGAS OFERECIDAS NOS PROCESSOS SELETIVOS PARA PROVIMENTO DE CARGOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DAS AUTARQUIAS, DA CÂMARA MUNICIPAL E DAS FUNDAÇÕES PÚBLICAS DE ITAÚNA - MG</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>Fares José Neto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/983/1008_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/983/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTROLE POPULACIONAL DE CÃES E GATOS NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>Lacimar Cezário</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/984/1009_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/984/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO: QUADRA POLIESPORTIVA LASARINA PEREIRA DIAS</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/985/1010_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/985/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL ÀS INSTITUIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (CRECHES)</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/986/1011_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/986/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DAS ATIVIDADES PRESTADAS PELOS CABELEIREIROS, BARBEIROS, MANICURES, PEDICURES E DEPILADORES COMO ATIVIDADES ESSENCIAIS À SAÚDE NO ÂMBITO DO MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>Leonardo Alves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/987/1012_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/987/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DOS PETS SHOPS E CLÍNICAS E CONSULTÓRIOS VETERINÁRIOS INFORMAREM ÀS AUTORIDADES COMPETENTES INDÍCIOS DE MAUS TRATOS SOFRIDOS POR ANIMAIS POR ELES ATENDIDOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>Joselito Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/989/1014_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/989/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROJETO ESPORTE NA MELHOR IDADE.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/993/1018_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/993/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEDA A CONTRATAÇÃO EM CARGOS PÚBLICOS DIRETOS E EM DECORRÊNCIA DE EMPRESAS TERCEIRIZADAS, DE PESSOAS CONDENADAS_x000D_
 PELOS CRIMES PREVISTOS NO ARTIGO 121 DO DECRETO-LEI FEDERAL Nº 2.848, DE 07 DE DEZEMBRO DE 1940 (CÓDIGO PENAL BRASILEIRO), PELA LEI FEDERAL N°13.104/2015 DE 09 DE MARÇO DE 2015 E NA LEI FEDERAL Nº 11.340 DE 2006 (LEI MARIA DA PENHA).</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/995/1019_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/995/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI MULTA ADMINISTRATIVA AO AGRESSOR DAS VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/996/1020_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/996/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE APOIO ÀS PESSOAS COM DOENÇA DE ALZHEIMER E OUTRAS DEMÊNCIAS E AOS SEUS FAMILIARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/997/1021_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/997/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ADOTE UMA PRAÇA.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/998/1022_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/998/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI EM ITAÚNA O PROGRAMA IPTU JUSTO, QUE CONCEDE O DESCONTO CUMULATIVO NO PAGAMENTO DO IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU) DA FORMA QUE ESPECIFICA PARA PROPRIETÁRIOS DE IMÓVEIS CUJA LOCALIZAÇÃO NÃO CONTE COM PAVIMENTAÇÃO, ILUMINAÇÃO PÚBLICA E DE REDE DE ESGOTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/999/1023_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/999/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE CERTIFICAÇÃO DE CRÉDITO VERDE NO MUNICÍPIO DE ITAÚNA - MG</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1000/1024_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1000/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O AJUSTE DA SUSPENSÃO DOS PRAZOS DE VALIDADE DOS CONCURSOS PÚBLICOS EM RAZÃO DOS IMPACTOS ECONÔMICOS DECORRENTES DA EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL RELACIONADA AO CORONAVÍRUS (COVID-19)</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Aristides R. C. Filho</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1001/1025_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1001/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA &amp;#8220;LEI DO MINUTO SEGUINTE&amp;#8221; NO MUNICÍPIO DE ITAÚNA/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/967/1026_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/967/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ISENÇÃO OU REMISSÃO DO IMPOSTO TERRITORIAL URBANO/IPTU INCIDENTE SOBRE OS IMÓVEIS VINCULADOS AOS ESTABELECIMENTOS ATINGIDOS PELA SUSPENSÃO DOS ALVARÁS OU PELA SUSPENSÃO DE FUNCIONAMENTO EM DECORRÊNCIA DA PANDEMIA DO CORONAVÍRUS COVID-19 NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1003/1027_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1003/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.713 DE 07 DE JANEIRO DE 1993 QUE ALTERA A LEI N.º 1.821, DE 02/05/85, CÓDIGO DE POSTURAS MUNICIPAIS, QUE REGULA O HORÁRIO DO COMÉRCIO DE ITAÚNA</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1004/1028_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1004/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA E A SEMANA MUNICIPAL DA ADOÇÃO, PROTEÇÃO E BEM- ESTAR DOS ANIMAIS NO  MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1005/1029_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1005/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEFINIÇÃO DE MAUS-TRATOS CONTRA ANIMAIS NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1007/1031_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1007/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS FINANCEIROS ÀS ENTIDADES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1008/1032_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1008/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL NO 5.497, DE 16 DE DEZEMBRO DE 2019 QUE AUTORIZA CONCESSÃO DE USO À MICROEMPRESA ANTÔNIO CARLOS EVANGELISTA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1009/1033_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1009/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL NO 5.499, DE 16 DE DEZEMBRO DE 2019 QUE AUTORIZA CONCESSÃO DE USO À EMPRESA PREMIER EXPRESS LOGÍSTICA LTDA. E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Edênia R. Alcântara</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1010/1034_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1010/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO &amp;#8220;PRAÇA BELA VISTA&amp;#8221;</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1021/1046_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1021/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSERÇÃO DO SÍMBOLO MUNDIAL DA CONSCIENTIZAÇÃO DOS TRANSTORNOS DO ESPECTRO AUTISTA &amp;#8211; TEA, NAS PLACAS DE ATENDIMENTO PRIORITÁRIO.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Gleison Fernandes, Ana Carolina  S. Faria, Aristides R. C. Filho</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1013/1038_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1013/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CADASTRO DE VOLUNTÁRIOS QUE ACOLHEM E CUIDAM DE CÃES E GATOS ABANDONADOS, E DÁ OUTRAS PREVIDÊNCIAS</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1014/1039_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1014/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DAS JUVENTUDES</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1015/1040_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1015/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: PRAÇA MARIA DO CARMO GOMIDE</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1016/1041_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1016/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: AVENIDA CHIQUITO MARINHO</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1018/1043_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1018/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1019/1044_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1019/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1022/1047_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1022/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ISENÇÃO DE PAGAMENTO DE IPTU A IMÓVEIS E EDIFICAÇÕES ATINGIDOS POR ENCHENTES E ALAGAMENTOS CAUSADOS PELAS CHUVAS OCORRIDAS NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1030/1056_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1030/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DISPOR SOBRE INFRAÇÕES ADMINISTRATIVAS LESIVAS AO ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DECORRENTE DA PANDEMIA DE COVID-19, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1029/1055_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1029/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO E AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR IMÓVEIS URBANOS, PARA OS FINS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1028/1054_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1028/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PRAZO PARA CUMPRIMENTO DE CLÁUSULA DE CONCESSÃO DE USO DE IMÓVEL PÚBLICO À EMPRESA COMERCIAL ITAFER EIRELI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1032/1058_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1032/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO MUNICIPAL INSTITUIR O PROGRAMA DE REMÉDIO EM CASA PARA IDOSOS, PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA E PESSOAS PORTADORAS DE DOENÇAS CRÔNICAS, USUÁRIOS DA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1033/1059_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1033/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICÍPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE À PANDEMIA DO CORONAVÍRUS, MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Kaio Guimarães, Gustavo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1040/1066_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1040/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.143, DE 15 DE ABRIL DE 1974, QUE DISPÕE SOBRE O SERVIÇO FUNERÁRIO EM ITAÚNA/MG</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1043/1069_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1043/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A NÃO INCIDÊNCIA DE JUROS E CORREÇÃO MONETÁRIA EM DECORRÊNCIA DO ATRASO NA QUITAÇÃO DOS PARCELAMENTOS EXISTENTES, DOS IMPOSTOS, TAXAS E CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS &amp;#8211; COVID-19</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1044/1070_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1044/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.113, DE 21 DE SETEMBRO DE 2006, QUE DISCIPLINA A CIRCULAÇÃO DE CÃES EM VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1045/1071_texto_integral.odt</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1045/1071_texto_integral.odt</t>
   </si>
   <si>
     <t>FIXA PRAZO PARA CUMPRIMENTO DE CLÁUSULA DE CONCESSÃO DE USO DE IMÓVEL PÚBLICO À EMPRESA UAISOFT SISTEMAS DE GESTÃO LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1048/1074_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1048/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO NO TRANSPORTE PÚBLICO PARA GESTANTE DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1050/1076_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1050/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 5.604, DE 15 DE MARÇO DE 2021, QUE &amp;#8220;DISPÕE SOBRE O CONTROLE POPULACIONAL DE CÃES E GATOS NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1051/1077_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1051/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PROGRAMA DE REDUÇÃO DE MULTAS E JUROS INCIDENTES SOBRE OS TRIBUTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1054/1080_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1054/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1057/1082_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1057/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTROLE SONORO E SOBRE MODERNIZAÇÃO DOS AVISOS DE SEGURANÇA NAS PASSAGENS DE NÍVEL DAS VIAS FÉRREAS, NA CIDADE DE ITAÚNA</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1061/1087_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1061/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA, O PARCELAMENTO DO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANA (IPTU) REFERENTES AO EXERCÍCIO DE 2021, EM ATÉ 10 (DEZ) VEZES</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1063/1089_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1063/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1064/1090_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1064/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS-FUNDEB, EM CONFORMIDADE COM O ARTIGO 212-A DA CONSTITUIÇÃO FEDERAL, REGULAMENTADO NA FORMA DA LEI FEDERAL Nº 14.113, DE 25 DE DEZEMBRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1065/1091_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1065/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O AUXÍLIO EMERGENCIAL MUNICIPAL PARA AS PESSOAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL E/OU EXTREMA POBREZA AGRAVADA PELA PANDEMIA DA DOENÇA INFECCIOSA VIRAL RESPIRATÓRIA &amp;#8211; NOVO CORONAVÍRUS (COVID-19) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1066/1092_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1066/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO MUNICIPAL INSTITUIR O PROGRAMA PRIMEIRO EMPREGO, SOBRE A CONTRATAÇÃO DE ADOLESCENTES APRENDIZES PELAS EMPRESAS VENCEDORAS DE LICITAÇÃO PÚBLICA NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1067/1093_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1067/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE IDENTIFICAÇÃO DO CABEAMENTO, ALINHAMENTO E RETIRADA DE FIAÇÃO EXCEDENTE NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1068/1094_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1068/1094_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PAGAR 40% DE ADICIONAL DE INSALUBRIDADE A PROFISSIONAIS DA SAÚDE</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1069/1095_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1069/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE CONSERVAÇÃO DE ESTRADAS RURAIS PRIMÁRIAS E SECUNDÁRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1070/1096_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1070/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À MODIFICAÇÃO DA DESTINAÇÃO DAS EMENDAS IMPOSITIVAS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1073/1099_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1073/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS A TÍTULO DE AUXÍLIO FINANCEIRO E/OU SUBVENÇÃO SOCIAL ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1074/1100_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1074/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DO ANO 2022, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1076/1103_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1076/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL, EM CARÁTER EXCEPCIONAL, DURANTE O PERÍODO DE SUSPENSÃO DAS AULAS EM RAZÃO DE SITUAÇÃO DE PANDEMIA DE COVID-19, A REALIZAR A DISTRIBUIÇÃO DE GÊNEROS ALIMENTÍCIOS AOS PAIS OU RESPONSÁVEIS DOS ESTUDANTES DAS ESCOLAS  DE EDUCAÇÃO BÁSICA</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1078/1105_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1078/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DA TRANSMISSÃO, AO VIVO E VIA INTERNET, DAS LICITAÇÕES PRESENCIAIS DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAIS</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/994/1106_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/994/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE INFORMAÇÕES ADICIONAIS OBRIGATÓRIAS ACERCA DA AQUISIÇÃO DE BENS OU CONTRATAÇÃO DE SERVIÇOS A SEREM PUBLICADAS NO JORNAL OFICIAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1081/1109_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1081/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO PRÉVIA, POR MEIO DA INTERNET, DO CRONOGRAMA DE OBRAS E SERVIÇOS DE INFRAESTRUTURA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1083/1111_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1083/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA EMPRESAS, INDÚSTRIAS, COMÉRCIOS E DEMAIS EMPREGADORES A ABONAR A AUSÊNCIA DE PAIS DE ALUNOS QUE ESTEJAM ACOMPANHANDO REUNIÕES ESCOLARES NO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1085/1112_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1085/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A IMPLANTAR NA REDE MUNICIPAL DE SAÚDE PÚBLICA, EM TODO O MUNICÍPIO DE ITAÚNA, PROGRAMA DE PREVENÇÃO E TRATAMENTO DE DISTÚRBIOS ALIMENTARES PARA PORTADORES DE ANOREXIA, BULIMIA NERVOSA E OBESIDADE.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Márcia C. S. Santos, Antônio de Miranda, Fares José Neto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1086/1113_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1086/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PUBLICAÇÃO SEMANAL DE RELATÓRIO DE TODOS OS VACINADOS CONTRA COVID-19 NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1087/1114_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1087/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO CHEFE DO PODER EXECUTIVO CONCEDER PERDÃO DE MULTAS ADMINISTRATIVAS DECORRENTES DE AUTUAÇÕES REALIZADAS NO PERÍODO DA PANDEMIA DA COVID-19 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1088/1115_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1088/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PENALIDADES A SEREM APLICADAS PELO NÃO CUMPRIMENTO DA ORDEM DE VACINAÇÃO DOS GRUPOS PRIORITÁRIOS, DE ACORDO COM A FASE CRONOLÓGICA DEFINIDA NO PLANO NACIONAL E/OU ESTADUAL DE IMUNIZAÇÃO CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1090/1117_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1090/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROVISÃO DE RECURSOS FINANCEIROS PARA O ACESSO DA FAMÍLIA AO ADOLESCENTE ACAUTELADO EM UNIDADE SOCIOEDUCATIVA FORA DA COMARCA DE SUA RESIDÊNCIA NO ÂMBITO DA POLÍTICA DE ASSISTÊNCIA SOCIAL NO MUNICÍPIO DE ITAÚNA-MG, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1091/1118_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1091/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA À EMPRESA MINAS USINAGEM E CALDEIRARIA LTDA. - ME, E DÁ OUTRAS PROVIDÊNCIAS (MINAS USINAGEM)</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1092/1119_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1092/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A PROMOVER O DESMEMBRAMENTO, AFETAÇÃO, DESAFETAÇÃO E INCORPORAÇÃO, DAS ÁREAS QUE MENCIONA, LOCALIZADAS NO BAIRRO RESIDENCIAL VEREDAS II DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1084/1120_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1084/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE DISPENSADORES DE ÁLCOOL EM GEL 70% (SETENTA POR CENTO), PARA HIGIENIZAÇÃO DOS USUÁRIOS, MOTORISTAS E TROCADORES, NA ENTRADA DE TODOS OS VEÍCULOS EM CIRCULAÇÃO, TANTO EM PERÍMETRO URBANO, QUANTO EM ZONA RURAL.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1094/1122_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1094/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CRIAR RESTAURANTE POPULAR E/OU BANCO DE ALIMENTOS PARA ATENDER A POPULAÇÃO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1095/1123_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1095/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 9º, DA LEI NO 3.979, DE 5 DE JULHO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Giordane Alberto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1096/1124_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1096/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A &amp;#8220;SEMANA DE PREVENÇÃO AO ACIDENTE VASCULAR CEREBRAL &amp;#8211; AVC&amp;#8221; NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1098/1127_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1098/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR PPP -  PARCERIAS PÚBLICO PRIVADAS NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Ener Batista</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1100/1129_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1100/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO CURRÍCULO OFICIAL DA REDE DE ENSINO A OFERTA DO CONHECIMENTO BÁSICO DA LÍNGUA BRASILEIRA DE SINAIS &amp;#8211; LIBRAS, EM TODAS AS ETAPAS E MODALIDADES DA EDUCAÇÃO BÁSICA, NOS ESTABELECIMENTOS DE ENSINO FUNDAMENTAL E DE ENSINO MÉDIO, PÚBLICOS E PRIVADOS.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1103/1133_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1103/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.143/1974, QUE DISPÕE SOBRE O SERVIÇO FUNERÁRIO EM ITAÚNA.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Gustavo Barbosa, Kaio Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1105/1136_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1105/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ASSISTÊNCIA E PROTEÇÃO A MULHERES VÍTIMAS DE VIOLÊNCIA E SEUS DEPENDENTES NO ÂMBITO DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1106/1137_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1106/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O DESCONTO SOBRE O VALOR DA TARIFA MÍNIMA NA FATURA MENSAL DE SERVIÇOS DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1109/1140_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1109/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DISPONIBILIZAÇÃO DE PROFISSIONAIS DE EDUCAÇÃO PÚBLICA PARA ATENDIMENTOS EM ACADEMIAS AO AR LIVRE</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1111/1142_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1111/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 4º, DA LEI Nº 4.894, DE 19 DE NOVEMBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1113/1143_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1113/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O USO DO SISTEMA VIÁRIO MUNICIPAL PARA EXPLORAÇÃO DE SERVIÇO DE TRANSPORTE INDIVIDUAL PRIVADO REMUNERADO DE PASSAGEIROS INTERMEDIADO POR APLICATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1114/1144_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1114/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO, DO ARTIGO 5º, DA LEI MUNICIPAL NO 5.612, DE 26 DE MARÇO DE 2021, QUE &amp;#8220;DISPÕE SOBRE DESAFETAÇÃO, AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR IMÓVEL URBANO PARA OS FINS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1273/1305_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1273/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DOS DIREITOS DA PESSOA PORTADORA DE CÂNCER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1117/1148_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1117/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A IMPLANTAR O "PROGRAMA CORUJÃO DA SAÚDE" NO ÂMBITO DO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1118/1149_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1118/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE VACINAÇÃO CONTRA A LEISHMANIOSE</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1119/1150_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1119/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CEMITÉRIO E O CREMATÓRIO DE CÃES E GATOS NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1120/1151_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1120/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA A PROIBIÇÃO DA REALIZAÇÃO DE QUALQUER TIPO DE EVENTO QUE ENVOLVA MAUS TRATOS E CRUELDADE DE ANIMAIS</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1121/1152_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1121/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DOS USUÁRIOS DO SUS RESIDENTES NO MUNICÍPIO AO ACESSO À INFORMAÇÃO ACERCA DE SUA SAÚDE</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1122/1153_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1122/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N° 1.143, DE 15 DE ABRIL DE 1.974, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1123/1154_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1123/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DO USO DE NOVAS FORMAS DE FLEXÃO DE GÊNERO E DE NÚMERO DAS PALAVRAS DA LÍNGUA PORTUGUESA, EM CONTRARIEDADE ÀS REGRAS GRAMATICAIS CONSOLIDADAS NO PAÍS E GARANTE AOS ESTUDANTES DO MUNICÍPIO DE ITAÚNA O DIREITO AO APRENDIZADO DA LÍNGUA PORTUGUESA DE ACORDO COM AS NORMAS E ORIENTAÇÕES LEGAIS DE ENSINO.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1125/1156_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1125/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA À EMPRESA ÓTIMA EMPREENDIMENTOS E CONSTRUÇÕES LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1127/1159_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1127/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO DA LISTA DE ESPERA DOS PACIENTES DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1128/1160_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1128/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATENÇÃO E PRIORIDADE EM ATENDIMENTO FORA DO DOMICÍLIO AOS PORTADORES DE CÂNCER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1129/1161_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1129/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE TRABALHADORES ACIMA DE 40 (QUARENTA) ANOS DE IDADE POR EMPRESAS PRIVADAS, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1130/1162_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1130/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO: &amp;#8220;TERMINAL RODOVIÁRIO DEPUTADO MARCOS LIMA&amp;#8221;</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1131/1163_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1131/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PROGRAMA DE REDUÇÃO DE MULTAS E JUROS INCIDENTES SOBRE AS TARIFAS ORIUNDAS DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE E A TAXA DE COLETA, REMOÇÃO E DESTINAÇÃO DOS RESÍDUOS SÓLIDOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1133/1165_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1133/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO À ASSOCIAÇÃO BENEFICENTE LAR FRATERNO DE ITAÚNA PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr., Alexandre Campos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1135/1168_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1135/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA &amp;#8220;PRAÇA JOAQUIM ALEXANDRE DE SOUZA&amp;#8221;.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1136/1169_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1136/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO SERVIÇO DE FRETE DE CARGA NO ÂMBITO DO MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1137/1170_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1137/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA CORAÇÃO DE MULHER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1141/1173_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1141/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE VALORIZAÇÃO DA VIDA, A SER IMPLEMENTADA NA REDE MUNICIPAL DE ENSINO DE ITAÚNA/MG.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1138/1171_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1138/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE EXIBIÇÃO EM SÍTIO ELETRÔNICO OFICIAL DE PRESTAÇÃO DE CONTAS, OU OUTRO SITE OU REDE SOCIAL, DE VALORES ARRECADADOS REFERENTES A MULTAS APLICADAS POR ÓRGÃOS DE FISCALIZAÇÃO MUNICIPAIS</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1140/1172_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1140/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE BANHEIROS QUÍMICOS ADAPTADOS PARA PESSOAS COM DEFICIÊNCIA OU NECESSIDADES ESPECIAIS EM EVENTOS OFICIAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1142/1174_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1142/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA PERCENTUAL MÍNINO PARA RESERVAS DE MESAS E CADEIRAS DESTINADOS A IDOSOS, GESTANTES E DEFICIENTES EM BARES E ESTABECIMENTOS CONGÊNERES.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1143/1175_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1143/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O &amp;#8220;CIRCUITO DE CICLORROTAS&amp;#8221; NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1144/1176_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1144/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE A MÚSICA GOSPEL E OS EVENTOS A ELA RELACIONADOS COMO MANIFESTAÇÃO CULTURAL NO MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1148/1180_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1148/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE OS SERVIÇOS TERCEIRIZADOS PELO PODER PÚBLICO QUE UTILIZAM VEÍCULOS, CAMINHÕES E MÁQUINAS PARA A PRESTAÇÃO DE SERVIÇO SEJAM EQUIPADOS COM GPS PARA RASTREAMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1149/1181_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1149/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL &amp;#8220;DOAR CONSTRÓI&amp;#8221; E A CRIAÇÃO DO DEPÓSITO DE SOBRAS DE MATERIAIS DE CONSTRUÇÃO PARA DOAÇÃO ÀS PESSOAS DE BAIXA RENDA E ENTIDADES DA SOCIEDADE CIVIL, SEM FINS LUCRATIVOS DE NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1150/1182_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1150/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.663/2001 &amp;#8211; QUE DISPÕE SOBRE AS NORMAS PARA EXECUÇÃO E APROVAÇÃO DE PROJETO DE CONDOMÍNIO HORIZONTAL FECHADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1151/1183_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1151/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE APOIO ÀS PESSOAS COM DOENÇA DE ALZHEIMER E OUTRAS DEMÊNCIAS E AOS SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1153/1186_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1153/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA À EMPRESA LEVEMIX CONCRETO LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1154/1187_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1154/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA A PROIBIÇÃO DA REALIZAÇÃO DE QUALQUER TIPO DE EVENTO, QUE ENVOLVA MAUS TRATOS E CRUELDADE DE ANIMAIS</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1155/1188_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1155/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAPROVEITAMENTO DAS ÁGUAS PLUVIAIS NOS CASOS EM QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1156/1189_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1156/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A DISTRIBUIR ABSORVENTES HIGIÊNICOS PARA MULHERES DE BAIXA RENDA, EM SITUAÇÃO DE VULNERABILIDADE E/OU RISCO SOCIAL</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1158/1191_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1158/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ITAÚNA A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A &amp;#8211; BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Giordane Alberto, Gustavo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1159/1192_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1159/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA GARANTIR AOS DEFICIENTES AUDITIVOS A EXIBIÇÃO DE ACESSIBILIDADE A FILMES NACIONAIS E ESTRANGEIROS, A ANIMAÇÕES, ESPETÁCULOS E PEÇAS TEATRAIS EM SALAS DE CINEMA E DE TEATRO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Leonardo Alves, Alexandre Campos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1160/1193_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1160/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE PRESERVAÇÃO DA MEMÓRIA HISTÓRICA E CULTURAL DE ITAÚNA.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1169/1200_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1169/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DE EDUCAÇÃO DE MINAS GERAIS, VISANDO A MUNICIPALIZAÇÃO DO ENSINO FUNDAMENTAL ANOS INICIAIS DAS ESCOLAS ESTADUAIS &amp;#8220;JOÃO DORNAS FILHO&amp;#8221;, &amp;#8220;LEONARDO GONÇALVES NOGUEIRA&amp;#8221; E  &amp;#8220;ZEZÉ LIMA&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1170/1201_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1170/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO HOSPITAL E INSTITUIÇÕES CONGÊNERES A NOTIFICAREM    OCORRÊNCIAS DE USO DE BEBIDA ALCOÓLICA E/OU ENTORPECENTES POR CRIANÇAS E ADOLESCENTES NO  MUNICÍPIO DE ITAÚNA/ MG.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1171/1202_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1171/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO COMBATE AO COVID-19 E EM MEMÓRIA ÀS SUAS VÍTIMAS.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1172/1203_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1172/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FICAM OS PODERES EXECUTIVO E LEGISLATIVO AUTORIZADOS A CONCEDER O BENEFICIO DE FÉRIAS-PRÊMIO A CADA 5 ANOS. </t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1173/1204_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1173/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR MOVIMENTAÇÕES DE TERRAS (RETIRADA OU DOAÇÃO) EM TERRENOS PARTICULARES, VISANDO ATENDER AO INTERESSE DA POPULAÇÃO, DESDE QUE RESPEITADOS OS INTERESSES E PRINCÍPIOS DA ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1174/1205_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1174/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE SANEAMENTO BÁSICO FOSSA LIMPA PARA EXECUTAR SERVIÇOS DE LIMPEZA DE RESÍDUOS/DEJETOS DE FOSSAS DE IMÓVEIS LOCALIZADOS EM BAIRROS QUE NÃO POSSUAM INFRAESTRUTURA BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1175/1206_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1175/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE BEM MÓVEL  PÚBLICO À ASSOCIAÇÃO ITAUNENSE DE DEFESA ANIMAL E AMBIENTAL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1176/1207_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1176/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A UNIDADE DE SAÚDE DA COMUNIDADE DE SÃO JOSÉ DE PEDRAS &amp;#8220;GERALDO TADEU DA SILVA&amp;#8221;.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1177/1208_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1177/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE APOIO PSICOLÓGICO DE FORMA REMOTA E GRATUITA DURANTE A PANDEMIA DE COVID-19</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1181/1212_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1181/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O TRANSPORTE ESCOLAR PÚBLICO GRATUITO NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1184/1215_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1184/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA 24 DE FEVEREIRO DE CADA ANO COMO O &amp;#8220;DIA MUNICIPAL DA MULHER NA POLÍTICA&amp;#8221; NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1185/1216_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1185/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DOS ESTUDANTES PORTADORES DE DEFICIÊNCIA NA PRÁTICA DE EDUCAÇÃO FÍSICA ADAPTADA NA REDE MUNICIPAL DE ENSINO DE ITAÚNA-MG</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1194/1225_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1194/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA BANCO DE ALIMENTOS DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1220/1250_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1220/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO PRAÇA VICENTE FERREIRA DE MENEZES.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1198/1229_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1198/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO PRAÇA DONA NINICA NO BAIRRO AROEIRAS.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1200/1231_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1200/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE ITAÚNA, MG; FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1201/1232_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1201/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PARTICIPAÇÃO DO MUNICÍPIO DE ITAÚNA/MG EM CONSÓRCIO PÚBLICO, DISPENSA A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1202/1233_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1202/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE ITAÚNA, O DIA MUNICIPAL DO TAEKWONDO</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1222/1252_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1222/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA WI-FI COMUNITÁRIO.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1229/1257_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1229/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DOS SERVIÇOS DE FORNECIMENTO DE ENERGIA ELÉTRICA NO MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1230/1258_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1230/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1231/1259_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1231/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO E PERMUTA DE IMÓVEIS URBANOS PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1232/1260_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1232/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL (CAIXA), A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1234/1261_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1234/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS, ATRAVÉS DE TERMO DE FOMENTO ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1236/1262_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1236/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DESAFETAÇÃO DO IMÓVEL PÚBLICO OBJETO DA CONCESSÃO DE USO AUTORIZADO PELA LEI Nº 5.494 DE 12 DE DEZEMBRO DE 2019 À EMPRESA ACE EXPRESSO EMBALAGENS LTDA., E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1238/1263_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1238/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1239/1264_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1239/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EFETUAR DOAÇÃO DO IMÓVEL OBJETO DA CONCESSÃO DE DIREITO REAL DE USO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1164/1265_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1164/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NAS VIAS PÚBLICAS E NOS IMÓVEIS URBANOS DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Gustavo Barbosa, Ener Batista, Giordane Alberto, Kaio Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1243/1269_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1243/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INTEGRIDADE E DIGNIDADE SEXUAL DE CRIANÇAS E ADOLESCENTES E O RESPEITO DOS SERVIÇOS PÚBLICOS MUNICIPAIS À DIGNIDADE ESPECIAL DE CRIANÇAS E ADOLESCENTES, PESSOAS EM DESENVOLVIMENTO E EM CONDIÇÃO DE ESPECIAL DE FRAGILIDADE PSICOLÓGICA, EM CONFORMIDADE COM A CONSTITUIÇÃO FEDERAL DE 1988 E LEI N° 8.069, DE 1990. (INFÂNCIA SEM PORNOGRAFIA)</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1226/1270_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1226/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DECLARAÇÃO MUNICIPAL DE DIREITOS DE LIBERDADE ECONÔMICA, ESTABELECE NORMAS PARA OS ATOS DE LIBERAÇÃO DE ATIVIDADE ECONÔMICA E A ANÁLISE DE IMPACTO REGULATÓRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1246/1273_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1246/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PREVENÇÃO AO ABANDONO E EVASÃO ESCOLAR NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1247/1274_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1247/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1249/1276_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1249/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1182/1277_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1182/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO: "PRAÇA SYLLA FRANCO&amp;#8221;.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1250/1278_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1250/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS MECANISMOS DO &amp;#8220;SEGURO-ANTICORRUPÇÃO&amp;#8221; PARA GARANTIR O INTERESSE PÚBLICO NOS PROCESSOS DE LICITAÇÃO E A CORRETA APLICAÇÃO DOS RECURSOS PÚBLICOS</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1237/1280_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1237/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ALÍQUOTA DA TAXA DE ADMINISTRAÇÃO E VALORES DO JETOM, DISPOSTOS NA LEI Nº 4.175, DE 16 DE FEVEREIRO DE 2007 QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1251/1281_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1251/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO PROMOVER A DOAÇÃO DE IMÓVEL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1252/1282_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1252/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI 1.143 DE 15 DE ABRIL DE 1974 QUE &amp;#8220;DISPÕE SOBRE O SERVIÇO FUNERÁRIO EM ITAÚNA&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1233/1285_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1233/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE O AGENDAMENTO TELEFÔNICO DE CONSULTAS MÉDICAS PARA IDOSOS E PORTADORES DE NECESSIDADES ESPECIAIS NAS UNIDADES DE SAÚDE DO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1255/1286_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1255/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 9º-A, SEUS PARÁGRAFOS 1º, 2º, 3º E 4º, E ARTIGO 9º-B NA LEI MUNICIPAL Nº 4.451, DE 7 DE ABRIL DE 2010, QUE &amp;#8220;DISPÕE SOBRE POLÍTICAS PÚBLICAS DE COMBATE À PEDOFILIA E À VIOLÊNCIA CONTRA CRIANÇAS E ADOLESCENTES NO ÂMBITO DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1257/1288_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1257/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PRAZOS PARA CUMPRIMENTO DE CLÁUSULAS DE CONCESSO DE USO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1211/1289_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1211/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS CONDOMÍNIOS RESIDENCIAIS E COMERCIAIS DO MUNICÍPIO DE ITAÚNA A COMUNICAR OS ÓRGÃOS DE SEGURANÇA PÚBLICA QUANDO HOUVER EM SEU INTERIOR A OCORRÊNCIA OU INDÍCIOS DE EPISÓDIOS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA MULHERES, CRIANÇAS, ADOLESCENTES OU IDOSOS</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1259/1291_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1259/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1261/1293_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1261/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO HIP-HOP, A SER REALIZADA ANUALMENTE NO MÊS DE NOVEMBRO, PASSANDO A INTEGRAR O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE ITAÚNA/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1262/1294_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1262/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA PRÓPRIO PÚBLICO &amp;#8220;LAGOA HELIMAR PARREIRAS DA SILVA&amp;#8221; </t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1263/1296_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1263/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DENOMINA LOGRADOURO PÚBLICO: PRAÇA AURENIO DA SILVA</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1265/1298_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1265/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 1º, 2º E 3º DA LEI MUNICIPAL Nº 5.654, DE 11 DE AGOSTO DE 2021, QUE ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1267/1299_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1267/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1268/1300_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1268/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1269/1301_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1269/1301_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA ALUGUEL SOCIAL NO MUNICÍPIO DE ITAÚNA, COMO BENEFÍCIO EVENTUAL DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1270/1302_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1270/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: PRAÇA MARIA DO CARMO DIAS NO BAIRRO SANTA EDWIGES</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1271/1303_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1271/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ADOÇÃO, POR BARES, RESTAURANTES E CASAS NOTURNAS DO MUNICÍPIO DE ITAÚNA, DE MEDIDAS PARA AUXILIAR MULHERES QUE SE SINTAM EM SITUAÇÃO DE RISCO EM SUAS DEPENDÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Alexandre Campos, Ana Carolina  S. Faria, Antônio de Miranda, Antônio J. Faria Jr., Aristides R. C. Filho, Edênia R. Alcântara, Ener Batista, Giordane Alberto, Gleison Fernandes, Gustavo Barbosa, Joselito Gonçalves, Kaio Guimarães, Lacimar Cezário, Leonardo Alves, Márcia C. S. Santos, Nesvalcir G. Silva Jr., Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1272/1304_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1272/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ITAÚNA A TEMÁTICA DA EDUCAÇÃO COOPERATIVISTA, EMPREENDEDORA E FINANCEIRA NA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1275/1307_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1275/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA AGOSTO LILÁS NO MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1266/1311_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1266/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ALIENAR IMÓVEIS PÚBLICOS LOCALIZADOS NA COMUNIDADE RURAL DOS CAMPOS, NOS TERMOS DO &amp;#8220;PROGRAMA REGULARIZA ITAÚNA&amp;#8221;, INSTITUÍDO PELA LEI Nº 5.358, DE 21 DE DEZEMBRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1279/1312_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1279/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE AÇÃO GOVERNAMENTAL &amp;#8211; PPAG, PARA O QUADRIÊNIO 2022 - 2025.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1280/1314_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1280/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PRORROGAÇÃO DO PRAZO DA CONCESSÃO DE DIREITO REAL USO DE IMÓVEL PÚBLICO NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1281/1315_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1281/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEMANA DE SENSIBILIZAÇÃO À PERDA GESTACIONAL, NEONATAL E INFANTIL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Antônio de Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1283/1317_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1283/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO RUA ONILDO FARIA GONÇALVES.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1291/1329_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1291/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA MÁRCIO FARIA CAMPOS</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Antônio de Miranda, Ener Batista</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1296/1334_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1296/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.498, DE 30 DE DEZEMBRO DE 1999, QUE DISPÕE SOBRE NORMAS DE DOAÇÃO DE IMÓVEIS DA MUNICIPALIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1288/1324_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1288/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE DISPOSITIVO NA LEI MUNICIPAL Nº 5.182, DE 6 DE JULHO DE 2017, QUE &amp;#8220;DISPÕE SOBRE CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEIS DA MUNICIPALIDADE PARA FINS DE DESENVOLVIMENTO ECONÔMICO E SOCIAL&amp;#8221;.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Nesvalcir G. Silva Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1292/1330_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1292/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: PRAÇA MÁRCIA JOVELINA ASSIS SILVA NO BAIRRO SÃO BENTO.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1298/1335_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1298/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE UTILIZAÇÃO DE DETECTORES DE METAL PORTÁTEIS OU FIXOS EM TODOS OS EVENTOS COM BILHETERIA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1299/1336_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1299/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 2.681/1992, QUE &amp;#8220;INSTITUI O VALE TRANSPORTE GRATUITO PARA O SERVIDOR PÚBLICO DA PREFEITURA MUNICIPAL DE ITAÚNA E DO SAAE&amp;#8221;</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1300/1337_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1300/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO &amp;#8220;PRAÇA RUFINO DOS GARCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Aristides R. C. Filho, Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1302/1339_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1302/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: PRAÇA ALBERTO CORRADI JÚNIOR</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1307/1343_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1307/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 5.658/2021, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE IDENTIFICAÇÃO DO CABEAMENTO, ALINHAMENTO E RETIRADA DE FIAÇÃO EXCEDENTE NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1306/1342_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1306/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DE TRECHO DE LOGRADOURO PÚBLICO: &amp;#8220;RUA MARIA JOSÉ ALVES&amp;#8221;</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1284/1318_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1284/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1305/1341_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1305/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A SALA ESQUERDA DO MUSEU FRANCISCO MANOEL FRANCO COMO &amp;#8220;SALA PROFESSORA ELENICE COUTINHO&amp;#8221;</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1309/1345_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1309/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA AMBULATORIAL DE FISIOTERAPIA RESPIRATÓRIA PARA TRATAR SEQUELAS RESPIRATÓRIAS DOS PACIENTES QUE TIVERAM COVID-19 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1310/1346_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1310/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA FERNANDO ROBERTO DE MORAIS</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1312/1348_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1312/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Antônio de Miranda, Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1314/1351_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1314/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO NO MUNICÍPIO DE ITAÚNA O RATEIO DOS RECURSOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO &amp;#8211; FUNDEB, ENTRE OS PROFISSIONAIS DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1315/1352_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1315/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA PRÓPRIO PÚBLICO: COMPLEXO ESPORTIVO MARIA CLEUSA FONSECA </t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1317/1354_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1317/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 4.610 DE 9 DE SETEMBRO DE 2011 QUE AUTORIZOU A DOAÇÃO DE IMÓVEL PÚBLICO A EMPRESA USINAGEM J. A. LTDA - ME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Alexandre Campos, Nesvalcir G. Silva Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1320/1358_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1320/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 5.302, 06 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1321/1359_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1321/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEDA A CONTRATAÇÃO, EM CARGOS PÚBLICOS DIRETOS, INDIRETOS, EM COMISSÃO E EM DECORRÊNCIA DE EMPRESAS TERCEIRIZADAS, DE PESSOAS CONDENADAS PELOS CRIMES PREVISTOS NO ARTIGO 1º DA LEI FEDERAL Nº  7.716, DE 5 DE JANEIRO 1989, QUE DEFINE OS CRIMES RESULTANTES DE DISCRIMINAÇÃO OU PRECONCEITO DE RAÇA, COR, ETNIA, RELIGIÃO OU PROCEDÊNCIA NACIONAL.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1304/1362_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1304/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA PRÓPRIO PÚBLICO: &amp;#8220;UNIDADE BÁSICA DE SAÚDE MAURÍCIO DE JESUS BARCELOS&amp;#8221; </t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1323/1363_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1323/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA LEI NO 5.571, DE 03 DE NOVEMBRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1324/1364_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1324/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DEFINE O LIMITE DE RESERVA DA FAIXA NÃO EDIFICÁVEL AO LONGO DAS FAIXAS DE DOMÍNIO PÚBLICO DAS RODOVIAS QUE ATRAVESSEM O PERÍMETRO URBANO OU ÁREA URBANIZADA PASSÍVEL DE SER INCLUÍDA EM PERÍMETRO URBANO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1325/1365_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1325/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Nesvalcir G. Silva Jr., Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1327/1366_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1327/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO: PONTE ALÍSIO DE OLIVEIRA CAMPOS, SITUADA NA ESTRADA IAN 413</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1328/1367_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1328/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO &amp;#8220;RUA PERCÍLIA ALVES REGINO&amp;#8221;</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1330/1369_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1330/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INSTALAÇÃO DE SALAS DE APOIO À AMAMENTAÇÃO EM ÓRGÃOS E ENTIDADES PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1331/1370_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1331/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1334/1373_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1334/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1335/1374_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1335/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA DANIEL PENNA CORRADI</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1338/1376_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1338/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: QUADRA ESPORTIVA DANIEL BERNARDES DE SOUZA JÚNIOR</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1339/1377_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1339/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1341/1380_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1341/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE E ASSEGURA QUE SEJA VEDADA A CONTRATAÇÃO, EM CARGOS PÚBLICOS DIRETOS, INDIRETOS, EM COMISSÃO E EM DECORRÊNCIA DE EMPRESAS TERCEIRIZADAS, DE PESSOAS CONDENADAS PELOS CRIMES PREVISTOS NO ARTIGO 1º DA LEI FEDERAL Nº  7.716, DE 5 DE JANEIRO DE 1989. QUE DEFINE OS CRIMES RESULTANTES DE DISCRIMINAÇÃO OU PRECONCEITO DE RAÇA, COR, ETNIA, RELIGIÃO OU PROCEDÊNCIA NACIONAL.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1139/1381_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1139/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PROCESSO DE INSTALAÇÃO DE SISTEMA DIGITAL DE REGISTRO DE PROTOCOLOS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Aristides R. C. Filho, Nesvalcir G. Silva Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1346/1387_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1346/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE SANITÁRIOS QUÍMICOS EM OBRAS DE CONSTRUÇÃO CIVIL NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1347/1388_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1347/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS PARA AS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1348/1389_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1348/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS A TÍTULO DE AUXÍLIO FINANCEIRO ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1349/1390_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1349/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS ORIUNDOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO &amp;#8211; FUNDEB ÀS INSTITUIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1350/1391_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1350/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ALIENAÇÃO DE LOTES REMANESCENTES DE PROPRIEDADE DO MUNICÍPIO, VISANDO INCORPORAÇÃO A TERRENO LINDEIRO, ATRAVÉS DE INVESTIDURA E DÁ OUTRAS PROVIDÊNCIAS.	</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1351/1392_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1351/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A PROMOVER A DESAFETAÇÃO, DAS ÁREAS QUE MENCIONA, LOCALIZADAS NO POVOADO DO CÓRREGO DO SOLDADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1352/1393_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1352/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1354/1395_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1354/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1355/1396_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1355/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1356/1397_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1356/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO CONSERTO DE BURACOS E VALAS ABERTAS, MANUTENÇÃO E INSTALAÇÃO EM POSTES E TORRES NAS VIAS PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1357/1398_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1357/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2º, DA LEI MUNICIPAL NO 5.718, DE 24 DE NOVEMBRO DE 2021, QUE &amp;#8220;ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1358/1399_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1358/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA DE ITAÚNA  - FMPCD E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1360/1400_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1360/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1337/1405_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1337/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INCLUSÃO, NOS EDITAIS DE CONTRATAÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA DAS VIAS DO MUNICÍPIO, DO ALTEAMENTO DOS TAMPÕES DE FERRO FUNDIDO PARA POÇOS DE VISITAS (TAMPAS DE BUEIRO) E AFINS_x000D_
 </t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1365/1406_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1365/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL ÀS INSTITUIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1366/1407_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1366/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS ÀS ENTIDADES QUE MENCIONA, EM CARÁTER DE SUBVENÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1367/1408_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1367/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1369/1410_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1369/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1368/1409_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1368/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1370/1411_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1370/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1371/1412_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1371/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1372/1413_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1372/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (FEDERAÇÃO MINEIRA DE TÊNIS)</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1376/1416_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1376/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1379/1419_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1379/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO: RUA RAFAEL ARRUDA MOREIRA.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1381/1421_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1381/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL NO 3.733 DE 05 DE AGOSTO DE 2002, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A EXTRAIR E IMEDIATAMENTE SUBSTITUIR ÁRVORES CONDENADAS PRÓXIMAS A IMÓVEIS PARTICULARES, SEM SOLICITAÇÃO OU AUTORIZAÇÃO DO PROPRIETÁRIO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1385/1424_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1385/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (HOSPITAL MANOEL GONÇALVES)</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1386/1425_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1386/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL AO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE ITAÚNA &amp;#8211; IMP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1387/1426_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1387/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA À EMPRESA DABLO DOIS INDÚSTRIA E COMÉRCIO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1388/1427_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1388/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (EXTINTORES CENTRO OESTE)</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1359/1428_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1359/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS FINANCEIROS ÀS ENTIDADES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (PRAÇAS DE ESPORTES)</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1389/1429_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1389/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSO FINANCEIRO À EMPRESA DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL DO ESTADO DE MINAS GERAIS &amp;#8211; EMATER/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1390/1430_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1390/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS - OPUS EMPREENDIMENTOS IMOBILIÁRIOS LTDA</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1391/1431_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1391/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS À ASSOPOC &amp;#8211; ASSOCIAÇÃO DOS PROTETORES DAS PESSOAS CARENTES, POR TERMO ADITIVO AO TERMO DE PARCERIA &amp;#8211; SUBVENÇÃO SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1392/1432_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1392/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PRAZO PARA CUMPRIMENTO DE CLÁUSULA DE DOAÇÃO DE IMÓVEL PÚBLICO AO ROTARY CLUBE CIDADE UNIVERSITÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1393/1433_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1393/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Substitutivo</t>
   </si>
   <si>
     <t>Márcia C. S. Santos, Antônio de Miranda, Antônio J. Faria Jr., Gleison Fernandes, Joselito Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1168/1199_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1168/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ITAÚNA O PROGRAMA &amp;#8220;ADOTE UMA PRAÇA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1052/1078_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1052/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A NÃO INCIDÊNCIA DE JUROS E CORREÇÃO MONETÁRIA EM DECORRÊNCIA DO ATRASO NA QUITAÇÃO DOS PARCELAMENTOS EXISTENTES, DOS IMPOSTOS, TAXAS, CONTRIBUIÇÃO DE MELHORIA E MULTAS E DÁ OUTRAS PROVIDÊNCIAS &amp;#8211; COVID-19.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1342/1382_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1342/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O USO DO SISTEMA VIÁRIO MUNICIPAL PARA EXPLORAÇÃO DE SERVIÇO DE TRANSPORTE INDIVIDUAL PRIVADO REMUNERADO DE PASSAGEIROS INTERMEDIADO POR APLICATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1134/1166_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1134/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA À EMPRESA ÓTIMA EMPREENDIMENTOS E CONSTRUÇÕES LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1221/1251_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1221/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>Ana Carolina  S. Faria, Edênia R. Alcântara, Gustavo Barbosa, Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/3765/pl_216-2021_-_substitutivo_-__lei_amamentamento.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/3765/pl_216-2021_-_substitutivo_-__lei_amamentamento.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE SALAS DE APOIO À AMAMENTAÇÃO EM ÓRGÃOS E ENTIDADES PÚBLICAS DIRETAS E INDIRETAS, BEM COMO NAS EMPRESAS PRIVADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1394/1434_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1394/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/959/981_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/959/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA PARA CRIAR A COMISSÃO DE DEFESA DOS DIREITOS DAS MULHERES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/960/982_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/960/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA PARA CRIAR A COMISSÃO DE DEFESA E DOS DIREITOS DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/961/983_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/961/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 06, DE 01 DE AGOSTO DE 2018, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/974/997_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/974/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO DOS VENCIMENTOS DOS SERVIDORES ATIVOS, PROVENTOS DE APOSENTADORIAS E BOLSAS-AUXÍLIO DOS ESTAGIÁRIOS DA CÂMARA MUNICIPAL DE ITAÚNA &amp;#8211; MG, E DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE ITAÚNA PARA O ANO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1011/1035_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1011/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1025/1050_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1025/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO INFLACIONÁRIA DOS VENCIMENTOS DOS SERVIDORES ATIVOS, PROVENTOS DE APOSENTADORIAS E BOLSAS-AUXÍLIO DOS ESTAGIÁRIOS DA CÂMARA MUNICIPAL DE ITAÚNA &amp;#8211; MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1026/1051_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1026/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO INFLACIONÁRIA DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE ITAÚNA PARA O ANO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1041/1067_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1041/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR MARCO AURÉLIO MÁXIMO DUTRA</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1042/1068_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1042/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE OS INCISOS IV, V, IV, E OS § 3º, §4º E §5º AO ARTIGO 171 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1046/1072_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1046/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 110 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1056/1081_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1056/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE UM PARÁGRAFO ÚNICO AO ARTIGO 85 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA &amp;#8211; MG, ESTABELECENDO CRITÉRIOS PARA CONCESSÃO DE DIREITO DE USO DE IMÓVEIS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1055/1083_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1055/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUSPENSÃO DA VIGÊNCIA DA RESOLUÇÃO Nº 04/2021 &amp;#8211; QUE DISPÕE SOBRE A RECOMPOSIÇÃO INFLACIONÁRIA DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE ITAÚNA PARA O ANO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>Aristides R. C. Filho, Alexandre Campos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1062/1088_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1062/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO &amp;#8220;POST MORTEM&amp;#8221; DE CIDADÃ HONORÁRIA DE ITAÚNA À IRMÃ BENIGNA VICTIMA DE JESUS</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1077/1104_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1077/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E JULGA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1082/1110_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1082/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 06/2018 (REGIMENTO INTERNO DA CÂMARA) E DÁ OUTRAS PROVIDÊNCIAS (CONSELHO DE ÉTICA)</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1089/1116_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1089/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 06, DE 21 DE JUNHO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1097/1126_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1097/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 06, DE 21 DE JULHO DE 2018 (REGIMENTO INTERNO DA CÂMARA DE ITAÚNA MG ) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1104/1135_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1104/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O JORNAL OFICIAL NO ÂMBITO DO PODER LEGISLATIVO ITAUNENSE</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1107/1138_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1107/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO III DO ART. 17 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1147/1179_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1147/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR RAFAEL MARTINS DE SOUZA</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1166/1197_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1166/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO 1º SARGENTO DO EXÉRCITO LUIZ CARLOS PINTO MARQUES.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1179/1210_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1179/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. MÁRCIO DOS SANTOS</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1180/1211_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1180/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO DR. RAFAEL ALVES</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1183/1214_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1183/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR MARCO AURÉLIO MACHADO.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1203/1234_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1203/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR FREDY DANIEL DA SILVEIRA.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1204/1235_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1204/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR ANDRÉ LEITE DRUMOND.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1205/1236_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1205/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR VANDERLEI AUGUSTO DOS SANTOS.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1206/1237_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1206/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR AGNALDO VARGAS SANTOS.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1207/1238_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1207/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SARGENTO ARNALDO.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1208/1239_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1208/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. FERNANDO VALES FERNANDES CORREA.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1209/1240_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1209/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À SRA. GERALDA APARECIDA DE ARAÚJO GUEVARA.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1210/1241_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1210/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO ARTÍSTICO E CULTURAL AO ARTISTA MAURÍCIO PAULINO.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1212/1242_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1212/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO TENENTE MARGOTTI.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1213/1243_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1213/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SARGENTO MATOS.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1214/1244_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1214/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO SENHOR ANTÔNIO CERRI.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1217/1247_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1217/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE OS PARÁGRAFOS PRIMEIRO, SEGUNDO E TERCEIRO AO ARTIGO 85 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA/MG.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1219/1249_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1219/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR LUCAS WESCLEY MIRANDA IBANHES.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1223/1253_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1223/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO CULTURAL AO CIDADÃO MARCO ANTÔNIO MACHADO LARA.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1225/1254_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1225/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO SRº. ANDRÉ HENRIQUE GONÇALVES SALIBA.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1227/1255_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1227/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR GERALDO EUSTÁQUIO GABRIEL.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr., Aristides R. C. Filho, Joselito Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1240/1266_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1240/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO DEPUTADO FEDERAL PAULO ABI- ACKEL.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1241/1267_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1241/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR GUSTAVO SANTANA.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1242/1268_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1242/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR GERALDO MAJELA PEREIRA.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1258/1290_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1258/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS PARÁGRAFOS 1º E 2º DO ARTIGO 85 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA &amp;#8211; MG (RESOLUÇÃO Nº 06/2018)</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1235/1295_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1235/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 07/2018, DE 27 DE JUNHO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1301/1338_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1301/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO AO SR. MARCOS HENRIQUE CALDEIRA BRANT</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1313/1350_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1313/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE FÉRIAS PRÊMIOS PELO EXERCÍCIO ININTERRUPTO DO SERVIÇO PÚBLICO. </t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>Alexandre Campos, Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1336/1375_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1336/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE VALORIZAÇÃO DO SERVIDOR DO LEGISLATIVO ITAUNENSE, CRIA O "PRÊMIO DR. HELY GONÇALVES DE SOUSA - SERVIDORES DESTAQUES DO ANO" NO ÂMBITO DO PODER LEGISLATIVO ITAUNENSE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1362/1402_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1362/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE ITAÚNA/MG.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1363/1404_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1363/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O ESTATUTO DO SERVIDOR DA CÂMARA MUNICIPAL DE ITAÚNA, DISPONDO SOBRE A ESTRUTURA ORGANIZACIONAL E A POLÍTICA DE PESSOAL DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1377/1417_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1377/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E JULGA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1023/1048_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1023/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO PREFEITO NEIDER MOREIRA E AO SECRETÁRIO DE SAÚDE FERNANDO MEIRA QUE SEJA REALIZADA A COMPRA DE VACINA COM RECURSOS PRÓPRIOS, INDEPENDENTE DO LABORATÓRIO, SEM FICAR ESPERANDO GOVERNO FEDERAL E ESTADUAL EM SEUS CALENDÁRIOS DE VACINAÇÃO PADRÃO</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1024/1049_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1024/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO GOVERNADOR ROMEU ZEMA E AO SECRETÁRIO ESTADUAL DE SAÚDE CARLOS EDUARDO AMARAL QUE SEJA REALIZADA A COMPRA DE VACINA COM RECURSOS PRÓPRIOS, INDEPENDENTE DO LABORATÓRIO, SEM FICAR ESPERANDO GOVERNO FEDERAL E EM SEUS CALENDÁRIOS DE VACINAÇÃO PADRÃO</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>Antônio de Miranda, Gustavo Barbosa, Ana Carolina  S. Faria</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1059/1085_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1059/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A TODOS OS PROFISSIONAIS DE SAÚDE QUE ESTÃO ATUANDO NA LINHA DE FRENTE DO COMBATE À COVID-19.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1060/1086_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1060/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À PARÓQUIA DE SANT&amp;#8217;ANA, PELOS 180 ANOS DE SUA FUNDAÇÃO.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1099/1128_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1099/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE APLAUSOS AO PAI &amp;#8211; POSTO DE ATENDIMENTO IMEDIATO À COVID -19 À TODOS OS PROFISSIONAIS FORMADOS POR ESSA EQUIPE MULTIDISCIPLINAR QUE SE COLOCARAM A DISPOSIÇÃO NO COMBATE À COVID-19.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1116/1147_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1116/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ENGENHEIRO AGRÔNOMO, EX-MINISTRO DA AGRICULTURA E EX-DEPUTADO FEDERAL CONSITUINTE ALYSSON PAULINELLI, PELA SUA INDICAÇÃO PARA O PRÊMIO NOBEL DA PAZ 2021.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1152/1185_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1152/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PROFISSIONAL DE SAÚDE DR. OLBER MOREIRA DE FARIA, PELA SUA ATUAÇÃO, EM NOSSO MUNICÍPIO, EM PROL DA SAÚDE PÚBLICA, EM ESPECIAL PELA SUA CONTRIBUIÇÃO NA LINHA DE FRENTE DO COMBATE À COVID-19.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1157/1190_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1157/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS AO PRESIDENTE DA ASSOCIAÇÃO DE SEGURANÇA PÚBLICA DE ITAÚNA DESDE 2018, RÔMULO VINÍCIUS FERREIRA, PELA SUA DEDICAÇÃO, COMPROMETIMENTO E EXCELENTE TRABALHOS PRESTADOS À COMUNIDADE ITAUNENSE. </t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1165/1196_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1165/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A EMPRESA VIAÇÃO ITAÚNA, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE ITAUNENSE VISANDO O BEM COLETIVO.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1145/1213_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1145/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PADRE RODRIGO BOTELHO MOREIRA JÚNIOR, PELA SUA ATUAÇÃO EM NOSSO MUNICÍPIO, JUNTO AOS FIÉIS, CONTRIBUINDO PARA AMPARAR AOS NECESSITADOS, PRINCIPALMENTE NESSE TEMPO DE PANDEMIA.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr., Leonardo Alves</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1189/1220_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1189/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ENGRAXATE EXPEDITO FERREIRA DA SILVA, MAIS CONHECIDO COMO FUBÁ.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1191/1222_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1191/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE APLAUSOS AO DELEGADO DE POLÍCIA CIVIL LEONARDO MOREIRA PIO.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1192/1223_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1192/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À SRA. PATRÍCIA GONÇALVES NOGUEIRA, PELA SUA RELEVANTE CONTRIBUIÇÃO COM A CULTURA DE ITAÚNA.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1199/1230_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1199/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO DEPUTADO ESTADUAL GUSTAVO MITRE, PELO TRABALHO EM PROL DO ESTADO DE MINAS GERAIS, ESPECIALMENTE A NOSSA CIDADE DE ITAÚNA.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1216/1246_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1216/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ITAUNENSE ALEXSANDRO CÉSAR DE SOUZA.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1215/1245_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1215/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO REVERENDO PADRE CHRYSTIAN SHANKAR DE OLIVEIRA LIMA</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1218/1248_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1218/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. CLEITON RODRIGUES PELA SUA RELEVANTE CONTRIBUIÇÃO COM O DESENVOLVIMENTO PROFISSIONAL DOS CIDADÃOS DE ITAÚNA.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1228/1256_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1228/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO RECOMENDANDO A IMEDIATA SUSPENSÃO E REVISÃO DO EDITAL DE CHAMADA PÚBLICA DO MINISTÉRIO DO MEIO AMBIENTE (MMA) Nº 1, DE 17 DE MAIO DE 2021, REFERENTE A SELEÇÃO DE PROJETOS PARA MELHORIA DA GESTÃO DE RESÍDUOS SÓLIDOS A SEREM EXECUTADOS POR CONSÓRCIOS PÚBLICOS SITUADOS NO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr., Aristides R. C. Filho</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1244/1271_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1244/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A EMPRESA CASA RENA S.A. PELOS  SEUS 55 ANOS DE EXISTÊNCIA COMEMORADOS EM AGOSTO/2021.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1290/1328_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1290/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO DESTINADA AOS PARLAMENTARES DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE MINAS GERAIS, PARA QUE MANTENHAM A MENSAGEM DE VETO Nº 152, DE 17 DE SETEMBRO DE 2021, PUBLICADO NO DIÁRIO DO EXECUTIVO ESTADUAL EM 18/09/2021, DE AUTORIA DO EXMO. SR. ROMEU ZEMA, GOVERNADOR DO ESTADO DE MINAS GERAIS, QUE OPÔS VETO TOTAL, POR INCONSTITUCIONALIDADE E POR CONTRARIEDADE AO INTERESSE PÚBLICO, AO PROJETO DE LEI Nº 2.316/2020, QUE &amp;#8220;ALTERA A LEI Nº 14.170, DE 15 DE JANEIRO DE 2002, QUE DETERMINA A IMPOSIÇÃO DE SANÇÕES A PESSOA JURÍDICA POR ATO DISCRIMINATÓRIO PRATICADO CONTRA PESSOA EM VIRTUDE DE SUA ORIENTAÇÃO SEXUAL&amp;#8221;</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1308/1344_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1308/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CÂMARA MUNICIPAL DE ITAÚNA, NO ESTADO DE MINAS GERAIS ATRAVÉS DE SEUS EDIS QUE ASSINAM ABAIXO, APRESENTA MOÇÃO DE APLAUSOS A TODOS OS SERVIDORES PÚBLICOS DE ITAÚNA PELA SUA DEDICAÇÃO, COMPROMETIMENTO E EXCELENTE TRABALHOS PRESTADOS. </t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1318/1356_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1318/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PROFESSOR MARCO TÚLIO DE SOUSA, PELO DESTAQUE ALCANÇADO NO BRASIL E NO EXTERIOR POR SEUS ESTUDOS A RESPEITO DA INFLUÊNCIA DAS MÍDIAS DIGITAIS NA RELIGIOSIDADE DOS FIÉIS.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos diversos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1276/1308_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1276/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECURSO CONTRA PARECER TERMINATIVO DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA AO PROJETO DE LEI Nº 88/2021.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1277/1309_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1277/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECURSO CONTRA PARECER TERMINATIVO DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA AO PROJETO DE LEI Nº 101/2021.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1278/1310_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1278/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> RECURSO CONTRA PARECER TERMINATIVO DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA AO PROJETO DE LEI Nº 121/2021.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações, Pedidos de Informações e Outros</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/957/978_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/957/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 05 DE JANEIRO DE 2021</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/966/988_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/966/988_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 12 DE JANEIRO DE 2021</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/977/1000_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/977/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDOS DE INFORMAÇÕES E INDICAÇÕES PARA LEITURA NA REUNIÃO ORDINÁRIA DIA 19/01/2021.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/988/1013_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/988/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES PARA LEITURA NA REUNIÃO ORDINÁRIA DO DIA 26/01/2021.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/992/1017_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/992/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES PARA SEREM LIDOS NA REUNIÃO DE 02.02.2021.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1006/1030_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1006/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 09 DE FEVEREIRO DE 2021</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1012/1036_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1012/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 18 DE FEVEREIRO DE 2021</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1020/1045_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1020/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES PARA LEITURA DIA 23.02.2021.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1027/1052_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1027/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES PARA LEITURA NA REUNIÃO DIA 02.03.2021.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1034/1060_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1034/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES PARA SEREM LIDOS NA REUNIÃO ORDINÁRIA 09.03.2021.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1039/1065_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1039/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES PARA SEREM LIDOS NA REUNIÃO ORDINÁRIA DIA 16.03.2021</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1049/1075_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1049/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES PARA SEREM LIDOS EM REUNIÃO ORDINÁRIA DIA 23.03.2021.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1053/1079_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1053/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES PARA SEREM LIDOS EM REUNIÃO ORDINÁRIA DO DIA 25/03/2021.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1058/1084_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1058/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES PARA SEREM LIDAS EM REUNIÃO ORDINÁRIA DIA 06.04.2021.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1072/1098_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1072/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES PARA SEREM LIDAS EM REUNIÃO ORDINÁRIA DIA 13.04.2021.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1080/1108_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1080/1108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES PARA SEREM LIDOS EM 20.04.2021.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1093/1121_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1093/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES PARA SEREM LIDOS NA REUNIÃO ORDINÁRIA EM 27.04.2021.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1101/1130_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1101/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES PARA SEREM LIDOS EM REUNIÃO ORDINÁRIA DO DIA 04.05.2021.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1108/1139_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1108/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES PARA SEREM LIDOS NA REUNIÃO ORDINÁRIA DIA 11.05.2021.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1124/1155_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1124/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES PARA SEREM LIDOS EM REUNIÃO DO DIA 18/05/2021.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1132/1164_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1132/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 25 DE MAIO DE 2021</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1146/1177_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1146/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDOS DE INFORMAÇÕES E INDICAÇÕES LIDOS EM 1º DE JUNHO DE 2021</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1002/1184_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1002/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 08 DE JUNHO DE 2021</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1178/1209_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1178/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDOS DE INFORMAÇÕES E INDICAÇÕES LIDOS EM 22 DE JUNHO DE 2021</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1190/1221_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1190/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 29 DE JUNHO DE 2021</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1245/1272_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1245/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 03 DE AGOSTO DE 2021</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1224/1279_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1224/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 10 DE AGOSTO DE 2021</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1256/1287_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1256/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM REUNIÃO ORDINÁRIA DE 17 DE AGOSTO DE 2021</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1264/1297_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1264/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 24 DE AGOSTO DE 2021</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1274/1306_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1274/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 31 DE AGOSTO DE 2021</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1282/1316_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1282/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 02 DE SETEMBRO DE 2021</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1287/1322_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1287/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 14 DE SETEMBRO DE 2021</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1289/1327_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1289/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 21 DE SETEMBRO DE 2021</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1293/1331_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1293/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 28 DE SETEMBRO DE 2021</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1303/1340_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1303/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 05 DE OUTUBRO DE 2021</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1311/1347_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1311/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES, REQUERIMENTOS E PEDIDOS DE INFORMAÇÕES LIDOS EM 19 DE OUTUBRO DE 2021</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1316/1353_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1316/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 26 DE OUTUBRO DE 2021</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1319/1357_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1319/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM REUNIÃO ORDINÁRIA DO DIA 04 DE NOVEMBRO DE 2021</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1322/1361_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1322/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDOS DE INFORMAÇÕES E INDICAÇÕES LIDOS EM 09 DE NOVEMBRO DE 2021</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1329/1368_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1329/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 16 DE NOVEMBRO DE 2021</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1340/1379_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1340/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDOS DE INFORMAÇÕES E INDICAÇÕES LIDOS EM 23 DE NOVEMBRO DE 2021</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1345/1386_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1345/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 30 DE NOVEMBRO DE 2021</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1361/1403_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1361/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 07 DE DEZEMBRO DE 2021</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1380/1420_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1380/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDOS DE INFORMAÇÕES E INDICAÇÕES LIDOS EM 14 DE DEZEMBRO DE 2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5146,67 +5146,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/981/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/982/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1031/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1047/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1075/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1110/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1126/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/971/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1115/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1112/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1161/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1162/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1167/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1188/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1187/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1186/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1196/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1248/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1253/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1254/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1260/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1286/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1294/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1295/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1332/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1333/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1378/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1383/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1384/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1017/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1071/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1079/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1193/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/plc_5-2021_-_regularizacao_construcoes_irregulares_-_redacao_final_e_emendas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1163/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1285/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1326/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1343/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1353/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1373/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1374/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/3844/plc_sub-_01-2021_-_ao_pl_01-21_reforma_da_previdencia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1197/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/954/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/955/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/958/pl_03-2021_-_inclusao_de_academias_como_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/962/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/963/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/964/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/968/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/975/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/972/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/973/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/976/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/980/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/979/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/978/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/983/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/984/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/985/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/986/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/987/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/989/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/993/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/995/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/996/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/997/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/998/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/999/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1000/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1001/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/967/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1003/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1004/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1005/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1007/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1008/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1009/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1010/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1021/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1013/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1014/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1015/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1016/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1018/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1019/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1022/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1030/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1029/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1028/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1032/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1033/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1040/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1043/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1044/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1045/1071_texto_integral.odt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1048/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1050/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1051/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1054/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1057/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1061/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1063/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1064/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1065/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1066/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1067/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1068/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1069/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1070/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1073/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1074/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1076/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1078/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/994/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1081/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1083/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1085/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1086/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1087/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1088/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1090/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1091/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1092/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1084/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1094/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1095/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1096/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1098/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1100/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1103/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1105/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1106/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1109/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1111/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1113/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1114/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1273/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1117/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1118/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1119/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1120/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1121/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1122/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1123/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1125/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1127/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1128/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1129/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1130/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1131/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1133/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1135/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1136/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1137/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1141/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1138/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1140/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1142/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1143/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1144/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1148/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1149/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1150/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1151/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1153/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1154/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1155/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1156/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1158/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1159/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1160/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1169/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1170/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1171/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1172/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1173/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1174/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1175/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1176/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1177/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1181/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1184/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1185/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1194/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1220/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1198/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1200/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1201/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1202/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1222/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1229/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1230/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1231/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1232/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1234/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1236/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1238/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1239/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1164/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1243/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1226/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1246/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1247/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1249/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1182/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1250/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1237/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1251/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1252/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1233/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1255/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1257/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1211/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1259/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1261/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1262/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1263/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1265/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1267/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1268/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1269/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1270/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1271/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1272/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1275/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1266/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1279/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1280/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1281/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1283/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1291/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1296/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1288/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1292/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1298/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1299/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1300/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1302/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1307/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1306/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1284/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1305/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1309/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1310/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1312/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1314/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1315/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1317/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1320/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1321/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1304/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1323/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1324/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1325/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1327/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1328/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1330/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1331/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1334/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1335/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1338/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1339/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1341/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1139/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1346/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1347/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1348/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1349/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1350/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1351/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1352/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1354/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1355/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1356/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1357/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1358/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1360/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1337/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1365/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1366/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1367/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1369/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1368/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1370/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1371/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1372/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1376/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1379/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1381/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1385/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1386/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1387/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1388/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1359/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1389/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1390/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1391/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1392/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1393/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1168/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1052/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1342/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1134/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1221/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/3765/pl_216-2021_-_substitutivo_-__lei_amamentamento.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1394/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/959/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/960/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/961/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/974/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1011/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1025/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1026/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1041/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1042/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1046/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1056/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1055/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1062/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1077/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1082/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1089/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1097/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1104/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1107/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1147/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1166/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1179/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1180/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1183/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1203/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1204/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1205/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1206/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1207/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1208/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1209/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1210/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1212/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1213/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1214/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1217/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1219/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1223/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1225/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1227/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1240/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1241/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1242/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1258/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1235/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1301/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1313/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1336/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1362/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1363/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1377/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1023/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1024/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1059/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1060/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1099/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1116/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1152/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1157/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1165/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1145/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1189/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1191/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1192/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1199/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1216/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1215/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1218/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1228/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1244/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1290/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1308/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1318/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1276/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1277/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1278/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/957/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/966/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/977/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/988/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/992/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1006/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1012/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1020/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1027/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1034/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1039/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1049/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1053/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1058/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1072/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1080/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1093/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1101/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1108/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1124/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1132/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1146/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1002/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1178/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1190/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1245/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1224/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1256/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1264/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1274/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1282/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1287/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1289/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1293/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1303/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1311/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1316/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1319/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1322/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1329/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1340/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1345/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1361/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1380/1420_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/981/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/982/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1031/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1047/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1075/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1110/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1126/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/971/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1115/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1112/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1161/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1162/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1167/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1188/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1187/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1186/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1196/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1248/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1253/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1254/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1260/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1286/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1294/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1295/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1332/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1333/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1378/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1383/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1384/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1017/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1071/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1079/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1193/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/plc_5-2021_-_regularizacao_construcoes_irregulares_-_redacao_final_e_emendas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1163/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1285/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1326/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1343/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1353/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1373/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1374/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/3844/plc_sub-_01-2021_-_ao_pl_01-21_reforma_da_previdencia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1197/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/954/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/955/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/958/pl_03-2021_-_inclusao_de_academias_como_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/962/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/963/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/964/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/968/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/975/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/972/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/973/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/976/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/980/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/979/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/978/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/983/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/984/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/985/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/986/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/987/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/989/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/993/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/995/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/996/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/997/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/998/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/999/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1000/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1001/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/967/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1003/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1004/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1005/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1007/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1008/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1009/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1010/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1021/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1013/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1014/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1015/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1016/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1018/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1019/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1022/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1030/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1029/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1028/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1032/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1033/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1040/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1043/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1044/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1045/1071_texto_integral.odt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1048/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1050/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1051/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1054/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1057/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1061/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1063/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1064/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1065/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1066/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1067/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1068/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1069/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1070/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1073/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1074/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1076/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1078/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/994/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1081/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1083/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1085/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1086/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1087/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1088/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1090/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1091/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1092/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1084/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1094/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1095/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1096/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1098/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1100/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1103/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1105/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1106/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1109/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1111/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1113/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1114/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1273/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1117/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1118/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1119/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1120/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1121/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1122/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1123/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1125/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1127/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1128/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1129/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1130/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1131/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1133/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1135/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1136/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1137/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1141/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1138/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1140/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1142/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1143/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1144/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1148/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1149/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1150/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1151/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1153/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1154/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1155/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1156/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1158/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1159/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1160/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1169/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1170/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1171/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1172/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1173/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1174/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1175/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1176/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1177/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1181/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1184/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1185/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1194/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1220/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1198/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1200/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1201/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1202/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1222/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1229/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1230/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1231/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1232/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1234/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1236/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1238/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1239/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1164/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1243/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1226/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1246/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1247/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1249/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1182/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1250/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1237/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1251/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1252/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1233/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1255/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1257/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1211/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1259/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1261/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1262/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1263/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1265/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1267/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1268/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1269/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1270/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1271/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1272/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1275/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1266/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1279/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1280/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1281/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1283/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1291/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1296/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1288/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1292/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1298/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1299/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1300/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1302/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1307/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1306/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1284/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1305/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1309/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1310/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1312/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1314/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1315/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1317/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1320/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1321/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1304/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1323/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1324/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1325/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1327/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1328/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1330/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1331/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1334/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1335/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1338/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1339/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1341/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1139/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1346/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1347/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1348/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1349/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1350/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1351/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1352/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1354/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1355/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1356/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1357/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1358/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1360/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1337/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1365/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1366/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1367/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1369/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1368/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1370/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1371/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1372/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1376/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1379/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1381/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1385/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1386/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1387/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1388/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1359/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1389/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1390/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1391/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1392/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1393/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1168/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1052/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1342/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1134/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1221/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/sapl/public/materialegislativa/2021/3765/pl_216-2021_-_substitutivo_-__lei_amamentamento.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1394/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/959/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/960/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/961/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/974/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1011/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1025/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1026/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1041/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1042/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1046/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1056/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1055/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1062/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1077/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1082/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1089/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1097/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1104/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1107/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1147/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1166/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1179/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1180/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1183/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1203/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1204/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1205/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1206/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1207/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1208/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1209/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1210/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1212/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1213/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1214/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1217/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1219/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1223/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1225/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1227/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1240/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1241/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1242/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1258/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1235/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1301/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1313/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1336/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1362/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1363/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1377/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1023/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1024/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1059/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1060/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1099/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1116/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1152/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1157/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1165/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1145/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1189/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1191/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1192/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1199/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1216/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1215/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1218/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1228/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1244/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1290/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1308/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1318/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1276/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1277/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1278/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/957/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/966/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/977/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/988/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/992/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1006/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1012/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1020/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1027/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1034/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1039/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1049/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1053/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1058/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1072/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1080/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1093/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1101/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1108/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1124/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1132/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1146/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1002/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1178/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1190/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1245/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1224/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1256/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1264/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1274/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1282/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1287/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1289/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1293/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1303/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1311/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1316/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1319/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1322/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1329/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1340/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1345/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1361/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2021/1380/1420_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H428"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>