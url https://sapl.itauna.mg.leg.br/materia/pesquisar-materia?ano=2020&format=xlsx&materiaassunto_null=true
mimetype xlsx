--- v0 (2026-02-12)
+++ v1 (2026-06-18)
@@ -54,2633 +54,2633 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/671/685_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/671/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA PARLAMENTAR IMPOSITIVA Nº 83 APRESENTADA AO PROJETO DE LEI Nº 123/2019, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2020 (LOA)</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/750/770_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/750/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI Nº 02/2020, DE AUTORIA DO VEREADOR JOEL MÁRCIO ARRUDA, QUE "INSTITUI O ENSINO DOMICILIAR (HOMESCHOOLING) DA EDUCAÇÃO BÁSICA NO MUNICÍPIO DE ITAÚNA/MG"</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/797/818_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/797/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 33/2020, DE AUTORIA DO VEREADOR ALEXANDRE CAMPOS, QUE DESTINA OS VALORES ARRECADADOS COM O PAGAMENTO DAS MULTAS APLICADAS AOS ESTABELECIMENTOS COMERCIAIS, INDUSTRIAIS E OUTROS SEGMENTOS EM CONSEQUÊNCIA DA PANDEMIA DO CORONA VÍRUS (COVID-19) AO COMBATE DA DISSEMINAÇÃO DO PRÓPRIO VÍRUS OU AO TRATAMENTO DE INDIVÍDUOS COM SUSPEITA OU INFECTADOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/826/847_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/826/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 39/2020, QUE "AUTORIZA A NÃO INCIDÊNCIA DE JUROS E CORREÇÃO MONETÁRIA EM DECORRÊNCIA DO ATRASO NA QUITAÇÃO DOS PARCELAMENTOS EXISTENTES, DOS IMPOSTOS, TAXAS E CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS &amp;#8211; COVID-19"</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/829/850_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/829/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI NO 36/2020-CMI, QUE &amp;#8220;DISPÕE SOBRE A SUSPENSÃO DA COBRANÇA DE JUROS E MULTAS REALIZADAS PELO SAAE&amp;#8221;.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/830/851_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/830/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI COMPLEMENTAR NO 05/2020-CMI, QUE &amp;#8220;ALTERA A LEI N° 1.385, DE 27 DE DEZEMBRO DE 1977, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/831/852_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/831/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI NO 45/2020-CMI, QUE ANULA AS NOTIFICAÇÕES DE IRREGULARIDADES EXPEDIDAS PELOS MONITORES DO ESTACIONAMENTO ROTATIVO &amp;#8211; ZONA AZUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/844/865_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/844/865_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VETO AO PROJETO DE LEI NO 44/2020-CMI, QUE &amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DA VENDA FRACIONADA DO TALÃO DA ZONA AZUL DO ESTACIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/904/925_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/904/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NO 51/2020-CMI, QUE &amp;#8220;DISPÕE SOBRE A ISENÇÃO DE MENSALIDADES NAS PRAÇAS DE ESPORTES DO MUNICÍPIO DE ITAÚNA DURANTE O PERÍODO DE PANDEMIA DO COVID-19&amp;#8221;.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/911/932_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/911/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI NO 22/2020-CMI, QUE &amp;#8220;DISPÕE SOBRE A DIVULGAÇÃO DA RECEITA E A DESPESA DA TAXA DE LIXO/TAXA DE COLETA, REMOÇÃO E DESTINAÇÃO DOS RESÍDUOS SÓLIDOS DE QUE TRATA A LEI 1.385/77 E DETERMINA O CUMPRIMENTO DE DISPOSITIVO LEGAL&amp;#8221;.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/912/933_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/912/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI NO 37/2020-CMI, QUE &amp;#8220;AUTORIZA O MUNICÍPIO A SUSPENDER A TRIBUTAÇÃO DAS TARIFAS DE ÁGUA E ESGOTO E DÁ OUTRAS PROVIDÊNCIAS - COVID-19&amp;#8221;.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/923/944_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/923/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI NO 08/2020-CMI, QUE &amp;#8220;OBRIGA O PODER EXECUTIVO E O LEGISLATIVO A DIVULGAR, EM TEMPO REAL, AS DESPESAS E RECEITAS DO GOVERNO MUNICIPAL POR MEIO DE APLICATIVO PARA CELULARES.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Otacília Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/677/692_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/677/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMA TEMPORÁRIO PARA PAGAMENTO DO ITBI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/692/707_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/692/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A  LEI Nº 1.385, DE 27 DE DEZEMBRO  DE 1977, E DÁ OUTRAS PROVIDÊNCIAS (ISENÇÃO DE TAXA DE LIXO PARA IMÓVEIS FECHADOS)</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/699/714_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/699/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 124, DE 6 DE OUTUBRO DE 2017, QUE &amp;#8220;DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ITAÚNA &amp;#8211; IMP&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/701/716_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/701/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O REGIME EXCEPCIONAL DE EMPREGO PÚBLICO DO PESSOAL DA ADMINISTRAÇÃO MUNICIPAL DIRETA PARA ATUAR EXCLUSIVAMENTE EM PROGRAMAS GOVERNAMENTAIS DE CARÁTER TEMPORÁRIO NA ÁREA DE SAÚDE; REVOGA AS LEIS COMPLEMENTARES Nº 17, DE 1º DE JUNHO DE 2000, Nº 51, DE 18 DE FEVEREIRO DE 2009, Nº 110, DE 17 DE DEZEMBRO DE 2015 E Nº 118, DE 26 DE SETEMBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>Antônio de Miranda, Otacília Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/740/760_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/740/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.385, DE 27 DE DEZEMBRO DE 1977, E DÁ OUTRAS PROVIDÊNCIAS - COVID 19</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/762/782_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/762/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE NOVA REDAÇÃO AO CAPÍTULO III, ARTIGOS 26, 27, 28, 29 E 30 DA LEI COMPLEMENTAR Nº 49, DE 21 DE OUTUBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS (PLANO DIRETOR)</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/775/794_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/775/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA A PREVIDÊNCIA NO MUNICÍPIO DE ITAÚNA, NOS TERMOS DA EMENDA CONSTITUCIONAL Nº 103 DE 19 DE NOVEMBRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/776/795_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/776/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS QUE MENCIONA, DA LEI 3072, DE 25 DE ABRIL DE 1996, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>PLCSU</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/794/815_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/794/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ALÍQUOTAS ESCALONADAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA DOS SERVIDORES ATIVOS, APOSENTADOS E PENSIONISTAS VINCULADOS AO REGIME PRÓPRIO DO IMP - INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ITAÚNA, NOS TERMOS DA EMENDA CONSTITUCIONAL NO 103, DE 19 DE NOVEMBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/660/673_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/660/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REAJUSTE DE VENCIMENTOS DOS SERVIDORES PÚBLICOS, DAS PENSÕES E PROVENTOS DE APOSENTADORIAS, DAS BOLSAS-AUXÍLIO, BEM COMO RECOMPOSIÇÃO DOS SUBSÍDIOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>Joel Márcio</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/661/674_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/661/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ENSINO DOMICILIAR (HOMESCHOOLING) DA EDUCAÇÃO BÁSICA NO MUNICÍPIO DE ITAÚNA/MG</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>Alexandre Campos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/662/675_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/662/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 5.445, DE 20 DE AGOSTO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS (ALTERA NOME DE RUA - ALDA BARBOSA SILVA)</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/663/676_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/663/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL ÀS INSTITUIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/664/677_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/664/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS PARA AS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/665/678_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/665/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS ORIUNDOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO &amp;#8211; FUNDEB ÀS INSTITUIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/666/679_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/666/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A GRATIFICAR SERVIDORES EFETIVOS DESIGNADOS PARA COMPOR A COMISSÃO ESPECIAL PERMANENTE QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/667/680_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/667/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA O PODER EXECUTIVO E O LEGISLATIVO A DIVULGAR, EM TEMPO REAL, AS DESPESAS E RECEITAS DO GOVERNO MUNICIPAL POR MEIO DE APLICATIVO PARA CELULARES</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/658/686_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/658/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA KENDERSON LOPES DORNAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>Iago Santiago</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/668/682_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/668/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A CONCESSÃO DE INCENTIVOS FISCAIS PARA EMPRESAS QUE TENHAM ENVOLVIMENTO EM CORRUPÇÃO DE QUALQUER ESPÉCIE OU EM ATO DE IMPROBIDADE ADMINISTRATIVA</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/669/683_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/669/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE ITAÚNA, O MÊS JANEIRO BRANCO, DEDICADO À REALIZAÇÃO DE AÇÕES EDUCATIVAS PARA A DIFUSÃO DA SAÚDE MENTAL</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>Giordane Alberto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/672/687_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/672/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO DE COMEMORAÇÕES OFICIAIS DO MUNICÍPIO DE ITAÚNA, O &amp;#8220;DIA DO LAÇO BRANCO &amp;#8211; HOMENS PELO FIM DA VIOLÊNCIA CONTRA A MULHER&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/676/691_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/676/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.166/96, QUE "REGULAMENTA A PROPAGANDA SONORA NO MUNICÍPIO DE ITAÚNA" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/680/695_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/680/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 3.365 DE 08 DE ABRIL DE 1998, QUE "DISPÕE SOBRE AS INSCRIÇÕES NAS LATERAIS DOS VEÍCULOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E INDIRETA", E REVOGA A LEI 4.850 DE 04 DE JUNHO DE 2014</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Gleison Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/681/696_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/681/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SÍMBOLO MUNICIPAL DE IDENTIFICAÇÃO DE MOTOCICLETAS QUE REALIZAM SERVIÇOS DE MOTOTÁXI E/OU MOTOFRETE EM ITAÚNA E DÁ OUTRAS PREVIDÊNCIAS</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/682/697_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/682/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE SERVIÇOS DE PSICOLOGIA E DE SERVIÇO SOCIAL NAS REDES PÚBLICAS MUNICIPAIS DE EDUCAÇÃO BÁSICA NO MUNICÍPIO DE ITAÚNA/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/686/701_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/686/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A &amp;#8220;SEMANA MUNICIPAL DE FISIOTERAPIA E TERAPIA OCUPACIONAL&amp;#8221; NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Hudson Bernardes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/689/704_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/689/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO UNIDADE BÁSICA DE SAÚDE DA ESTRATÉGIA DE SAÚDE DA FAMÍLIA RESIDENCIAL SANTANENSE ARNALDO CÂNDIDO "CHICÃO".</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Silvano G. Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/690/705_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/690/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO &amp;#8220;ESTRADA MUNICIPAL  IAN 454 AIDÊ DELOURDES VIEIRA&amp;#8221;</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/693/708_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/693/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O USO DO SISTEMA VIÁRIO MUNICIPAL PARA EXPLORAÇÃO DE SERVIÇO DE TRANSPORTE INDIVIDUAL PRIVADO REMUNERADO DE PASSAGEIROS INTERMEDIADO POR APLICATIVO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/694/709_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/694/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE INDIVIDUAL DENOMINADO &amp;#8220;MOTOTÁXI&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/697/712_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/697/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DA RECEITA E A DESPESA DA TAXA DE LIXO/TAXA DE COLETA, REMOÇÃO E DESTINAÇÃO DOS RESÍDUOS SÓLIDOS DE QUE TRATA A LEI 1.385/77 E DETERMINA O CUMPRIMENTO DE DISPOSITIVO LEGAL</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Márcio Gonçalves Pinto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/721/740_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/721/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DA COBRANÇA DA TAXA DE ILUMINAÇÃO PÚBLICA NO ÂMBITO DO MUNICÍPIO DE ITAÚNA-MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/720/739_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/720/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO: CRECHE DÊNIA ALVES SILVA</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/722/741_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/722/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DO ANO 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/723/742_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/723/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DE AÇÃO GOVERNAMENTAL &amp;#8211; PPAG 2018/2021, INSTITUÍDO PELA LEI NO 5.244, DE 14 DE DEZEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/727/747_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/727/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE MODIFICAÇÃODE DATA DE VENCIMENTO DE IPTU</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/726/746_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/726/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE REDUÇÃO E ISENÇÃO DO IMPOSTO SOBRE SERVIÇOS -ISS</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Antônio de Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/725/745_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/725/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO ADIAMENTO DA INSPEÇÃO VEICULAR DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/728/748_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/728/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE APARTAMENTOS POSSUÍREM GRADES OU REDES DE PROTEÇÃO NAS JANELAS, SACADAS DE APARTAMENTOS E DÁ OUTRAS PREVIDÊNCIAS</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/729/749_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/729/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO &amp;#8220;ESTRADA MUNICIPAL  IAN 460 EDILÊNIO DE CARVALHO&amp;#8221;</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/730/750_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/730/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADMINISTRAÇÃO DIRETA E INDIRETA A GRATIFICAR SERVIDORES EFETIVOS DESIGNADOS PARA COMPOR A COMISSÃO ESPECIAL PERMANENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/731/751_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/731/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINA OS VALORES ARRECADADOS COM O PAGAMENTO DAS MULTAS APLICADAS AOS ESTABELECIMENTOS COMERCIAIS, INDUSTRIAIS E OUTROS SEGMENTOS EM CONSEQUÊNCIA DA PANDEMIA DO CORONA VÍRUS (COVID-19) AO COMBATE DA DISSEMINAÇÃO DO PRÓPRIO VÍRUS OU AO TRATAMENTO DE INDIVÍDUOS COM SUSPEITA OU INFECTADOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/736/756_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/736/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO DA LEI MUNICIPAL NO 4.334, DE 30 DE OUTUBRO DE 2008, QUE &amp;#8220;INSTITUI O FUNDO MUNICIPAL AO PATRIMÔNIO CULTURAL &amp;#8211; FUMPAC&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/737/757_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/737/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O &amp;#8220;CAMINHO DO RIO SÃO JOÃO E PARQUE DAS TRILHAS ITAÚNA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/739/759_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/739/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DA COBRANÇA DE JUROS E MULTAS REALIZADA PELO SAAE</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/742/762_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/742/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A SUSPENDER A TRIBUTAÇÃO DAS TARIFAS DE ÁGUA E ESGOTO E DÁ OUTRAS PROVIDÊNCIAS - COVID-19</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/743/763_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/743/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO: OFICINA DE INFORMÁTICA MARIA BERNARDES DA FONSECA</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Otacília Barbosa, Antônio de Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/741/761_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/741/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A NÃO INCIDÊNCIA DE JUROS E CORREÇÃO MONETÁRIA EM DECORRÊNCIA DO ATRASO NA QUITAÇÃO DOS PARCELAMENTOS EXISTENTES, DOS IMPOSTOS, TAXAS E CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS &amp;#8211; COVID-19</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/746/766_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/746/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PAGAR 40% DE ADICIONAL DE INSALUBRIDADE A PROFISSIONAIS DA SAÚDE</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/753/773_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/753/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PREVENÇÃO AO DIABETES NAS CRECHES E ESCOLAS PÚBLICAS MUNICIPAIS</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/752/772_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/752/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 3.979, DE 05 DE JULHO DE 2005, QUE DISPÕE SOBRE O TRANSPORTE DE ESCOLARES NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/747/767_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/747/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO ESTACIONAMENTO ROTATIVO NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/748/768_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/748/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA VENDA FRACIONADA DO TALÃO DA ZONA AZUL DO ESTACIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/749/769_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/749/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA AS NOTIFICAÇÕES DE IRREGULARIDADES EXPEDIDAS PELOS MONITORES DO ESTACIONAMENTO ROTATIVO &amp;#8211; ZONA AZUL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Alexandre Campos, Giordane Alberto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/751/771_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/751/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS IGREJAS E OS TEMPLOS DE QUALQUER RELIGIÃO COMO ATIVIDADE ESSENCIAL EM PERÍODOS DE CALAMIDADE PÚBLICA</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/756/776_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/756/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO DE ATÉ 20% (VINTE POR CENTO) NO VALOR DO IPTU PARA O CONTRIBUINTE RESIDENCIAL QUE ADOTAR ANIMAL DOMÉSTICO REGISTRADO EM ÓRGÃO MUNICIPAL RESPONSÁVEL PELAS POLÍTICAS PÚBLICAS DOS ANIMAIS</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/759/779_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/759/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DO MINISTÉRIO DA CIDADANIA NO VALOR DE R$1.100.000,00 PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/760/780_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/760/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO: ATERRO SANITÁRIO DO MUNICÍPIO DE ITAÚNA GILMAR BARBOZA DE ABREU</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/761/781_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/761/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Anselmo Fabiano Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/769/789_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/769/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE MENSALIDADES NAS PRAÇAS DE ESPORTES DO MUNICÍPIO DE ITAÚNA DURANTE O PERÍODO DE PANDEMIA DO COVID-19</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/770/790_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/770/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.590, DE 26 DE SETEMBRO DE 2000 &amp;#8211; DENOMINA LOGRADOURO PÚBLICO PRAÇA EROTIDES ALVES MOREIRA</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/774/793_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/774/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUSPENDER OS PAGAMENTOS DOS PARCELAMENTOS E REPARCELAMENTO DAS CONTRIBUIÇÕES PREVIDENCIÁRIAS PATRONAIS, DEVIDAS AO INSTITUTO MUNICIPAL DE PREVIDÊNCIA &amp;#8211; IMP, NOS TERMOS DA LEI COMPLEMENTAR Nº 173 DE 27 DE MAIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/779/799_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/779/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.602, DE 23 DE MARÇO DE 1992, QUE DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/780/800_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/780/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/781/801_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/781/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA PÚBLICA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/782/802_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/782/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI 5.541 DE 15 DE JUNHO DE 2020 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/785/805_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/785/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOUROS PÚBLICOS: RUA VOVÔ AARÃO MORAIS, RUA VOVÓ HELENA MORAIS, RUA JOSÉ NOGUEIRA GUIMARÃES, RUA JOSÉ FERREIRA DE ALMEIDA E RUA INÉSIA GONÇALVES NOGUEIRA</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/786/806_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/786/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO E BEM ESTAR ANIMAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/793/814_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/793/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/804/825_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/804/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS (5% DE SUPLEMENTAÇÃO)</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/805/826_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/805/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA CICLOVIÁRIO NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/806/827_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/806/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESCARTE ADEQUADO DE MATERIAIS PERFUROCORTANTE DE USO DOMÉSTICO</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/808/829_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/808/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 5.541 DE 15 DE JUNHO DE 2015 QUE ABRE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 1.100.000,00 DO MINISTÉRIO DA CIDADANIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/809/830_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/809/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PARÂMETROS PARA REABERTURA DE RESTAURANTES E DE ESCOLAS, E REGULAMENTAÇÃO DE BANCOS DURANTE A PANDEMIA QUANDO ESTIVER SOB CONTROLE</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/810/831_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/810/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO INTERCRISTO PROJETO DE FÁTIMA ESCOLA DE MARIA</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Lacimar Cezário</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/811/832_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/811/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PONTE JANDIR ALVES MILAGRE&amp;#8221;</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Márcio Gonçalves Pinto, Alexandre Campos, Antônio de Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/812/833_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/812/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA FRANCISCO REZENDE NETO</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/813/834_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/813/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA ADELINO NORVINO SATORNO</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/825/846_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/825/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO 2021</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Lucimar Nunes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/837/858_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/837/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PONTE CUSTÓDIO FERREIRA NETO&amp;#8221;</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/836/857_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/836/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE ACESSIBILIDADE NA IDENTIFICAÇÃO DAS LINHAS DE TRANSPORTE PÚBLICO URBANO E RURAL NO MUNICÍPIO DE ITAÚNA-MG</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/840/861_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/840/861_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PRAÇA MAURÍCIO CASA VELHA&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/900/921_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/900/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE FORNECIMENTO DE ENERGIA ELÉTRICA A IMÓVEIS SITUADOS EM LOTEAMENTO NA ZONA RURAL AINDA NÃO REGULAMENTADOS, NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/905/926_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/905/926_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA LOGRADOURO PÚBLICO &amp;#8220;PRAÇA CELSERINO DE FARIA&amp;#8221; </t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/909/930_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/909/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO: &amp;#8220;ESPAÇO JOAQUIM ANTUNES DE OLIVEIRA&amp;#8221;</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/913/934_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/913/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS (5% SUPLEMENTAÇÃO)</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/916/937_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/916/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSO FINANCEIRO À EMPRESA DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL DO ESTADO DE MINAS GERAIS &amp;#8211; EMATER/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/924/945_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/924/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS DO FUNDO DA INFÂNCIA E ADOLESCÊNCIA &amp;#8211; FIA, ATRAVÉS DE TERMO DE FOMENTO ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/933/954_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/933/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/934/955_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/934/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/932/953_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/932/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA ANÍBAL FERREIRA TELES</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Gláucia Santiago</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/942/963_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/942/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOUROS PÚBLICOS: &amp;#8220;RUA NOEME VILAÇA DE REZENDE&amp;#8221; E &amp;#8220;RUA BIANCA NOGUEIRA BERNARDES"</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/948/969_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/948/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESERVA AS PESSOAS COM DEFICIÊNCIA 5% (CINCO POR CENTO) DAS VAGAS OFERECIDAS NOS PROCESSOS SELETIVOS PARA PROVIMENTO DE CARGOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DAS AUTARQUIAS, DA CÂMARA MUNICIPAL E DAS FUNDAÇÕES PÚBLICAS DE ITAÚNA - MG</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/949/970_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/949/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE UMA DILATAÇÃO NO PRAZO DE QUAISQUER PRORROGAÇÕES E NOMEAÇÕES PUBLICADAS EM 2020, DOS APROVADOS EM CONCURSOS PÚBLICOS, EM DECORRÊNCIA AO PERÍODO DA PANDEMIA DE COVID -19</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/953/974_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/953/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>PDEC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/735/755_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/735/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSTA OS EFEITOS DO DECRETO Nº 7.109, DE 27 DE FEVEREIRO DE 2020 QUE DISPÕE SOBRE REGULAMENTAÇÃO A FISCALIZAÇÃO DO SERVIÇO PÚBLICO DE ZONA AZUL NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/684/699_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/684/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 07/2018, DE 27 DE JUNHO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/724/743_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/724/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 15 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA-MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/755/775_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/755/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR HERMANO MARTINS MENDES</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/777/796_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/777/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 07/2018, DE 27 DE JUNHO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS (POSTERGA EXTINÇÃO DE CARGOS)</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>Aladim Pereira da Costa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/789/810_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/789/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COMENDA MANOEL GONÇALVES DE SOUZA MOREIRA E CONCEDE A PERSONALIDADES ITAUNENSES</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/792/813_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/792/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO VI DO ARTIGO 28 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA PARA A INCLUSÃO DO TEMA PROTEÇÃO E BEM-ESTAR ANIMAL NA COMISSÃO PERMANENTE DE SAÚDE.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/824/845_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/824/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 06, DE 21 DE JUNHO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS (EXERCÍCIO E PERDA DE MANDATO DE VEREADOR)</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/833/854_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/833/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR ANTÔNIO JOÃO DE ANDRADE</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/834/855_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/834/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR PEDRO PAULO PINTO</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/835/856_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/835/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO CULTURAL AO SR. EDWARD RODRIGUES DA SILVA</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/832/853_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/832/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À SENHORA CLÁUDIA NAKANDAKARI</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/901/922_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/901/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À SENHORA SANDRA MARIA PASSINI</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>CDHMA - Comissão Direitos Humanos, Defesa do Consumidor e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/918/939_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/918/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E JULGA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/928/949_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/928/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA DE ITAÚNA AO SENHOR WILLIAN DE FARIA ALVES.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/935/956_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/935/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO DE ITAÚNA AO SENHOR RICARDO LUIZ MARQUES.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/936/957_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/936/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 06, DE 21 DE JUNHO DE 2018 (REGIMENTO INTERNO DA CÂMARA DE ITAÚNA - MG), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>Alexandre Campos, Hudson Bernardes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/938/959_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/938/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR ELMON DE SOUZA RABELO.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/943/964_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/943/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERE A SEDE DA CÂMARA MUNICIPAL DE ITAÚNA, COM O FIM ESPECÍFICO DE REALIZAR A SESSÃO PREPARATÓRIA DE POSSE DOS VEREADORES, ELEIÇÃO DA MESA DIRETORA E POSSE DO PREFEITO E VICE-PREFEITO, ELEITOS PARA O MANDATO DE 2021 A 2024.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/944/965_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/944/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DATA PARA ENTREGAS DAS HOMENAGENS PREVISTAS NAS RESOLUÇÕES Nº 05/2001, Nº 11/2006, Nº 04/2019 E   Nº 03/2020.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/947/968_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/947/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 06, DE 21 DE JUNHO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Márcio Gonçalves Pinto, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/685/700_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/685/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS POLICIAIS RODOVIÁRIOS FEDERAIS PELOS EXEMPLARES SERVIÇOS PRESTADOS POR OCASIÃO DO SUCESSO DA GRANDE APREENSÃO DE UM &amp;#8220;ARSENAL DE ARMAS&amp;#8221; NA BR 381, NO MUNICÍPIO DE ITATIAIUÇU, NO DESFECHO DA OCORRÊNCIA DO DIA 16 DE FEVEREIRO DE 2.020, QUE EVITOU QUE UMA ENORME QUANTIDADE DE ARMAS DE CALIBRE RESTRITO CAÍSSEM NAS MÃOS DE BANDIDOS QUE ATERRORIZAM A SOCIEDADE.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/691/706_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/691/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROTESTO PELA CONDIÇÃO IMPOSTA PELO EXMO PREFEITO NEIDER MOREIRA PARA PRORROGAÇÃO DO ULTIMO CONCURSO PUBLICO 01/2016</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/902/923_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/902/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO MINISTÉRIO PÚBLICO DE MG E AO PREFEITO DE ITAÚNA A FIM DE QUE SEJA REVOGADO O DECRETO MUNICIPAL Nº 7.137/2020 RETORNANDO O ESTADO A QUO COM A RATIFICAÇÃO DOS DECRETOS Nº 7.132/20 E 7.133/20, PERMITINDO AINDA SEJAM CELEBRADOS CULTOS E MISSAS, MESMO QUE COM AS LIMITAÇÕES QUE ACHAREM NECESSÁRIAS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/903/924_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/903/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO DR. MARCOS PENIDO DE OLIVEIRA, PELA NOMEAÇÃO PARA O CARGO DE JUIZ DO TRIBUNAL REGIONAL DO TRABALHO DA 3ª REGIÃO, COM SEDE EM BELO HORIZONTE, MG.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/929/950_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/929/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO CABELEIREIRO JULIO CESAR MACHADO, POR REPRESENTAR ITAÚNA NO CENÁRIO NACIONAL EM COMPETIÇÕES E EVENTOS RELACIONADOS À ESTÉTICA CAPILAR.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/941/962_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/941/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO À CÂMARA DOS DEPUTADOS PARA QUE DÊ CELERIDADE NA TRAMITAÇÃO DO PROJETO DE LEI 4078/2020 QUE &amp;#8220;PRORROGA, ATÉ O DIA 31 DE DEZEMBRO DE 2021, O PRAZO FINAL DE VIGÊNCIA DE TODOS OS INSTRUMENTOS DE TRANSFERÊNCIA DE RECURSOS DA UNIÃO CUJAS VIGÊNCIAS SERIAM ENCERRADAS NO PERÍODO ENTRE A DATA DE PUBLICAÇÃO DESTA LEI E O DIA 30 DE DEZEMBRO DE 2021&amp;#8221;, EM FUNÇÃO QUE AINDA NÃO EXISTE UMA VACINA EFICAZ APROVADA E O NÚMERO DE CASOS ESTÃO AUMENTANDO EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos diversos</t>
   </si>
   <si>
     <t>Comissão Processante</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/784/804_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/784/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO DE JULGAMENTO DA INFRAÇÃO DE QUEBRA DE DECORO PARLAMENTAR - COMISSÃO PROCESSANTE Nº 02/2020</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/798/819_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/798/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECURSO CONTRA O PARECER TERMINATIVO EXARADO PELA CCJ AO PROJETO DE LEI Nº 45/2020.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/799/820_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/799/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECURSO CONTRA O PARECER TERMINATIVO EXARADO PELA CCJ AO PROJETO DE LEI Nº 40/2020.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/800/821_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/800/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECURSO CONTRA O PARECER TERMINATIVO EXARADO PELA CCJ AO PROJETO DE DECRETO LEGISLATIVO Nº 01/2020.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/801/822_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/801/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE CASSAÇÃO Nº 09/2020 - DENUNCIANTE: ANA MARIA BEGHINI PÉRCOPE - DENUNCIADO: VEREADORA OTACÍLIA BARBOSA</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/816/837_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/816/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE CASSAÇÃO Nº 10/2020 - DENUNCIANTE: ANA MARIA BEGHINI PÉRCOPE - DENUNCIADO: VEREADORA OTACÍLIA BARBOSA</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações, Pedidos de Informações e Outros</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/670/684_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/670/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 04 DE FEVEREIRO DE 2020</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/675/690_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/675/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 11 DE FEVEREIRO DE 2020</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/678/693_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/678/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 18 DE FEVEREIRO DE 2020</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/683/698_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/683/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 27 DE FEVEREIRO DE 2020</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/687/702_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/687/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 03 DE MARÇO DE 2020</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/695/710_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/695/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 10 DE MARÇO DE 2020</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/698/713_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/698/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 17 DE MARÇO DE 2020</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/703/718_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/703/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 20 DE MARÇO DE 2020</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/732/752_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/732/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 23 DE ABRIL DE 2020</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/733/753_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/733/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 05 DE MAIO DE 2020</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/744/764_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/744/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 12 DE MAIO DE 2020</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/754/774_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/754/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 19 DE MAIO DE 2020</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/758/778_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/758/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 26 DE MAIO DE 2020</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/763/783_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/763/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 09 DE JUNHO DE 2020</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/766/785_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/766/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 16 DE JUNHO DE 2020</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/771/791_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/771/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 23 DE JUNHO DE 2020</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/773/797_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/773/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 30 DE JUNHO DE 2020</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/783/803_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/783/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES DOS VEREADORES LIDOS EM 07/07/2020.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/788/808_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/788/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES LIDAS EM REUNIÃO ORDINÁRIA DO DIA 14 DE JULHO DE 2020</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/790/811_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/790/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDOS DE INFORMAÇÕES E INDICAÇÕES LIDOS EM 21 DE JULHO DE 2020</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/795/816_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/795/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 28 DE JULHO DE 2020</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/807/828_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/807/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 04 DE AGOSTO DE 2020</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/814/835_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/814/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 17 DE AGOSTO DE 2020</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/817/838_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/817/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 18 DE AGOSTO DE 2020</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/820/841_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/820/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 25 DE AGOSTO DE 2020</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/827/848_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/827/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 1º DE SETEMBRO DE 2020</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/828/849_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/828/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDOS DE INFORMAÇÕES E INDICAÇÕES LIDOS EM 08 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/838/859_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/838/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 15 DE SETEMBRO DE 2020</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/841/862_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/841/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 22 DE SETEMBRO DE 2020</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/907/928_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/907/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDOS DE INFORMAÇÃO E INDICAÇÕES DOS VEREADORES LIDAS EM 06/10/2020.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/910/931_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/910/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 13 DE OUTUBRO DE 2020</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/914/935_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/914/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 20 DE OUTUBRO DE 2020</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/917/938_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/917/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 27 DE OUTUBRO DE 2020</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/922/943_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/922/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 03 DE NOVEMBRO DE 2020</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/925/946_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/925/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 10 DE NOVEMBRO DE 2020</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/927/948_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/927/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 17 DE NOVEMBRO DE 2020</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/930/951_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/930/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 24 DE NOVEMBRO DE 2020</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/940/961_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/940/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 1º DE DEZEMBRO DE 2020</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/946/967_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/946/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES DA REUNIÃO ORDINÁRIA DE 08 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/951/972_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/951/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES E PEDIDOS DE INFORMAÇÕES LIDOS EM 15 DE DEZEMBRO DE 2020</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária / Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/673/688_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/673/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3191ª REUNIÃO (EXTRAORDINÁRIA) DA CÂMARA DE ITAÚNA - 28 DE JANEIRO DE 2020</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/700/715_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/700/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3192ª RENIÃO DA CÂMARA DE ITAÚNA &amp;#8211; 04 DE FEVEREIRO DE 2020</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/679/694_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/679/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3193ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 11 DE FEVEREIRO DE 2020</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/696/711_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/696/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3194ª REUNIÃO DA CÂMARA DE ITAÚNA - 18 DE FEVEREIRO DE 2020</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/688/703_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/688/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3195ª REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAÚNA - 27 DE FEVEREIRO DE 2020</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/704/719_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/704/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3196ª REUNIÃO ORDINÁRIA DA CÂMARA - 03 DE MARÇO DE 2020</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/705/720_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/705/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3197ª REUNIÃO DA CÂMARA DE ITAÚNA - 10 DE MARÇO DE 2020</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/702/717_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/702/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3198ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 17 DE MARÇO DE 2020</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/706/721_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/706/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3199ª REUNIÃO DA CÂMARA DE ITAÚNA (EXTRAORDINÁRIA) - 20 DE MARÇO DE 2020</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/707/722_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/707/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3200ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 20 DE MARÇO DE 2020</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/734/754_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/734/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3201ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 23 DE ABRIL DE 2020</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/738/758_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/738/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3202ª REUNIÃO DA CÂMARA DE ITAÚNA - 05 DE MAIO DE 2020</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/745/765_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/745/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3203ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 12 DE MAIO DE 2020</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/757/777_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/757/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3204ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 19 DE MAIO DE 2020</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/765/784_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/765/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3205ª REUNIÃO DA CÂMARA DE ITAÚNA - 26 DE MAIO DE 2020</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/764/786_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/764/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3206ª REUNIÃO (EXTRAORDINÁRIA) DA CÂMARA DE ITAÚNA - 09 DE JUNHO DE 2020 - 14H</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/767/787_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/767/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3207ª REUNIÃO (ORDINÁRIA) DA CÂMARA DE ITAÚNA - 09 DE JUNHO DE 2020 - 14H30</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/768/788_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/768/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3208ª REUNIÃO (EXTRAORDINÁRIA) DA CÂMARA DE ITAÚNA - 10 DE JUNHO DE 2020 - 10H</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/772/792_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/772/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3209ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 16 DE JUNHO DE 2020</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/778/798_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/778/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3210ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 23 DE JUNHO DE 2020</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/787/807_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/787/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3211ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 30 DE JUNHO DE 2020</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/845/866_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/845/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3212ª REUNIÃO DA CÂMARA DE ITAÚNA - EXTRAORDINÁRIA - 02 DE JULHO DE 2020</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/846/867_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/846/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3213ª REUNIÃO DA CÂMARA DE ITAÚNA - 07 DE JULHO DE 2020</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/791/812_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/791/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3214ª REUNIÃO DA CÂMARA DE ITAÚNA - 09 DE JULHO DE 2020 - SESSÃO DE JULGAMENTO - PROCESSO DE CASSAÇÃO - LACIMAR CEZÁRIO DA SILVA</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/796/817_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/796/817_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA 3215ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 14 DE JULHO DE 2020_x000D_
 </t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/802/823_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/802/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3216ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITÁUNA - 21 DE JULHO DE 2020</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/803/824_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/803/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3217ª REUNIÃO (EXTRAORDINÁRIA) DA CÂMARA DE ITAÚNA - 21 DE JULHO DE 2020</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/815/836_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/815/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3218ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 28 DE JULHO DE 2020</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/822/843_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/822/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3219ª REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAÚNA - 04 DE AGOSTO DE 2020</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/821/842_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/821/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3220ª REUNIÃO (EXTRAORDINÁRIA) DA CÂMARA MUNICIPAL DE ITAÚNA - 06 DE AGOSTO DE 2020</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/819/840_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/819/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3221ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 17 DE AGOSTO DE 2020</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/818/839_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/818/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3222ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 18 DE AGOSTO DE 2020</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/823/844_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/823/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3223ª REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAÚNA - 25 DE AGOSTO DE 2020</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/839/860_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/839/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3224ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 1º DE SETEMBRO DE 2020</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/842/863_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/842/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3225ª REUNIÃO DA CÂMARA DE ITAÚNA - 08 DE SETEMBRO DE 2020</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/843/864_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/843/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3226ª REUNIÃO DA CÂMARA DE ITAÚNA - 15 DE SETEMBRO DE 2020</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/847/868_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/847/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3227ª REUNIÃO DA CÂMARA DE ITAÚNA - 22 DE SETEMBRO DE 2020</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/906/927_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/906/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3228ª REUNIÃO DA CÂMARA DE ITAÚNA - 29 DE SETEMBRO DE 2020</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/908/929_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/908/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3229ª REUNIÃO DA CÂMARA DE ITAÚNA - 06 DE OUTUBRO DE 2020</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/915/936_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/915/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3230ª REUNÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 13 DE OUTUBRO DE 2020 (PRIMEIRA REUNIÃO NÃO PRESENCIAL)</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/919/940_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/919/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3231ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 20 DE OUTUBRO DE 2020</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/920/941_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/920/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3232ª REUNIÃO (EXTRAORDINÁRIA) DA CÂMARA DE ITAÚNA - 27 DE OUTUBRO DE 2020</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/921/942_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/921/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3233ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - 27 DE OUTUBRO DE 2020</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/926/947_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/926/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3234ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - MG - 03 DE NOVEMBRO DE 2020</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/931/952_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/931/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3235ª REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAÚNA - 10 DE NOVEMBRO DE 2020</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/937/958_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/937/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3236ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - MG - 17 DE NOVEMBRO DE 2020</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/939/960_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/939/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3237ª REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAÚNA - MG - 24 DE NOVEMBRO DE 2020</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/945/966_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/945/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3238ª REUNIÃO ORDINÁRIA DA CÂMARA DE ITAÚNA - MG - 1º DE DEZEMBRO DE 2020</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/950/971_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/950/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3239ª REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAÚNA - 08 DE DEZEMBRO DE 2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2987,68 +2987,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/671/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/750/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/797/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/826/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/829/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/830/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/831/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/844/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/904/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/911/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/912/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/923/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/677/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/692/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/699/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/701/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/740/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/762/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/775/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/776/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/794/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/660/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/661/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/662/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/663/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/664/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/665/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/666/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/667/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/658/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/668/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/669/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/672/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/676/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/680/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/681/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/682/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/686/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/689/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/690/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/693/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/694/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/697/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/721/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/720/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/722/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/723/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/727/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/726/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/725/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/728/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/729/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/730/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/731/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/736/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/737/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/739/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/742/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/743/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/741/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/746/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/753/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/752/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/747/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/748/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/749/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/751/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/756/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/759/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/760/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/761/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/769/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/770/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/774/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/779/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/780/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/781/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/782/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/785/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/786/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/793/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/804/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/805/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/806/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/808/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/809/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/810/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/811/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/812/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/813/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/825/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/837/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/836/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/840/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/900/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/905/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/909/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/913/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/916/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/924/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/933/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/934/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/932/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/942/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/948/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/949/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/953/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/735/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/684/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/724/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/755/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/777/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/789/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/792/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/824/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/833/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/834/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/835/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/832/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/901/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/918/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/928/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/935/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/936/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/938/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/943/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/944/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/947/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/685/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/691/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/902/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/903/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/929/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/941/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/784/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/798/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/799/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/800/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/801/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/816/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/670/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/675/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/678/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/683/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/687/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/695/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/698/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/703/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/732/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/733/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/744/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/754/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/758/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/763/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/766/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/771/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/773/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/783/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/788/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/790/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/795/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/807/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/814/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/817/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/820/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/827/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/828/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/838/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/841/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/907/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/910/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/914/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/917/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/922/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/925/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/927/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/930/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/940/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/946/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/951/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/673/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/700/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/679/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/696/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/688/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/704/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/705/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/702/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/706/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/707/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/734/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/738/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/745/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/757/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/765/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/764/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/767/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/768/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/772/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/778/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/787/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/845/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/846/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/791/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/796/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/802/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/803/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/815/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/822/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/821/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/819/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/818/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/823/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/839/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/842/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/843/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/847/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/906/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/908/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/915/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/919/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/920/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/921/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/926/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/931/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/937/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/939/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/945/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/950/971_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/671/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/750/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/797/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/826/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/829/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/830/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/831/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/844/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/904/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/911/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/912/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/923/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/677/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/692/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/699/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/701/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/740/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/762/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/775/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/776/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/794/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/660/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/661/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/662/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/663/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/664/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/665/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/666/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/667/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/658/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/668/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/669/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/672/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/676/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/680/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/681/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/682/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/686/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/689/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/690/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/693/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/694/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/697/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/721/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/720/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/722/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/723/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/727/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/726/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/725/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/728/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/729/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/730/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/731/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/736/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/737/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/739/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/742/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/743/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/741/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/746/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/753/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/752/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/747/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/748/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/749/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/751/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/756/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/759/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/760/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/761/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/769/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/770/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/774/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/779/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/780/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/781/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/782/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/785/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/786/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/793/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/804/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/805/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/806/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/808/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/809/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/810/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/811/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/812/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/813/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/825/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/837/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/836/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/840/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/900/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/905/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/909/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/913/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/916/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/924/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/933/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/934/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/932/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/942/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/948/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/949/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/953/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/735/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/684/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/724/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/755/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/777/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/789/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/792/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/824/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/833/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/834/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/835/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/832/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/901/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/918/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/928/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/935/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/936/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/938/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/943/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/944/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/947/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/685/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/691/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/902/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/903/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/929/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/941/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/784/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/798/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/799/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/800/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/801/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/816/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/670/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/675/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/678/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/683/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/687/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/695/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/698/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/703/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/732/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/733/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/744/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/754/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/758/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/763/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/766/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/771/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/773/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/783/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/788/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/790/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/795/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/807/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/814/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/817/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/820/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/827/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/828/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/838/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/841/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/907/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/910/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/914/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/917/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/922/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/925/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/927/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/930/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/940/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/946/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/951/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/673/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/700/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/679/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/696/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/688/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/704/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/705/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/702/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/706/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/707/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/734/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/738/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/745/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/757/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/765/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/764/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/767/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/768/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/772/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/778/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/787/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/845/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/846/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/791/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/796/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/802/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/803/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/815/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/822/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/821/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/819/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/818/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/823/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/839/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/842/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/843/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/847/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/906/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/908/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/915/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/919/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/920/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/921/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/926/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/931/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/937/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/939/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/945/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2020/950/971_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H230"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="70.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>