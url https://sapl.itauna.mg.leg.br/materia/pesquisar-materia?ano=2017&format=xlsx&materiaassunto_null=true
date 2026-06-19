--- v0 (2026-02-06)
+++ v1 (2026-06-19)
@@ -51,2892 +51,2892 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3503/1994_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3503/1994_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 8º DA LEI ORGÂNICA MUNICIPAL, DEFININDO CRITÉRIOS PARA CRIAÇÃO DE DISTRITOS E SUBDISTRITOS PARA EFEITO DE DESCENTRALIZAÇÃO ADMINISTRATIVA NO MUNICÍPIO DE ITAÚNA &amp;#8211; MG</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3616/2113_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3616/2113_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFOS E INCISOS AO ARTIGO 97 DA LEI ORGÂNICA MUNICIPAL, DEFININDO CRITÉRIOS PARA APRESENTAÇÃO DE EMENDAS PARLAMENTARES, DE CUMPRIMENTO IMPOSITIVO, AO ORÇAMENTO ANUAL DO MUNICÍPIO DE ITAÚNA &amp;#8211; MG</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3561/2055_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3561/2055_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PROJETO DE LEI Nº 05/17, QUE DISPÕE SOBRE EMBARQUE E DESEMBARQUE DE USUÁRIOS EM VEÍCULOS DO SISTEMA DE TRANSPORTE COLETIVO DE ITAÚNA FORA DOS LOCAIS PREDETERMINADOS.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3562/2056_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3562/2056_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PROJETO DE LEI Nº 06/2017, QUE ALTERA DISPOSITIVOS DA LEI Nº 2.204 DE 3 DE FEVEREIRO DE 1989 (QUE INSTITUI O IMPOSTO MUNICIPAL SOBRE TRANSMISSÃO DE BENS IMÓVEIS - INTER VIVOS - ITBI)</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3563/2057_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3563/2057_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA EMENDA ADITIVA Nº 01 AO PROJETO DE LEI Nº 06/17 DO EXECUTIVO MUNICIPAL, NESTA CASA REGISTRADO COMO PROJETO DE LEI Nº 11/2017, QUE CRIA O FUNDO MUNICIPAL DE ESPORTES E LAZER - FUNESP</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3578/2075_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3578/2075_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPOE VETO AO PROJETO DE LEI Nº 14/2017</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3594/2091_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3594/2091_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR NO 01/2017, DE INICIATIVA DESSA CASA, O QUAL &amp;#8220;MODIFICA A LEI MUNICIPAL Nº 2.197/1988 (CÓDIGO DE OBRAS DO MUNICÍPIO)</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3602/2099_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3602/2099_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI Nº 29/2017, QUE "INSTITUI CONDIÇÕES DE FUNCIONAMENTO PARA ATIVIDADES INDUSTRIAIS E OUTRAS EMISSORAS DE SUBSTÂNCIAS ODORÍFERAS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3632/2129_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3632/2129_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA O ARTIGO 3O DO PROJETO DE LEI NO 52/2017, DE AUTORIA DO EDIL IAGO SANTIAGO, QUE INSTITUI O PROGRAMA MUNICIPAL ADOTE UMA ESCOLA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3635/2132_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3635/2132_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PROJETO DE LEI NO 34/2017, DE INICIATIVA DESSA CASA, O QUAL DISPÕE SOBRE A CRIAÇÃO DE &amp;#8220;ENDEREÇOS ECOLÓGICOS&amp;#8221; PARA NOVOS LOTEAMENTOS, NOS ESTABELECIMENTOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3636/2133_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3636/2133_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PROJETO QUE &amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DOS ÔNIBUS DA EMPRESA DO SISTEMA DE TRANSPORTE COLETIVO DE ITAÚNA USAREM CANOS DE DESCARGA DIRECIONADOS PARA O ALTO&amp;#8221;.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3637/2134_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3637/2134_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI NO 54/2017, O QUAL DISPÕE SOBRE A INSTITUIÇÃO DO DIA MUNICIPAL DA DEFESA ANIMAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3657/2154_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3657/2154_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDAS APOSTAS AO PROJETO DE LEI NO 21/2017, QUE TRAMITA NESSA CASA SOB O Nº 46/2017, QUE &amp;#8220;ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DO ANO 2018 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3656/2153_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3656/2153_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI NO 62/2017, O QUAL DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE AVALIAÇÃO AUDITIVA NAS CRIANÇAS MATRICULADAS NO ENSINO REGULAR, NA REDE MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3662/2159_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3662/2159_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA EMENDAS APOSTAS AO PROJETO DE LEI COMPLEMENTAR Nº 02/2017, QUE DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/19/20_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/19/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPÕE VETO PARCIAL À EMENDA APOSTA AO ARTIGO 6O DO PROJETO DE LEI NO 68/2017, DE INICIATIVA DO EXECUTIVO, NESTA CASA REGISTRADO SOB O Nº 145/2017, NO QUAL &amp;#8220;DISPÕE SOBRE DESAFETAÇÃO E AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR IMÓVEL URBANO PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/2814/2007_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/2814/2007_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL Nº 2197/1988 (CÓDIGO DE OBRAS DO MUNICÍPIO), DEFININDO NOVOS CRITÉRIOS PARA EXPEDIÇÃO DE &amp;#8220;HABITE-SE&amp;#8221; EM FUNÇÃO DA ACESSIBILIDADE</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3570/2066_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3570/2066_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3591/2088_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3591/2088_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL SOBRE ÁLCOOL E DROGAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3652/2149_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3652/2149_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PAGAMENTO DE GRATIFICAÇÃO NATALINA AOS AGENTES POLÍTICOS QUE MENCIONA E  DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3675/2171_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3675/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DA LEI 1.385, DE 27 DE DEZEMBRO DE 1977, QUE DISCIPLINA A ATIVIDADE TRIBUTÁRIA DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3677/2173_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3677/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 3.023, DE 11 DE 27 DE DEZEMBRO DE 1.995 E DÁ OUTRAS PROVIDÊNCIAS (ALTERA MANDATOS DE DIRETORES ESCOLARES)</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3684/2180_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3684/2180_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.821, DE 02 DE MAIO DE 1985, QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE ITAÚNA (ALVARÁS PARA ARMAÇÃO DE CIRCOS, PARQUES DE DIVERSÕES, BOLICHE, TOBOGÃ E OUTROS)</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3686/2182_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3686/2182_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ITAÚNA, ALTERA ANEXOS DO QUADRO DE CARLOS DE PROVIMENTO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS (PLANO DE CARGOS E SALÁRIOS)</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3691/2187_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3691/2187_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.385, DE 27 DE DEZEMBRO DE 1977 QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/25/26_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/25/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA  DISPOSITIVOS DA LEI COMPLEMENTAR NO 121, DE 5 DE SETEMBRO DE 2.017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3729/2227_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3729/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI  Nº 1.385, DE 27 DE DEZEMBRO DE 1977 QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Antônio de Miranda, Lacimar Cezário</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/</t>
+    <t>http://sapl.itauna.mg.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.821, DE 02 DE MAIO DE 1985, QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Otacília Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/68/71_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/68/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 185 DA LEI Nº 1.385/77 (CÓDIGO TRIBUTÁRIO MUNICIPAL)</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gleison Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3505/1996_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3505/1996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O &amp;#8220;PROGRAMA CONDUZ&amp;#8221; QUE GARANTE O TRANSPORTE DAS PESSOAS COM DEFICIÊNCIA, EM VEÍCULOS ADAPTADOS NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3506/1997_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3506/1997_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REAJUSTE DE VENCIMENTOS, PENSÕES E PROVENTOS DE APOSENTADORIAS DOS SERVIDORES DA ADMINISTRAÇÃO MUNICIPAL DIRETA E INDIRETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3507/1998_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3507/1998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI Nº 3.551, DE 27 DE JUNHO DE 2000 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3508/1999_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3508/1999_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL 3.991/2005, QUE AUTORIZA REDUÇÃO DA JORNADA DE TRABALHO DE SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3509/2000_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3509/2000_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMBARQUE E DESEMBARQUE DE USUÁRIO EM VEÍCULOS DO SISTEMA DE TRANSPORTE COLETIVO DE ITAÚNA FORA DOS LOCAIS PREDETERMINADOS</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3510/2001_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3510/2001_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI NO 2.204, DE 3 DE FEVEREIRO DE 1989, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>Hudson Bernardes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3511/2002_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3511/2002_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS USUÁRIOS, FAMILIARES E AMIGOS DA SAÚDE MENTAL DE ITAÚNA</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3512/2003_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3512/2003_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATUIDADE DE ACESSO ÀS PRAÇAS DE ESPORTES DO MUNICÍPIO DE ITAÚNA PELOS ATIRADORES DO TIRO DE GUERRA 04-009 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3513/2004_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3513/2004_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (APORTE DE ENCARGOS SOCIAIS FOLHA DE PAGAMENTO COM RECURSOS DO FUNDEB)</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3514/2005_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3514/2005_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (AQUISIÇÃO DE MATERIAIS PARA CRECHES MUNICIPAIS - PROGRAMA BRASIL CARINHOSO)</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3515/2006_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3515/2006_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE ESPORTES E LAZER - FUNESP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3516/2008_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3516/2008_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 5.008, DE 23 DE DEZEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3517/2010_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3517/2010_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERMITE AOS ESTUDANTES COM DEFICIÊNCIA DA REDE MUNICIPAL DE ENSINO A CAPTAR OS CONTEÚDOS REPASSADOS EM SALAS DE AULA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>Márcio Gonçalves Pinto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3518/2011_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3518/2011_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O ACÚMULO DE FUNÇÕES AOS MOTORISTAS E COBRADORES DO SERVIÇO PÚBLICO DE TRANSPORTE COLETIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3521/2013_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3521/2013_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE SEGURANÇA PÚBLICA DE ITAÚNA</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3522/2014_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3522/2014_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS CHEFES DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAIS A CONCEDER 01 (UM) DIA DE FOLGA REMUNERADA AOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, NA DATA DE SEUS RESPECTIVOS ANIVERSÁRIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3523/2015_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3523/2015_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM CLÍNICAS MÉDICAS, VISANDO A IMPLANTAÇÃO DO PROGRAMA MEIA-CONSULTA JUNTO AOS PACIENTES HIPOSSUFICIENTES DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3520/2017_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3520/2017_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE DISPOSITIVO CHAMADO &amp;#8220;BOCA DE LOBO INTELIGENTE&amp;#8221;, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3526/2020_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3526/2020_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ANTÔNIO RODRIGUES CUNHA&amp;#8221;</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3527/2021_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3527/2021_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA LUIZ GONZAGA HENRIQUES&amp;#8221;</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3525/2019_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3525/2019_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA LUÍS ALVES DA SILVA&amp;#8221;</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3528/2022_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3528/2022_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3529/2023_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3529/2023_texto_integral.pdf</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3530/2024_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3530/2024_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS ATOS ADMINISTRATIVOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (CARNAVAL 2017)</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3532/2026_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3532/2026_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO COMUNITÁRIA E DESPORTIVA DO BAIRRO DAS GRAÇAS.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3533/2027_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3533/2027_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA GILMAR CÉSAR AMARAL&amp;#8221;</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3534/2028_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3534/2028_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA MEIGHAN DORNAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3535/2029_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3535/2029_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ORAIDA DOS SANTOS&amp;#8221;</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3536/2030_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3536/2030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI CONDIÇÕES DE FUNCIONAMENTO PARA ATIVIDADES INDUSTRIAIS E OUTRAS EMISSORAS DE SUBSTÂNCIAS ODORÍFERAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3537/2031_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3537/2031_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI Nº 4.991, DE 11 DE DEZEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3538/2032_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3538/2032_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA CENTRO DE OPERAÇÕES DA PREFEITURA MUNICIPAL DE ITAÚNA &amp;#8220;FRANCISCO RAMALHO DA SILVA FILHO&amp;#8221;</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3539/2033_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3539/2033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE COMBATE À VIOLÊNCIA CONTRA A MULHER E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3540/2034_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3540/2034_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS ÔNIBUS DA EMPRESA DO SISTEMA DE TRANSPORTE COLETIVO DE ITAÚNA SEREM EMPLACADOS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3541/2035_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3541/2035_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE &amp;#8220;ENDEREÇOS ECOLÓGICOS&amp;#8221; PARA NOVOS LOTEAMENTOS PRIVADOS NO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3542/2036_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3542/2036_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS ÔNIBUS DA EMPRESA DO SISTEMA DE TRANSPORTE COLETIVO DE ITAÚNA USAREM CANOS DE DESCARGA DIRECIONADOS PARA O ALTO</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3544/2038_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3544/2038_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ZÉ ENFERMEIRO&amp;#8221;</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3545/2039_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3545/2039_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REVOGA PERMUTA DA LEI Nº 4.988, DE 07 DE DEZEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. (DOAÇÃO ARQUÊ)</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3546/2040_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3546/2040_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃO DE SERVIDORES PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (ASSOCIAÇÃO DAS PESSOAS DEFICIENTES FÍSICAS DE ITAÚNA &amp;#8211; ADFI / PÇA ESPORTES NOSSA SENHORA APARECIDA &amp;#8211; LOURDES TÊNIS CLUBE)</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3547/2041_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3547/2041_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL ÀS INSTITUIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.(CRECHES)</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3548/2042_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3548/2042_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.(CONCLUSÃO DA ETE)</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3549/2043_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3549/2043_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O &amp;#8220;PROGRAMA EMPRESA AMIGA DO ESPORTE&amp;#8221; E O &amp;#8220;SELO EMPRESA AMIGA DO ESPORTE&amp;#8221; NO ÂMBITO DO MUNICÍPIO DE ITAÚNA PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3550/2044_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3550/2044_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA CULTURA EVANGÉLICA E O DIA MUNICIPAL DO EVANGÉLICO</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3551/2045_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3551/2045_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA MÉRIO ALVES DE SOUSA&amp;#8221;</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3552/2046_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3552/2046_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA JAIR RIBEIRO PACHECO&amp;#8221;</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3553/2047_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3553/2047_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA DONA JULITA PACHECO&amp;#8221;</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3555/2049_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3555/2049_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DO ANO 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3554/2048_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3554/2048_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA JONAS SOARES&amp;#8221;</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3556/2050_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3556/2050_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA PRAZO PARA CUMPRIMENTO DE CLÁUSULA DE CONCESSÃO DE USO DE IMÓVEL PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3564/2058_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3564/2058_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 2204/89 E DÁ OUTRAS PROVIDÊNCIAS (ITBI, IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS INTER VIVOS)</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3557/2051_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3557/2051_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO &amp;#8220;RUA MARIA JOANA MARQUES&amp;#8221;</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3558/2052_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3558/2052_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ROSÂNGELA POUSA&amp;#8221;</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3559/2053_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3559/2053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL &amp;#8220;ADOTE UMA ESCOLA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3560/2054_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3560/2054_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AS ESCOLAS DA REDE PÚBLICA DO ENSINO FUNDAMENTAL DO MUNICÍPIO A FIRMAR CONVÊNIO COM EMPRESAS PRIVADAS, PÚBLICAS E COOPERATIVAS PARA DOAÇÃO DE UNIFORME ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3449/2059_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3449/2059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA DEFESA ANIMAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3565/2060_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3565/2060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO ROTARY CLUB E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3566/2061_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3566/2061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA MAÇONARIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3567/2062_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3567/2062_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE SEMÁFOROS CONTENDO TEMPORIZADOR DE CONTAGEM REGRESSIVA</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3572/2068_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3572/2068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O &amp;#8220;PROGRAMA CONDUZ&amp;#8221; NO ÂMBITO DO MUNICÍPIO DE ITAÚNA PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3568/2064_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3568/2064_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA PADRE NILO CAETANO&amp;#8221;</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3569/2065_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3569/2065_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E IMPLANTAÇÃO DO SISTEMA MUNICIPAL DE TRÂNSITO E TRANSPORTES E A JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÕES - JARI, CRIA O CONSELHO MUNICIPAL DE TRÂNSITO E TRANSPORTES, O FUNDO MUNICIPAL DE TRÂNSITO E TRANSPORTES E A DIRETORIA MUNICIPAL DE TRÂNSITO E TRANSPORTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3571/2067_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3571/2067_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR MECANISMOS DE INCENTIVO A IMPLANTAÇÃO DE SISTEMAS CONSTRUTIVOS DE COBERTURAS ECOLÓGICAS, CHAMADOS &amp;#8220;TELHADOS VERDES&amp;#8221;, NAS COBERTURAS DE EDIFICAÇÕES NO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3573/2069_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3573/2069_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE AVALIAÇÃO AUDITIVA NAS CRIANÇAS MATRICULADAS NO ENSINO REGULAR, NA REDE MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3577/2074_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3577/2074_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA LEVY DA CRUZ DOS SANTOS&amp;#8221;</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3575/2072_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3575/2072_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA WALDEMAR CAMILO RODRIGUES&amp;#8221;</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3576/2073_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3576/2073_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA JAIME NOGUEIRA RODRIGUES&amp;#8221;</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3579/2076_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3579/2076_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃO DE SERVIDORES PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (TRIBUNAL DE JUSTIÇA DE MINAS GERAIS)</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3580/2077_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3580/2077_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE ÁREAS DE LAZER POR MEIO DA CRIAÇÃO DE &amp;#8220;RUAS DE LAZER&amp;#8221; NO PERÍMETRO URBANO DO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3581/2078_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3581/2078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMO DATA COMEMORATIVA AO CALENDÁRIO MUNICIPAL OFICIAL A SEMANA DE COMBATE À CORRUPÇÃO ELEITORAL E DE VALORIZAÇÃO DA FICHA LIMPA</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3582/2079_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3582/2079_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CENTRO DE RECUPERAÇÃO ESCONDERIJO DO ALTÍSSIMO VALE DE ACOR (CREVA)</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3583/2080_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3583/2080_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DOMINGUEIRA JOVEM NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3584/2081_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3584/2081_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CASSAÇÃO DO ALVARÁ DE FUNCIONAMENTO DE EMPRESAS E POSTOS ESTABELECIDOS NO MUNICÍPIO QUE REVENDEREM COMBUSTÍVEIS ADULTERADOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3585/2082_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3585/2082_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA PRATA DA CASA, QUE ESTABELECE A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO DE OPORTUNIDADE PARA A APRESENTAÇÃO DE GRUPOS, BANDAS, CANTORES OU INSTRUMENTISTAS LOCAIS NA ABERTURA DE EVENTOS MUSICAIS QUE CONTEM COM FINANCIAMENTO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3586/2083_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3586/2083_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ALINHAMENTO E A RETIRADA DE FIOS EM DESUSO E DESORDENADOS EXISTENTES EM POSTES DE ENERGIA ELÉTRICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3587/2084_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3587/2084_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE PREPARAÇÃO PARA A APOSENTADORIA - PPA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3592/2089_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3592/2089_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVERTE AO PATRIMÔNIO PÚBLICO MUNICIPAL ÁREA DOADA E DÁ OUTRAS PROVIDÊNCIAS (DOADO A VITAANEL - ASSOCIAÇÃO COMUNITÁRIA VILA VILAÇA, VILA TAVARES, BAIRRO ANTUNES, BAIRRO ELDORADO)</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3593/2090_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3593/2090_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (INSTALAÇÃO DO CRASS II)</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3596/2093_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3596/2093_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ADÃO JOSÉ DA SILVA&amp;#8221;</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3595/2092_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3595/2092_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO, A SEMANA DE CONSCIENTIZAÇÃO E ORIENTAÇÃO DA POSSE RESPONSÁVEL DE ANIMAIS DOMÉSTICOS NA REDE MUNICIPAL DE ENSINO, A SER REALIZADA ANUALMENTE NA TERCEIRA SEMANA DO MÊS DE AGOSTO</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3597/2094_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3597/2094_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE BILHETE ESPECIAL, CONSISTENTE NA ISENÇÃO DE PAGAMENTO DE TARIFA NAS LINHAS URBANAS DO SISTEMA DE TRANSPORTE COLETIVO PARA ACOMPANHANTE DE PORTADOR DE DEFICIÊNCIA FÍSICA E MENTAL, NO ÂMBITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3598/2095_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3598/2095_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PERMUTA DE BENS IMÓVEIS PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (DISTRIBUIDORA AZULAR LTDA)</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3599/2096_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3599/2096_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI Nº 5.146, DE 4 DE MAIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3601/2098_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3601/2098_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE TERRENO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (CONSTRUÇÃO DO FORUM)</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3603/2100_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3603/2100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO &amp;#8220;VIDAS POR VIDAS&amp;#8221; QUE PERMITE A INSTALAÇÃO DE COMEDOUROS E BEBEDOUROS PÚBLICOS PARA ANIMAIS, EM PRAÇAS E LOGRADOUROS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3605/2102_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3605/2102_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE SHOWS COM CAPACIDADE SUPERIOR A 3.000 (TRÊS MIL) ESPECTADORES, DEVENDO SER REALIZADA POR MÚSICOS, CANTORES OU CONJUNTOS MUSICAIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3606/2103_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3606/2103_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A SINALIZAÇÃO DE RUAS DE LOTEAMENTOS PELO LOTEADOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3608/2105_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3608/2105_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA OTACÍLIO RAMOS DE BRITO&amp;#8221;</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3609/2106_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3609/2106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA FERNANDO RODRIGUES DA SILVA&amp;#8221; </t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3614/2111_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3614/2111_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO MUNICIPAL DE ITAÚNA, A HONRARIA &amp;#8220;POLICIAL MILITAR DESTAQUE DO ANO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3615/2112_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3615/2112_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO &amp;#8220;CIDADES-IRMÃS&amp;#8221; OS MUNICÍPIOS DE ITAÚNA E PARÁ DE MINAS</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3619/2116_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3619/2116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO USO DE LÂMPADAS DE LED (DIODO EMISSOR DE LUZ) NA REDE DE ILUMINAÇÃO PÚBLICA EM NOVOS LOTEAMENTOS E EMPREENDIMENTOS IMOBILIÁRIOS NO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3624/2121_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3624/2121_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ADRIANO NOGUEIRA FRANCO&amp;#8221;</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3638/2135_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3638/2135_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE CIVIL &amp;#8220;SETE GUARDAS DE NOSSA SENHORA DO ROSÁRIO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3640/2137_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3640/2137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ANATOLE NOGUEIRA DORNAS&amp;#8221; </t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3643/2140_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3643/2140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO OFICIAL DE ITAÚNA, O DIA MUNICIPAL DO DEMOLAY</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3644/2141_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3644/2141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA TEREZINHA ANA DIAS</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3647/2144_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3647/2144_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI 5163/2017 E DÁ OUTRAS PROVIDÊNCIAS (CRÉDITO ESPECIAL PARA INSTALAÇÃO DO CRAS II)</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3648/2145_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3648/2145_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI 2795/1993 E DÁ OUTRAS PROVIDÊNCIAS (REPRESENTATIVIDADE DOS MEMBROS DO CONSELHO MUNICIPAL DE SAÚDE)</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3649/2146_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3649/2146_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEIS DA MUNICIPALIDADE PARA FINS DE DESENVOLVIMENTO ECONÔMICO E SOCIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3650/2147_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3650/2147_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (REPASSE DE RECURSOS AO HOSPITAL MANOEL GONÇALVES PARA COMPLEMENTAR VALOR SUS PARA REALIZAÇÃO DE CIRURGIAS ELETIVAS)</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3651/2148_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3651/2148_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3654/2151_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3654/2151_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 5.146, DE 4 DE MAIO DE 2017, ALTERADA PELA LEI NO 5.165, DE 19 DE JUNHO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3653/2150_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3653/2150_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.784, DE 4 DE OUTUBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3655/2152_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3655/2152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS ESTABELECIMENTOS COMERCIAIS, MOTÉIS, HOTÉIS, CASAS NOTURNAS E CONGÊNERES A ANEXAR AVISOS CONTRA CRIMES PRATICADOS CONTRA CRIANÇAS E ADOLESCENTES, SUAS PENAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3658/2155_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3658/2155_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DA IMPLANTAÇÃO DE SINALIZAÇÃO HORIZONTAL DIFERENCIADA PRÓXIMA ÀS ÁREAS ESCOLARES NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3659/2156_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3659/2156_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA IRDEVAN NOGUEIRA</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3660/2157_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3660/2157_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA RONALDO PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3661/2158_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3661/2158_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A UTILIZAÇÃO DE CEROL OU DE QUALQUER OUTRO TIPO DE MATERIAL CORTANTE NAS LINHAS DE PIPAS, PAPAGAIOS E SEMELHANTES ARTEFATOS, PARA RECREAÇÃO OU QUALQUER OUTRA FINALIDADE NO ÂMBITO DO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3663/2160_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3663/2160_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PROGRAMA DE REDUÇÃO DE MULTAS E JUROS INCIDENTES SOBRE OS TRIBUTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS, IPTU</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3664/2161_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3664/2161_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (5%, PARA REFORÇO DAS DOTAÇÕES DO ORÇAMENTO 2017)</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3665/2162_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3665/2162_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INEXIGIBILIDADE DO PAGAMENTO DE TARIFA PÚBLICA NO TRANSPORTE COLETIVO DE PASSAGEIROS E DÁ OUTRAS PROVIDÊNCIAS (PASSE LIVRE PARA IDOSOS)</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3666/2163_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3666/2163_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREVENÇÃO E O COMBATE AO ASSÉDIO MORAL NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3667/2164_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3667/2164_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ACOLHENDO SORRISOS</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3668/2165_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3668/2165_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DA TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS PARA DOADORES DE MEDULA ÓSSEA E DE SANGUE</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3669/2166_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3669/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA FIRMINA CÂNDIDA DE MORAES</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3678/2174_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3678/2174_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DE 2018</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3673/2169_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3673/2169_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE AÇÃO GOVERNAMENTAL &amp;#8211; PPAG, PARA O QUADRIÊNIO 2018 - 2021</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3674/2170_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3674/2170_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.818, DE 6 DE FEVEREIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3672/2168_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3672/2168_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A AQUISIÇÃO E ESTOQUE DE PRÓPRIOS PÚBLICOS POR PARTE DE &amp;#8220;FERROS-VELHOS&amp;#8221; E ESTABELECIMENTOS SIMILARES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3676/2172_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3676/2172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ITAÚNA A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A &amp;#8211; BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3679/2175_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3679/2175_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO DE EXPLORAÇÃO PUBLICITÁRIA NAS PLACAS INDICATIVAS DE NOMES DE RUAS E LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3682/2178_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3682/2178_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E FUNCIONAMENTO DO PROGRAMA FEIRART ARTESANATOS E PRODUTOS ORIUNDOS DE PRODUÇÃO FAMILIAR NO MUNICÍPIO DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3683/2179_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3683/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA JOSÉ DE FARIA FILHO&amp;#8221;</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3681/2177_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3681/2177_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA JAIR BELARMINO DINIZ&amp;#8221;</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Márcia C. S. Santos</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3685/2181_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3685/2181_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DAS LISTAGENS DOS PACIENTES QUE AGUARDAM POR CONSULTAS COM ESPECIALISTAS, EXAMES E CIRURGIAS NA REDE PÚBLICA DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3687/2183_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3687/2183_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESERVA PRIORITARIAMENTE VAGAS EM CRECHES PARA CRIANÇAS EM IDADE COMPATÍVEL, FILHAS(OS) DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA, DE NATUREZA FÍSICA E/OU SEXUAL</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3688/2184_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3688/2184_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTROLE POPULACIONAL ANIMAL, BEM-ESTAR E POSSE RESPONSÁVEL</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3689/2185_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3689/2185_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO TÓPICO DE ESTUDO E DISCUSSÃO SOBRE POLÍTICA, ÉTICA E CIDADANIA EM MATÉRIA DA GRADE CURRICULAR DO ENSINO FUNDAMENTAL</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3690/2186_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3690/2186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO OFICIAL DO MUNICÍPIO, O &amp;#8220;DIA DO NASCITURO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3692/2188_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3692/2188_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 3.869, DE 12 ABRIL DE 2004 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3693/2189_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3693/2189_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PRAZO PARA CUMPRIMENTO DE CLÁUSULA DE DOAÇÃO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS (DOAÇÃO TERRENO, CONSTRUÇÃO, UNIDADE PRISIONAL, PRESÍDIO)</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/49/50_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/49/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 4.569, DE 7 DE ABRIL DE 2011, QUE DISPÕE SOBRE A OBRIGATORIEDADE DO FORNECIMENTO DO PRONTUÁRIO DE ATENDIMENTO MÉDICO NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3695/2191_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3695/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE PROTEÇÃO, DE CONSERVAÇÃO E DE CONTROLE DO MEIO AMBIENTE E DA MELHORIA DA QUALIDADE DE VIDA NO MUNICÍPIO DE ITAÚNA/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3696/2192_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3696/2192_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (GANELANE RECICLAGEM)</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3698/2194_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3698/2194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA LUCI GONÇALVES PACHECO&amp;#8221;</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3697/2193_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3697/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DOS &amp;#8220;PARKLETS&amp;#8221; NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3699/2195_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3699/2195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA WILBER NOGUEIRA SANTOS</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3700/2196_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3700/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA WALTER HERCULANO PEREIRA&amp;#8221;</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3701/2197_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3701/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA MÁRIO LUIZ SANTANA&amp;#8221;</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3702/2198_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3702/2198_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO E AUTORIZAÇÃO DE EXPLORAÇÃO DE PUBLICIDADE PARA A INSTALAÇÃO, DOAÇÃO E MANUTENÇÃO DE PLACAS INDICATIVAS DO NOME DE RUAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3703/2199_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3703/2199_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PUBLICIDADE NAS GUIAS DE COBRANÇA IPTU (IMPOSTO PREDIAL E TERRITORIAL URBANO) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3704/2200_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3704/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA GERALDO AMIN DE OLIVEIRA&amp;#8221;</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3705/2201_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3705/2201_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA JESUS COELHO DE REZENDE&amp;#8221;</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3706/2202_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3706/2202_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA JOSÉ AUGUSTO VASCONCELOS&amp;#8221;</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3707/2204_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3707/2204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS A TÍTULO DE AUXÍLIO FINANCEIRO E/OU SUBVENÇÃO SOCIAL ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3708/2205_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3708/2205_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO, AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR IMÓVEL URBANO PARA OS FINS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS - BAIRRO DE LOURDES, EXPANSÃO DE DISTRITO INDUSTRIAL</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3709/2206_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3709/2206_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 5.092, DE 18 DE NOVEMBRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS - RECEITA DO FUNDEB PARA REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL ARTUR CONTAGEM VILAÇA</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3710/2207_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3710/2207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICIDADE DOS BENEFÍCIOS FISCAIS NA GUIA DE COBRANÇA DA TAXA DE LIMPEZA URBANA &amp;#8211; TAXA DE LIXO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3711/2208_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3711/2208_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS - CIMENTÃO INDÚSTRIA E COMÉRCIO</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3712/2209_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3712/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS - HOSPITAL MANOEL GONÇALVES - PLANTÃO 24 HORAS</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/34/35_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/34/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE OS INCISOS VI E VII AO ARTIGO 14 DA LEI 2.204/89 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3714/2211_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3714/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA GUILHERMINA DAS NEVES CÂNDIDO&amp;#8221;</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3715/2212_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3715/2212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA PEDRO BAVUSO RIBEIRO&amp;#8221;</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3670/2213_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3670/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ARTIGO 2º DA LEI Nº 5.200, DE 6 DE SETEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS (AMPLIA PRAZO PARA PROTOCOLO DE REQUERIMENTOS PARA PARCELAMENTOS DE DÉBITOS MUNICIPAIS)</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3717/2215_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3717/2215_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA JORGE PIMENTA&amp;#8221;</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3716/2214_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3716/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 185 DO CÓDIGO TRIBUTÁRIO MUNICIPAL - LEI 1.385/77 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3718/2216_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3718/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PRAÇA GLAUCO DE PAULA MACHADO&amp;#8221;</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3719/2217_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3719/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A GRATIFICAR SERVIDORES DESIGNADOS PARA AUXILIAR NA EXECUÇÃO FISCAL EFICIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3720/2218_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3720/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (AQUISIÇÃO DE VEÍCULOS E EQUIPAMENTOS PARA A POLÍCIA MILITAR)</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3721/2219_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3721/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO &amp;#8220;RUA KÊNIA CRISTINE GUIMARÃES&amp;#8221; E REVOGA A LEI MUNICIPAL Nº 4.720/2012</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3722/2220_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3722/2220_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA EVA HELENA FERNANDES&amp;#8221;</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3723/2221_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3723/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEIA ENTRADA PARA OS SERVIDORES MUNICIPAIS DA ADMINISTRAÇÃO PÚBLICA DIRETA, INDIRETA E FUNDACIONAL DO MUNICÍPIO DE ITAÚNA - MG EM ESTABELECIMENTOS QUE PROMOVAM LAZER E ENTRETENIMENTO E ESTIMULEM A DIFUSÃO CULTURAL</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3725/2223_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3725/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS A TÍTULO DE AUXÍLIO FINANCEIRO E/OU SUBVENÇÃO SOCIAL ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (CONSELHO CENTRAL DE ITAÚNA, FUNDAÇÃO FREDERICO OZANAN)</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3726/2224_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3726/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS FINANCEIROS ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS - PRAÇAS DE ESPORTE</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3732/2230_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3732/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA JAMIL MAMEDE DA SILVA</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3731/2229_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3731/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA MARIA GOMES PINHEIRO</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3727/2225_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3727/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: AVENIDA PROFESSOR EXPEDITO CAMPOS</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3728/2226_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3728/2226_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3730/2228_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3730/2228_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS - AQUISIÇÃO DE MAQUINAS E EQUIPAMENTOS</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3735/2233_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3735/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.821, DE 02 DE MAIO DE 1985 QUE INSTITUI O CÓDIGO POSTURAS DO MUNICIPAIS DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS (REGULAMENTA USO DE CALÇADAS)</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3736/2234_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3736/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA DO VENDEDOR AMBULANTE NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ITAÚNA - MG</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3738/2236_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3738/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (CÂMARA DE DIRIGENTES LOJISTAS - CDL)</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3739/2237_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3739/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (5%)</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3740/2238_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3740/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃO DE SERVIDORES PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (ASSOCIAÇÃO DAS PESSOAS DEFICIENTES FÍSICAS DE ITAÚNA &amp;#8211; ADFI, PRAÇA DE ESPORTES JK)</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Joel Márcio</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/26/27_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/26/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO SERVIÇO DE VERIFICAÇÃO DE ÓBITO (S.V.O) NO ÂMBITO DO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3742/2240_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3742/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA A UTILIDADE PÚBLICA DA ASSOCIAÇÃO RENOVAÇÃO CARISMÁTICA CATÓLICA DE DIVINÓPOLIS</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3743/2241_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3743/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA JEFERSON ANTÔNIO MAIA</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3744/2242_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3744/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO JVMM - JUNTOS VAMOS MUDAR O MUNDO</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3745/2243_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3745/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA HEVERSON GOMES DE SOUZA</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3747/2245_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3747/2245_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA REGINO ANTUNES NOGUEIRA</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Alexandre Campos, Giordane Alberto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/33/34_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/33/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA EXPRESSÃO COM 2  (DUAS) CASAS DECIMAIS, NO PAINEL DE PREÇOS E NAS BOMBAS MEDIDORAS, DOS PREÇOS POR LITRO DE TODOS OS COMBUSTÍVEIS AUTOMOTIVOS COMERCIALIZADOS NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3749/2247_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3749/2247_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A CAIXA ESCOLAR DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL (CMEI) LÚCIA LIMA DE CARVALHO</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3750/2248_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3750/2248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO CIDADES-IRMÃS OS MUNICÍPIOS DE ITAÚNA E ITATIAIUÇU</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3751/2249_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3751/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO CIDADES IRMÃS OS MUNICÍPIOS DE ITAÚNA E IPATINGA</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3752/2250_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3752/2250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE A INSTALAÇÃO DE PORTAS OU GRADES DE AÇO NAS FACHADAS EXTERNAS DOS ESTABELECIMENTOS BANCÁRIOS E OUTRAS INSTITUIÇÕES FINANCEIRAS NO MUNICÍPIO DE ITAÚNA - MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3600/2097_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3600/2097_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃO DE SERVIDORES, REPASSE DE SUBVENÇÃO SOCIAL E ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (ASSOCIAÇÃO DAS PESSOAS DEFICIENTES DE ITAÚNA -ADFI/PRAÇA DE ESPORTES NOSSA SENHORA APARECIDA - LOURDES TÊNIS CLUBE)</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3574/2071_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3574/2071_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E IMPLANTAÇÃO DO SISTEMA MUNICIPAL DE TRÂNSITO E TRANSPORTES E A JUNTA ADMINISTRATIVA DE RECURSOS E INFRAÇÕES - JARI, CRIA O CONSELHO MUNICIPAL DE TRÂNSITO E TRANSPORTES, O FUNDO MUNICIPAL DE TRÂNSITO E TRANSPORTES E A DIRETORIA MUNICIPAL DE TRÂNSITO E TRANSPORTES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3734/2232_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3734/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3519/2012_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3519/2012_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 14 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA - MG, PARA ESTABELECER NOVAS REGRAS PARA ELEIÇÃO DA MESA DIRETORA</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3531/2025_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3531/2025_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E JULGA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3590/2087_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3590/2087_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO JOVEM ITAUNENSE PEDRO HENRIQUE SOUZA LOPES, PELO DESTAQUE ALCANÇADO NO CENÁRIO ESPORTIVO COMO ATLETA PROFISSIONAL DE FUTEBOL</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3604/2101_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3604/2101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA &amp;#8220;CONHECENDO A CÂMARA MUNICIPAL&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3607/2104_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3607/2104_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. BARDESANIO ROCHA GIOVANNINI</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3610/2107_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3610/2107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR ALAIR CARLOS DA FONSECA </t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3611/2108_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3611/2108_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO SR. NÍSIO BORGES FERREIRA</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3613/2110_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3613/2110_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À SRA. ZÉLIA RODRIGUES FAGUNDES</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3617/2114_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3617/2114_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR MARCÍLIO DE ASSIS</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3618/2115_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3618/2115_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. JOSÉ SILÉSIO VILELA DE OLIVEIRA</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3620/2117_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3620/2117_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. ROBERTO GOMES CHAVES</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3621/2118_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3621/2118_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. JORGE ANTÔNIO PEREIRA DE MELO</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3622/2119_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3622/2119_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO SR. ADILSON PEREIRA DE MATOS, PELO DESTAQUE ALCANÇADO NO CENÁRIO ESPORTIVO DE ITAÚNA - MG</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3626/2123_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3626/2123_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À SRA. ARLETE ELOÍSA TAVARES</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3627/2124_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3627/2124_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. ÉDERSON DE AMORIM MORAIS</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3628/2125_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3628/2125_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À SRA. NÍDIA BRAZ DE FARIA MATOS</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3629/2126_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3629/2126_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR ORLANDO EUSTÁQUIO RODRIGUES</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3630/2127_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3630/2127_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SENHOR BOLIVAR BARBOSA LIMA</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3631/2128_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3631/2128_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO CULTURAL À SRTA. MICHELE CRISTINA MARTINS</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3633/2130_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3633/2130_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO À SRTA. LINABEL IRAMAIA PIMENTEL ARAÚJO</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3634/2131_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3634/2131_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. LEONARDO TAVARES DE OLIVEIRA</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3639/2136_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3639/2136_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO EDUCACIONAL À SRA. MARIA LUÍZA TEIXEIRA VARGAS AMARAL</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3641/2138_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3641/2138_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À SRA. DÂMINA PEREIRA</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3642/2139_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3642/2139_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO TIME DE FUTEBOL FEMININO DO FLAMENGO FUTEBOL CLUBE DE ITAÚNA</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3671/2167_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3671/2167_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL E A POLÍTICA DE PESSOAL DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/100/104_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/100/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTÉM O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA - MG</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3524/2016_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3524/2016_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROTESTO CONTRA A EMPRESA NASCENTES DAS GERAIS E CONTRA O GOVERNO DO ESTADO DE MINAS GERAIS, PELA NÃO EXECUÇÃO DA OBRA DE DUPLICAÇÃO DA RODOVIA MG&amp;#8209;050 EM ITAÚNA, OBRA ESSA PREVISTA EM CLÁUSULA EXISTENTE NO CONTRATO DE PARCERIA PÚBLICO PRIVADA FIRMADO EM 2006 PARA EXPLORAÇÃO DAS PRAÇAS DE PEDÁGIO NA REFERIDA RODOVIA</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3543/2037_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3543/2037_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO À CÂMARA DOS DEPUTADOS FEDERAIS PARA QUE NÃO APROVE A PROPOSTA DE EMENDA À CONSTITUIÇÃO (PEC) Nº 287/2016, DE AUTORIA DO PODER EXECUTIVO, QUE &amp;#8220;ALTERA OS ARTS. 37, 40, 109, 149, 167, 195, 201 E 203 DA CONSTITUIÇÃO, PARA DISPOR SOBRE A SEGURIDADE SOCIAL, ESTABELECE REGRAS DE TRANSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3588/2085_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3588/2085_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AOS AGENTES PENITENCIÁRIOS, PARA QUE OS MESMOS CONSIGAM, NA REFORMA DA PREVIDÊNCIA, ISONOMIA NAS REGRAS DE APOSENTADORIA, OBTENDO OS MESMOS BENEFÍCIOS DE POLICIAIS CIVIS E MILITARES.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3589/2086_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3589/2086_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO TIRO DE GUERRA 04-009, PELOS RELEVANTES SERVIÇOS PRESTADOS À CIDADE DE ITAÚNA DESDE SUA FUNDAÇÃO.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3612/2109_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3612/2109_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À CLÍNICA PROJETO CORPO E ALMA, PELO EMPENHO E DEDICAÇÃO À SAÚDE DOS PACIENTES DO MUNICÍPIO DE ITAÚNA E REGIÃO.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3623/2120_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3623/2120_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO FILIPE CORRÊA, QUE TEM SE DESTACADO NO CENÁRIO CULTURAL, REPRESENTANDO ITAÚNA NACIONALMENTE.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3625/2122_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3625/2122_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À ONG AIDA (ASSOCIAÇÃO ITAUNENSE DE DEFESA ANIMAL E AMBIENTAL), PELO BELO TRABALHO REALIZADO NO CUMPRIMENTO DE SEUS OBJETIVOS, DENTRE ELES CUIDAR E ZELAR PELOS ANIMAIS ABANDONADOS NO MUNICÍPIO DE ITAÚNA - MG.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3645/2142_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3645/2142_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ITAUNENSE AO THIAGO DOMINGUES BELO, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE ITAUNENSE, VISANDO A EFETIVA PROMOÇÃO DO ESPORTE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3646/2143_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3646/2143_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO ÀS AÇÕES DA PROCURADORIA GERAL DO MUNICÍPIO DE ITAÚNA &amp;#8211; ÓRGÃO DE ASSESSORAMENTO SUPERIOR AO CHEFE DO PODER EXECUTIVO MUNICIPAL DE ITAÚNA.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3680/2176_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3680/2176_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO CONTRA O LEILÃO DAS USINAS SÃO SIMÃO, JAGUARA E MIRANDA (PATRIMÔNIOS INALIENÁVEIS DA CEMIG E DO POVO MINEIRO), VISTO QUE O MESMO NÃO ATENDERÁ AOS INTERESSES DO POVO MINEIRO, OS QUAIS SERÃO PENALIZADOS PELA PERDA DO PATRIMÔNIO, CAPACIDADE ADMINISTRATIVA E EMPREENDEDORA DA CEMIG</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Não há projetos para votação na presente reunião.</t>
   </si>
   <si>
     <t>NÃO HÁ ORDEM DO DIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -3255,67 +3255,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3503/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3616/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3561/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3562/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3563/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3578/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3594/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3602/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3632/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3635/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3636/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3637/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3657/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3656/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3662/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/19/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/2814/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3570/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3591/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3652/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3675/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3677/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3684/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3686/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3691/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/25/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3729/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/68/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3505/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3506/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3507/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3508/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3509/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3510/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3511/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3512/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3513/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3514/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3515/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3516/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3517/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3518/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3521/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3522/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3523/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3520/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3526/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3527/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3525/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3528/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3529/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3530/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3532/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3533/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3534/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3535/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3536/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3537/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3538/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3539/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3540/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3541/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3542/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3544/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3545/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3546/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3547/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3548/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3549/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3550/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3551/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3552/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3553/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3555/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3554/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3556/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3564/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3557/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3558/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3559/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3560/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3449/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3565/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3566/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3567/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3572/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3568/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3569/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3571/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3573/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3577/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3575/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3576/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3579/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3580/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3581/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3582/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3583/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3584/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3585/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3586/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3587/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3592/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3593/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3596/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3595/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3597/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3598/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3599/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3601/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3603/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3605/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3606/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3608/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3609/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3614/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3615/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3619/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3624/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3638/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3640/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3643/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3644/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3647/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3648/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3649/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3650/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3651/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3654/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3653/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3655/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3658/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3659/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3660/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3661/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3663/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3664/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3665/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3666/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3667/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3668/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3669/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3678/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3673/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3674/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3672/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3676/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3679/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3682/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3683/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3681/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3685/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3687/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3688/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3689/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3690/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3692/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3693/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/49/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3695/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3696/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3698/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3697/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3699/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3700/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3701/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3702/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3703/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3704/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3705/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3706/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3707/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3708/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3709/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3710/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3711/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3712/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/34/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3714/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3715/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3670/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3717/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3716/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3718/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3719/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3720/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3721/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3722/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3723/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3725/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3726/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3732/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3731/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3727/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3728/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3730/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3735/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3736/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3738/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3739/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3740/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/26/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3742/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3743/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3744/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3745/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3747/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/33/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3749/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3750/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3751/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3752/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3600/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3574/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3734/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3519/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3531/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3590/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3604/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3607/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3610/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3611/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3613/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3617/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3618/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3620/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3621/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3622/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3626/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3627/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3628/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3629/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3630/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3631/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3633/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3634/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3639/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3641/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3642/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3671/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/100/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3524/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3543/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3588/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3589/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3612/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3623/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3625/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3645/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3646/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3680/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3503/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3616/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3561/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3562/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3563/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3578/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3594/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3602/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3632/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3635/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3636/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3637/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3657/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3656/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3662/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/19/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/2814/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3570/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3591/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3652/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3675/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3677/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3684/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3686/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3691/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/25/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3729/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/68/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3505/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3506/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3507/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3508/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3509/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3510/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3511/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3512/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3513/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3514/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3515/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3516/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3517/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3518/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3521/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3522/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3523/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3520/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3526/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3527/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3525/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3528/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3529/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3530/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3532/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3533/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3534/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3535/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3536/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3537/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3538/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3539/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3540/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3541/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3542/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3544/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3545/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3546/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3547/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3548/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3549/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3550/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3551/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3552/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3553/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3555/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3554/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3556/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3564/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3557/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3558/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3559/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3560/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3449/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3565/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3566/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3567/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3572/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3568/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3569/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3571/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3573/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3577/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3575/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3576/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3579/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3580/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3581/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3582/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3583/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3584/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3585/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3586/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3587/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3592/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3593/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3596/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3595/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3597/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3598/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3599/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3601/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3603/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3605/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3606/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3608/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3609/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3614/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3615/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3619/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3624/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3638/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3640/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3643/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3644/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3647/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3648/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3649/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3650/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3651/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3654/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3653/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3655/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3658/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3659/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3660/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3661/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3663/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3664/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3665/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3666/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3667/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3668/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3669/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3678/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3673/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3674/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3672/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3676/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3679/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3682/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3683/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3681/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3685/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3687/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3688/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3689/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3690/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3692/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3693/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/49/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3695/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3696/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3698/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3697/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3699/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3700/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3701/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3702/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3703/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3704/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3705/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3706/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3707/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3708/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3709/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3710/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3711/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3712/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/34/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3714/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3715/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3670/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3717/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3716/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3718/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3719/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3720/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3721/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3722/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3723/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3725/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3726/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3732/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3731/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3727/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3728/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3730/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3735/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3736/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3738/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3739/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3740/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/26/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3742/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3743/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3744/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3745/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3747/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/33/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3749/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3750/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3751/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3752/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3600/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3574/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3734/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3519/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3531/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3590/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3604/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3607/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3610/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3611/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3613/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3617/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3618/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3620/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3621/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3622/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3626/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3627/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3628/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3629/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3630/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3631/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3633/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3634/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3639/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3641/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3642/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3671/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/100/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3524/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3543/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3588/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3589/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3612/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3623/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3625/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3645/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3646/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2017/3680/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H254"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>