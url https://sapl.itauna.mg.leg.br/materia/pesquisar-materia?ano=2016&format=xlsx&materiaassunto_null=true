--- v0 (2026-02-06)
+++ v1 (2026-06-14)
@@ -54,2134 +54,2134 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Márcio Gonçalves Pinto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3366/1854_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3366/1854_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO AO ARTIGO 56 DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Joel Márcio</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3406/1895_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3406/1895_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 14 E 16 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Hudson Bernardes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3419/1909_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3419/1909_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI ORGÂNICA MUNICIPAL DE ITAÚNA / MG, INSTITUINDO A EXIGÊNCIA DE APRESENTAÇÃO, PELO PODER EXECUTIVO MUNICIPAL, DO PLANO DE METAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
     <t>Partido Social Democrata Brasileiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3438/1927_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3438/1927_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO ÀS EMENDAS APOSTAS AO PROJETO DE LEI NO 09/2016 (PL Nº 31/2016-CMI), QUE &amp;#8220;ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DO ANO 2017 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3346/1829_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3346/1829_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIICAÇÃO PARA O SERVIÇO DE REGULAÇÃO, CONTROLE, AVALIAÇÃO E AUDITORIA DAS AÇÕES E SERVIÇOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3347/1830_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3347/1830_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 2º DO ARTIGO 180 DA LEI Nº 1385, DE 27 DE DEZEMBRO DE 1977, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3365/1853_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3365/1853_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR NO 39, DE 18/05/2006 E DA LEI COMPLEMENTAR NO 97, DE 05/12/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3413/1903_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3413/1903_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI 1.385, DE 27 DE DEZEMBRO DE 1977 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3416/1906_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3416/1906_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 3.023, DE 27 DE DEZEMBRO DE 1.995, MODIFICADA PELA LEI COMPLEMENTAR Nº 14, DE 11 DE FEVEREIRO DE 2.000 E LEI COMPLEMENTAR Nº 52, DE 7 DE AGOSTO DE 2.009 , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3423/1913_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3423/1913_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO I DO QUADRO DE CARGOS EFETIVOS DA AUTARQUIA SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE ITAÚNA - SAAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3424/1914_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3424/1914_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 110, DE 17/12/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3422/1912_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3422/1912_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA JORNADA SEMANAL DE TRABALHO DO CARGO EFETIVO DE &amp;#8220;TÉCNICO DE RAIOS X &amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3451/1940_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3451/1940_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 49, DE 21 DE OUTUBRO DE 2.008 E  ANEXOS, QUE INSTITUIU O PLANO DIRETOR DO MUNICÍPIO DE ITAÚNA E DISPÕE SOBRE AS NORMAS GERAIS DO REGIME URBANÍSTICO E SISTEMA DE GESTÃO URBANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3465/1954_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3465/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR NO 101, DE 6 DE ABRIL DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3469/1958_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3469/1958_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3476/1964_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3476/1964_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 39, DE 18 DE MAIO DE 2.006  QUE ORGANIZA A PROCURADORIA-GERAL DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3494/1982_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3494/1982_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 5º DA LEI COMPLEMENTAR Nº 115, DE 07 DE JULHO DE 2016 E AO §2º DO ART. 130 DA LEI 3.023/95 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>PLCSU</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3482/1970_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3482/1970_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS E ANEXOS DA LEI COMPLEMENTAR Nº 49, DE 21 DE OUTUBRO DE 2008, QUE INSTITUIU O PLANO DIRETOR DO MUNICÍPIO DE ITAÚNA E DISPÕE SOBRE AS NORMAS GERAIS DO REGIME URBANÍSTICO E SISTEMA DE GESTÃO URBANA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3318/1801_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3318/1801_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REAJUSTE DE VENCIMENTOS,  PENSÕES E PROVENTOS DE APOSENTADORIAS DOS SERVIDORES DA ADMINISTRAÇÃO MUNICIPAL DIRETA E INDIRETA,  RECOMPOSIÇÃO DE SUBSÍDIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3321/1804_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3321/1804_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 4.982, DE 26 DE NOVEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3322/1805_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3322/1805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CONCESSÃO DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (ANTÔNIO RODRIGUES MAGALHÃES FILHO)_x000D_
 </t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3323/1806_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3323/1806_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (VARGAS CARVALHO MECÂNICA E MONTAGEM LTDA)</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3324/1807_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3324/1807_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (MC MODELAGEM LTDA - ME)</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3325/1808_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3325/1808_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CONCESSÃO DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (ADP CONFECÇÕES ITAÚNA LTDA ME)_x000D_
 </t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3326/1809_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3326/1809_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CONCESSÃO DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (TTX EQUIPAMENTOS  E MONTAGENS INDUSTRIAIS LTDA &amp;#8211; ME) _x000D_
 </t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3327/1810_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3327/1810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CONCESSÃO DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (FARMIX DISTRIBUIDORA DE MEDICAMENTOS EIRELI) </t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3328/1811_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3328/1811_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PRORROGAÇÃO DO PRAZO DE CONCESSÃO DE DIREITO REAL USO DE IMÓVEL PÚBLICO NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (AGM SOCORRO E PEÇAS PARA AUTO LTDA)</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3329/1812_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3329/1812_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CONCESSÃO DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (INDÚSTRIA DE CALÇADOS DOURADA LTDA) </t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3330/1813_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3330/1813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CONCESSÃO DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (FH INDÚSTRIA E COMÉRCIO LTDA - ME) </t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3331/1814_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3331/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (RAMAH TECNOLOGIA INDUSTRIAL LTDA)</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3332/1815_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3332/1815_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CONCESSÃO DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (SETA INDÚSTRIA E COMÉRCIO DE ROUPAS LTDA) </t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3333/1816_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3333/1816_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CONCESSÃO DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (DELTA SERVIÇOS DE ENGENHARIA LTDA) </t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3334/1817_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3334/1817_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CONCESSÃO DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (BETA TEC MONTAGEM E MANUTENÇÃO INDUSTRIAL LTDA &amp;#8211; ME) </t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3335/1818_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3335/1818_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CONCESSÃO DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (MARMORARIA AGE  LTDA - ME) </t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Partido do Movimento Democrático Brasileiro, Partido Social Democrata Brasileiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3338/1820_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3338/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS ORIUNDOS DO FUNDEB A INSTITUIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3339/1821_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3339/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS PARA AS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3340/1822_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3340/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL ÀS INSTITUIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Maurício Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3341/1823_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3341/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA JOSAFÁ ALVES CAMPOS&amp;#8221;</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3342/1824_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3342/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA MOZART MARIANO DE SOUZA&amp;#8221;</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3343/1825_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3343/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS REGRAS PARA CONTRATAÇÃO, POR PARTE DO PODER PÚBLICO DO MUNICÍPIO DE ITAÚNA, DE ESTUDANTES UNIVERSITÁRIOS A TÍTULO DE ESTÁGIO REMUNERADO.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3336/1826_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3336/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: "RUA JOSÉ EMÍDIO"</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3345/1828_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3345/1828_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (R$ 374.000,00 PARA MANUTENÇÃO DO PROJETO NAIC E CURUMIM)</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Leonardo Santos Rosenburg</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3350/1833_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3350/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DE MEDIDAS DE VIGILÂNCIA SANITÁRIA E EPIDEMIOLÓGICA SEMPRE QUE SE VERIFICAR SITUAÇÃO DE IMINENTE PERIGO À SAÚDE PÚBLICA PELA PRESENÇA DO MOSQUITO TRANSMISSOR DO VÍRUS DA DENGUE, DO VÍRUS CHIKUNGUNYA E DO ZIKA VÍRUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3357/1842_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3357/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (METALÚRGICA SOARES)</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Palmira Feliciano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3368/1856_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3368/1856_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA &amp;#8211; MG, DO PROGRAMA DE TERAPIA NATURAL OU INTEGRATIVA</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3370/1858_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3370/1858_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL NO 4.990, DE 11 DE DEZEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3383/1871_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3383/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CADASTRO DOS PORTADORES DE DIABETES NO MUNICÍPIO DE ITAÚNA &amp;#8211; MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3389/1878_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3389/1878_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (AQUISIÇÃO DE MATERIAIS PARA CRECHES MUNICIPAIS)</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3390/1879_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3390/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DO ANO 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3391/1880_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3391/1880_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DE AÇÃO GOVERNAMENTAL - PPAG 2014/2017, INSTITUÍDO PELA LEI Nº 4797/2013</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Giordane Alberto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3392/1881_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3392/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEIA-ENTRADA PARA PROFISSIONAIS DA EDUCAÇÃO DA REDE PÚBLICA E PRIVADA DE ENSINO EM ESTABELECIMENTOS QUE PROMOVAM LAZER E CULTURA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Adão Batista de Lima, Leonardo Santos Rosenburg</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3393/1882_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3393/1882_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A EMPRESA CONCESSIONARIA PRESTADORA DO SERVIÇO PÚBLICO DE TRANSPORTE COLETIVO MUNICIPAL A UTILIZAR VEÍCULOS OS QUAIS NÃO TENHAM FUNCIONÁRIO ESPECÍFICO PARA COBRAR PASSAGEM DOS USUÁRIOS</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Gilberto Emanuel Silva</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3396/1885_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3396/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO &amp;#8220;A COLHEITA&amp;#8221;</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3398/1887_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3398/1887_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ATENDIMENTO SOCIAL DENOMINADO DE CONSULTÓRIO NA RUA, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3400/1889_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3400/1889_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI NO 3.979, DE 5 DE JULHO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3399/1888_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3399/1888_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE CIVIL &amp;#8220;SETE GUARDAS DE NOSSA SENHORA DO ROSÁRIO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Gleison Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3401/1890_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3401/1890_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO A &amp;#8220;SEMANA DE TECNOLOGIA ASSISTIVA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Hélio Machado Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3404/1892_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3404/1892_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PRAÇA IRMÃ BENIGNA&amp;#8221;</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3403/1891_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3403/1891_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3405/1893_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3405/1893_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3402/1894_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3402/1894_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.979, DE 05 DE JULHO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Adão Batista de Lima</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3411/1901_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3411/1901_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 4884/2014, QUE &amp;#8220;DENOMINA LOGRADOURO PÚBLICO RUA JOVELINA ALVES DA ROCHA&amp;#8221;</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3408/1897_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3408/1897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CADASTRO DOS PORTADORES DE PARKINSON NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Leonardo Santos Rosenburg, Márcio Gonçalves Pinto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3409/1899_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3409/1899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CADASTRO DOS PORTADORES DE ALZHEIMER NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3410/1900_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3410/1900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CADASTRO DOS PORTADORES DA SÍNDROME DA IMUNODEFICIÊNCIA ADQUIRIDA (AIDS) NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3412/1902_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3412/1902_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: PRAÇA CLÁUDIA DE ASSIS NOGUEIRA</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3414/1904_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3414/1904_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 4.175, DE 16 DE FEVEREIRO DE 2007.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3415/1905_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3415/1905_texto_integral.pdf</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3418/1908_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3418/1908_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO DE EXPLORAÇÃO PUBLICITÁRIA NAS PLACAS INDICATIVAS DE NOMES DE RUAS E LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/</t>
+    <t>http://sapl.itauna.mg.leg.br/media/</t>
   </si>
   <si>
     <t>FIXA JORNADA SEMANAL DE TRABALHO DO CARGO EFETIVO DE TÉCNICO DE RAIOS-X E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3425/1915_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3425/1915_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI NO 3.578, DE 30 DE AGOSTO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3426/1916_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3426/1916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR IMÓVEIS PARA OS FINS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3427/1917_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3427/1917_texto_integral.pdf</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr., Edio Gonçalves Pinto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3428/1918_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3428/1918_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA JOVENIL BERNARDES&amp;#8221;</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Lucimar Nunes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3431/1921_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3431/1921_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO &amp;#8220;CENTRO SOCIAL URBANO HÍRIA D&amp;#8217;ARC DE OLIVEIRA&amp;#8221;</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3429/1919_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3429/1919_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PRORROGAÇÃO DO PRAZO DA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (ITAÚNA TOLDOS E SERRALHERIA LTDA)</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3430/1920_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3430/1920_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS A TÍTULO DE AUXÍLIO E/OU SUBVENÇÃO SOCIAL ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS (ENTIDADES ASSISTENCIAIS, APAE, MAGNIFICAT)</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Edio Gonçalves Pinto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3433/1922_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3433/1922_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA JOÃO BATISTA DA CUNHA</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3434/1923_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3434/1923_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO E DOAÇÃO DE TERRENO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3435/1924_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3435/1924_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;AVENIDA GABRIEL DA SILVA PEREIRA&amp;#8221;</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3436/1925_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3436/1925_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA JAIR RIBEIRO DA SILVA&amp;#8221;</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3439/1929_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3439/1929_texto_integral.pdf</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3440/1930_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3440/1930_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA JOSÉ NOGUEIRA DOS SANTOS&amp;#8221;</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3441/1931_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3441/1931_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DE 2017</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3442/1932_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3442/1932_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3443/1933_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3443/1933_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO MUNICIPAL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIA - COOPERATIVA HABITACIONAL BELA VISTA - CASA PRÓPRIA</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3444/1934_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3444/1934_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PRAÇA MANOEL MESSIAS&amp;#8221;</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3445/1935_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3445/1935_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PRAÇA JOÃO EVANGELISTA DE OLIVEIRA&amp;#8221;</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Francis Saldanha Franco</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3446/1936_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3446/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PRAÇA CARLOS ANTÔNIO PIMENTA&amp;#8221;</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3447/1937_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3447/1937_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA JOÃO MORAIS DE SOUZA&amp;#8221;</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3448/1938_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3448/1938_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA HÉLIO PAULO DE SOUZA&amp;#8221;</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3450/1939_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3450/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA LUIZ PAULINO TORRES</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3453/1942_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3453/1942_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI 1385/1977 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3454/1943_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3454/1943_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS ÀS ENTIDADES QUE MENCIONA EM CARÁTER DE SUBVENÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3455/1944_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3455/1944_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃO DE SERVIDOR PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3456/1945_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3456/1945_texto_integral.pdf</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3457/1946_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3457/1946_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSO FINANCEIRO À EMATER MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3458/1947_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3458/1947_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSO À ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS - ALBERGUE FRATERNO BEZERRA DE MENEZES</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3459/1948_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3459/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS ÀS ENTIDADES QUE MENCIONA EM CARÁTER DE SUBVENÇÃO E DÁ OUTRAS PROVIDÊNCIAS - INSTITUTO SANTA MÔNICA, FUNDAÇÃO FREDERICO OZANAN</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3460/1949_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3460/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A FIRMAR CONVÊNIO COM A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS - COGEMAS - CONSELHO DE GESTORES MUNICIPAIS DA ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3461/1950_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3461/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À INSTITUIÇÃO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS - INSTITUTO SANTA MÔNICA, APAE</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3462/1951_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3462/1951_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS ORIUNDOS DO FUNDEB À INSTITUIÇÃO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS - ESCOLA MUNICIPAL DR. LINCOLN NOGUEIRA MACHADO</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3463/1952_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3463/1952_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS A TÍTULO DE AUXÍLIO FINANCEIRO À PARÓQUIA NOSSA SENHORA DE FÁTIMA DA MITRA DIOCESANA DE DIVINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3464/1953_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3464/1953_texto_integral.pdf</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3466/1955_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3466/1955_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS" (DELTA SERVIÇOS DE ENGENHARIA LTDA)</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3467/1956_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3467/1956_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS" (TTX EQUIPAMENTOS E MONTAGENS INDUSTRIAIS LTDA)</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3468/1957_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3468/1957_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE, NO MUNICÍPIO DE ITAÚNA &amp;#8211; MG, A FABRICAÇÃO, VENDA, COMERCIALIZAÇÃO E DISTRIBUIÇÃO, A QUALQUER TÍTULO, DE ARMAS DE BRINQUEDO QUE CONFIGUREM RÉPLICAS E SIMULACROS DE ARMA DE FOGO, OU QUE COM ESSAS POSSAM SE CONFUNDIR</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3470/1959_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3470/1959_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL 5080/2016</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3471/1960_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3471/1960_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA SISTEMA RODOVIÁRIO MUNICIPAL, DENOMINA ESTRADAS RURAIS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3472/1961_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3472/1961_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS - VÂNIA DA SILVA CANDEA</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3473/1962_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3473/1962_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO E PERMUTA DE IMÓVEIS URBANOS PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS - OBRAS SOCIAIS DA IGREJA DE SANTA EDWIGES DO BAIRRO CIDADE NOVA</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3474/1963_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3474/1963_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS FINANCEIROS ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS" - PRAÇAS DE ESPORTE</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3479/1967_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3479/1967_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3478/1966_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3478/1966_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE IMÓVEL URBANO PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3480/1968_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3480/1968_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3477/1965_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3477/1965_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3481/1969_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3481/1969_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3483/1971_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3483/1971_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.997, DE 15 DE DEZEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3484/1972_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3484/1972_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 1º DA LEI NO 5.086, DE 7 DE NOVEMBRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3485/1973_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3485/1973_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVERTE AO PATRIMÔNIO PÚBLICO MUNICIPAL ÁREA DOADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3486/1974_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3486/1974_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS ORIUNDOS DO FUNDEB ÀS INSTITUIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3487/1975_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3487/1975_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS PARA AS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3488/1976_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3488/1976_texto_integral.pdf</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3489/1977_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3489/1977_texto_integral.pdf</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3490/1978_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3490/1978_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DA CRECHE RECANTO FELIZ</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3493/1981_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3493/1981_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA (DELTA ENGENHARIA)</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3495/1983_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3495/1983_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N º 4.327, DE 18 DE AGOSTO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS (CONSELHO MUNICIPAL DOS DIREITOS DA MULHER)</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3496/1984_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3496/1984_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS (USIMOR CENTRO DE USINAGEM MOREIRA LTDA)</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3475/1985_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3475/1985_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3497/1986_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3497/1986_texto_integral.pdf</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3498/1987_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3498/1987_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3499/1988_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3499/1988_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 5.092, DE 18 DE NOVEMBRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS (REFORMA E AMPLIAÇÃO DO PRÉDIO DA ESCOLA MUNICIPAL DO BAIRRO CIDADE NOVA)</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3502/1991_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3502/1991_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS - ECOL AQUECEDORES SOLARES LTDA</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3501/1990_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3501/1990_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS - CENTRO DE FORMAÇÃO DE CONDUTORES SANTANA DE ITAÚNA LTDA</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3319/1802_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3319/1802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REAJUSTE DE VENCIMENTOS,  PENSÕES E PROVENTOS DE APOSENTADORIAS DOS SERVIDORES DA ADMINISTRAÇÃO MUNICIPAL DIRETA E INDIRETA,  RECOMPOSIÇÃO DE SUBSÍDIOS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3417/1907_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3417/1907_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI NO 4.175, DE 16 DE FEVEREIRO DE 2007</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3432/1928_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3432/1928_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DESAFETAÇÃO E AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR IMÓVEIS URBANOS PARA OS FINS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3437/1926_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3437/1926_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS A TÍTULO DE AUXÍLIO FINANCEIRO E/OU SUBVENÇÃO SOCIAL ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3296/1778_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3296/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE ITAÚNA PARA O ANO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3297/1800_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3297/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS SERVIDORES ATIVOS, PROVENTOS DE APOSENTADORIAS E BOLSAS-AUXÍLIO DOS ESTAGIÁRIOS DA CÂMARA MUNICIPAL DE ITAÚNA PARA O ANO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3348/1831_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3348/1831_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À SRA. NENEM OTONE</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3349/1832_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3349/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À SRA. MARIA DA CONCEIÇÃO DE JESUS</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3356/1841_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3356/1841_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS DA ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>Nilzon Borges Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3352/1837_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3352/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À SRA. MARIA SOLANGE COSTA</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3353/1838_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3353/1838_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. GERALDO SANTOS</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3355/1840_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3355/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. MAURÍCIO JOSÉ DA SILVA</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3364/1852_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3364/1852_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. SAULO AMÉRICO DA SILVA CAMPOS</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3358/1843_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3358/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO EDCUCACIONAL À SRA. ALESSANDRA MARIA DA FONSECA E RABELO</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3359/1845_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3359/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO CULTURAL AO SR. WESLEY SIMÃO TEIXEIRA</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3360/1846_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3360/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO TENENTE ALEXANDRE CAMPOS COSTA</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3361/1847_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3361/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO CULTURAL AO SR. GUTO AERAPHE</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3363/1849_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3363/1849_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO À JOVEM MARCELLA SANTOS MELO</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3367/1855_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3367/1855_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. MAURÍCIO DE JESUS BARCELOS</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3371/1859_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3371/1859_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220; CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR.  MATOZINHO FERREIRA BARBOSA</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3372/1860_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3372/1860_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE &amp;#8220; CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR.  FABIUS ANCHIETA DAMASCENO ALVIM </t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3373/1861_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3373/1861_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO SR.  CASSIANO CUSTÓDIO DE PAULA</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3385/1874_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3385/1874_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. ONÉSIO DE SOUSA OLIVEIRA</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3375/1862_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3375/1862_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR.  FERNANDO DE FÁTIMA LOPES</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3377/1864_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3377/1864_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO JOVEM HUDSON ROBERTO DINIZ SOARES</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3378/1865_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3378/1865_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃ HONORÁRIA DE ITAÚNA&amp;#8221; À SRA. LINDA MAIRA DOS SANTOS NUNES</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3379/1866_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3379/1866_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO EDUCACIONAL À SRA. ENEIDA VIRGÍNIA DE SOUZA MOREIRA SANTOS</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3380/1868_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3380/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO CULTURAL AO SR. FILIPE AUGUSTO LEITE DE CARVALHO</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3381/1869_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3381/1869_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. INÁCIO VILELA GONÇALVES</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3382/1870_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3382/1870_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. MARCOS VINÍCIUS FERREIRA LEAL</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3374/1873_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3374/1873_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE A IDENTIDADE VISUAL DA CÂMARA MUNICIPAL DE ITAÚNA</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>Leonardo Santos Rosenburg, Lucimar Nunes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3388/1877_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3388/1877_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220; CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR.  PAULO DE TARSO TEIXEIRA"</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3394/1883_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3394/1883_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 14 E 22 DO REGIMENTO INTERNO DA CÂMARA PARA DAR NOVO MODELO DE COMPOSIÇÃO DA MESA DIRETORA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3397/1886_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3397/1886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº 007/1996 QUE &amp;#8220;DISPÕE SOBRE A REGULAMENTAÇÃO DO PAGAMENTO DO ADICIONAL POR TEMPO DE SERVIÇO (QUINQUÊNIO) AOS SERVIDORES DA CÂMARA MUNICIPAL DE ITAÚNA&amp;#8221;</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3407/1896_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3407/1896_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PONTO BIOMÉTRICO NA CÂMARA MUNICIPAL DE ITAÚNA - MG</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3421/1911_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3421/1911_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERE A SEDE DA CÂMARA MUNICIPAL DE ITAÚNA, COM O FIM ESPECÍFICO DE SE REALIZAR SESSÃO SOLENE PARA ENTREGA DE TÍTULOS DE CIDADANIA HONORÁRIA, DIPLOMAS DE MÉRITO CULTURAL, DESPORTIVO,  EDUCACIONAL E MOÇÃO DE APLAUSOS AOS HOMENAGEADOS DE 2016</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3452/1941_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3452/1941_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DIRETORA DA CÂMARA MUNICIPAL DE ITAÚNA - MG A REALIZAR DESPESAS ORIUNDAS DA COMEMORAÇÃO DO DIA DO SERVIDOR PÚBLICO E DA COMEMORAÇÃO NATALINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3491/1979_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3491/1979_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 10/2015 (DIÁRIAS DE VIAGENS)</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3492/1980_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3492/1980_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERE A SEDE DA CÂMARA MUNICIPAL DE ITAÚNA, COM O FIM ESPECÍFICO DE REALIZAR A SESSÃO PREPARATÓRIA DE POSSE DOS VEREADORES, ELEIÇÃO DA MESA DIRETORA E POSSE DO PREFEITO E VICE-PREFEITO, ELEITOS PARA O MANDATO DE 2017 A 2020.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3500/1989_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3500/1989_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS SERVIDORES ATIVOS, PROVENTOS DE APOSENTADORIAS E BOLSAS-AUXÍLIO DOS ESTAGIÁRIOS DA CÂMARA MUNICIPAL DE ITAÚNA PARA O ANO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3344/1827_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3344/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTA MOÇÃO DE APLAUSO PARA COM A ESCOLA MUNICIPAL SOUZA MOREIRA, POR SEUS 70 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3351/1835_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3351/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À CLÍNICA DE OLHOS DR. ARGOS PENIDO, PELO EMPENHO E DEDICAÇÃO À SAÚDE DOS PACIENTES DO MUNICÍPIO DE ITAÚNA E REGIÃO.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3354/1839_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3354/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO PROJETO &amp;#8220;MISSÃO CATÓLICA NOVA VIDA&amp;#8221;, PELOS 12 ANOS DE SERVIÇOS DE CATEQUESE E APOIO RELIGIOSO PRESTADOS À COMUNIDADE ITAUNENSE.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3362/1848_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3362/1848_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À COMUNIDADE TERAPÊUTICA REFÚGIO, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE ITAUNENSE.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3369/1857_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3369/1857_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO JORNAL FOLHA DO POVO, POR SER O JORNAL COM MAIOR TEMPO DE CIRCULAÇÃO EM ITAÚNA, COM 72 ANOS DE EXISTÊNCIA.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3376/1863_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3376/1863_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À ESCOLA ESTADUAL MANOEL DA COSTA REZENDE, PELA SUA IMPORTANTE CONTRIBUIÇÃO PARA A EDUCAÇÃO DE JOVENS ITAUNENSES.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3384/1872_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3384/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À POLÍCIA MILITAR DE ITAÚNA PELA REFERÊNCIA AO TRABALHO EFETIVO DE PREVENÇÃO E REPRESSÃO &amp;#8211; REDUÇÃO DE 18% DOS CRIMES VIOLENTOS, REFERENTE À 2014.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3386/1875_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3386/1875_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À ESCOLA ANA CINTRA PELOS 60 ANOS DE EXISTÊNCIA, E PELA IMPORTANTE ATUAÇÃO NA FORMAÇÃO E EDUCAÇÃO DE JOVENS ITAUNENSES.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3387/1876_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3387/1876_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À ESCOLA PADRE LUIZ TURKENBURG PELA IMPORTANTE ATUAÇÃO NA FORMAÇÃO E EDUCAÇÃO DE JOVENS ITAUNENSES.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3395/1884_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3395/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO AO SINDICATO DOS TRABALHADORES EM TRANSPORTES RODOVIÁRIOS DE ITAÚNA E REGIÃO, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE ITAUNENSE. </t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Não há projetos para votação na presente reunião.</t>
   </si>
   <si>
     <t>NÃO HÁ PROJETOS NA ORDEM DO DIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2500,67 +2500,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3366/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3406/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3419/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3438/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3346/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3347/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3365/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3413/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3416/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3423/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3424/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3422/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3451/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3465/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3469/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3476/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3494/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3482/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3318/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3321/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3322/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3323/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3324/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3325/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3326/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3327/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3328/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3329/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3330/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3331/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3332/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3333/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3334/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3335/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3338/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3339/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3340/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3341/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3342/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3343/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3336/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3345/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3350/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3357/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3368/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3370/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3383/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3389/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3390/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3391/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3392/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3393/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3396/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3398/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3400/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3399/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3401/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3404/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3403/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3405/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3402/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3411/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3408/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3409/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3410/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3412/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3414/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3415/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3418/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3425/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3426/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3427/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3428/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3431/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3429/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3430/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3433/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3434/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3435/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3436/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3439/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3440/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3441/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3442/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3443/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3444/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3445/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3446/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3447/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3448/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3450/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3453/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3454/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3455/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3456/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3457/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3458/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3459/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3460/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3461/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3462/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3463/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3464/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3466/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3467/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3468/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3470/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3471/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3472/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3473/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3474/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3479/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3478/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3480/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3477/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3481/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3483/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3484/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3485/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3486/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3487/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3488/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3489/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3490/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3493/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3495/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3496/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3475/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3497/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3498/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3499/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3502/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3501/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3319/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3417/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3432/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3437/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3296/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3297/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3348/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3349/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3356/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3352/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3353/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3355/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3364/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3358/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3359/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3360/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3361/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3363/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3367/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3371/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3372/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3373/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3385/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3375/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3377/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3378/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3379/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3380/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3381/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3382/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3374/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3388/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3394/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3397/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3407/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3421/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3452/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3491/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3492/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3500/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3344/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3351/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3354/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3362/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3369/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3376/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3384/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3386/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3387/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3395/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3366/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3406/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3419/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3438/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3346/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3347/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3365/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3413/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3416/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3423/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3424/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3422/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3451/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3465/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3469/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3476/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3494/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3482/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3318/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3321/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3322/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3323/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3324/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3325/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3326/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3327/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3328/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3329/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3330/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3331/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3332/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3333/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3334/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3335/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3338/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3339/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3340/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3341/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3342/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3343/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3336/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3345/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3350/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3357/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3368/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3370/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3383/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3389/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3390/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3391/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3392/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3393/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3396/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3398/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3400/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3399/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3401/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3404/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3403/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3405/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3402/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3411/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3408/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3409/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3410/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3412/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3414/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3415/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3418/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3425/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3426/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3427/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3428/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3431/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3429/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3430/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3433/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3434/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3435/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3436/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3439/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3440/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3441/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3442/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3443/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3444/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3445/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3446/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3447/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3448/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3450/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3453/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3454/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3455/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3456/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3457/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3458/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3459/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3460/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3461/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3462/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3463/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3464/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3466/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3467/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3468/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3470/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3471/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3472/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3473/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3474/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3479/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3478/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3480/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3477/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3481/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3483/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3484/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3485/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3486/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3487/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3488/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3489/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3490/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3493/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3495/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3496/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3475/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3497/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3498/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3499/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3502/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3501/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3319/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3417/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3432/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3437/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3296/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3297/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3348/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3349/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3356/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3352/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3353/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3355/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3364/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3358/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3359/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3360/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3361/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3363/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3367/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3371/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3372/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3373/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3385/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3375/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3377/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3378/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3379/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3380/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3381/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3382/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3374/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3388/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3394/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3397/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3407/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3421/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3452/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3491/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3492/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3500/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3344/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3351/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3354/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3362/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3369/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3376/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3384/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3386/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3387/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2016/3395/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H186"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="73.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>