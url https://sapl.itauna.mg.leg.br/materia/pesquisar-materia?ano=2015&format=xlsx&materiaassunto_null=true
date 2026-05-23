--- v0 (2026-02-06)
+++ v1 (2026-05-23)
@@ -51,2037 +51,2037 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2870/1342_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2870/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI 116/2014, QUE CRIA O CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3284/1764_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3284/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPÕE VETO AO PROJETO DE LEI Nº 61/2015</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Partido Social Democrata Brasileiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2866/1338_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2866/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DE PENALIDADES RELATIVAS ÀS ATIVIDADES DE EDIFICAÇÃO NA ÁREA URBANA DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2884/1358_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2884/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUZ O NÚMERO DE VAGAS DO CARGO DE PROVIMENTO EFETIVO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3043/1518_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3043/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI COMPLEMENTAR Nº 86, DE 27 DE SETEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3206/1683_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3206/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A CLASSIFICAÇÃO VIÁRIA DO LOGRADOURO PÚBLICO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3216/1694_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3216/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADROS  DE CARGOS DA AUTARQUIA SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE ITAÚNA - SAAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3247/1732_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3247/1732_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS E ANEXO DA LEI NO 1.385, DE 27 DE DEZEMBRO DE 1977, QUE DISCIPLINA A ATIVIDADE TRIBUTÁRIA DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3256/1737_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3256/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DE CARGO EFETIVO DA ADMINISTRAÇÃO DIRETA E INDIRETA, FIXA O VALOR DA HORA TRABALHADA DOS SERVIDORES PÚBLICOS MUNICIPAIS DO CARGO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3257/1738_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3257/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVO DA LEI COMPLEMENTAR NO 98, DE 5 DE DEZEMBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3266/1747_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3266/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t>CLASSIFICA COMO ZONA DE EXPANSÃO URBANA O IMÓVEL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3295/1777_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3295/1777_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANTÃO 24 HORAS, CRIA CARGOS EFETIVOS NA ESTRUTURA DE CARGOS DA ADMINISTRAÇÃO DIRETA PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>PLCSU</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2873/1345_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2873/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3337/1819_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3337/1819_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI 3072/1996, CRIA CARGO EFETIVO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gilberto Emanuel Silva</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2849/1323_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2849/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CENTRO DE ESTUDOS E PESQUISAS DO XADREZ (CEPEX)</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2854/1328_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2854/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA A PRIMEIRA ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES QUE CONSTITUI CONSÓRCIO INTERMUNICIPAL DE SAÚDE PARA GERENCIAMENTO DOS SERVIÇOS DE URGÊNCIA E EMERGÊNCIA DA REGIÃO AMPLIADA OESTE - CIS-URG OESTE - FIRMADA PELO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>Lucimar Nunes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2850/1324_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2850/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220; RUA DULCINÉIA AUXILIADORA DE OLIVEIRA&amp;#8221;</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>Gleison Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2855/1329_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2855/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO DE MESAS ESCOLARES ADAPTADAS ÀS NECESSIDADES DE ALUNOS COM DEFICIÊNCIA NOS ESTABELECIMENTOS DE ENSINO DA REDE MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2859/1332_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2859/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS A TÍTULO DE AUXÍLIO FINANCEIRO E/OU SUBVENÇÃO SOCIAL ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>Antônio J. Faria Jr.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2864/1336_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2864/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA VOVÓ ANNA COELHO</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2863/1335_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2863/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO &amp;#8220;RUA ELIANIA EUZÉBIO DA SILVA&amp;#8221;</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2865/1337_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2865/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A REPASSAR RECURSOS FINANCEIROS A TÍTULO DE AUXÍLIO FINANCEIRO E/OU SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2869/1341_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2869/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2872/1344_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2872/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA A PRIMEIRA ALTERAÇÃO DO CONTRATO DE CONSÓRCIO PÚBLICO APROVADO NA ASSEMBLÉIA ESTRAORDINÁRIA REALIZADA NO DIA 17 DE DEZEMBRO DE 2014, QUE CONSTITUI CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO BÁSICO - REGIÃO CENTRAL - CISAB RC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2875/1347_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2875/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL ÀS INSTITUIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Francis Saldanha Franco</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2878/1351_texto_integral.doc</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2878/1351_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PRAÇA LAUZINO ALVES PEREIRA&amp;#8221;</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2880/1354_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2880/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA  DISPOSITIVOS DA LEI NO 4.888, DE 2 DE OUTUBRO DE 2.014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2881/1355_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2881/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ITAÚNA  A CONTRATAR FINANCIAMENTO COM A CAIXA ECONÔMICA FEDERAL, A OFERECER GARANTIAS NO ÂMBITO DO PAC 2 &amp;#8211; PAVIMENTAÇÃO E QUALIFICAÇÃO DE VIAS URBANAS E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2882/1356_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2882/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O FUNDO MUNICIPAL DA JUVENTUDE DE ITAÚNA  -FMJUVI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2891/1365_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2891/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DO ANO 2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2892/1366_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2892/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DE AÇÃO GOVERNAMENTAL - PPAG 2014/2014, INSTITUÍDO PELA LEI Nº 4.797, DE 19 DE NOVEMBRO DE 2013.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Nilzon Borges Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2893/1367_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2893/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESERVA AOS NEGROS 10% (DEZ POR CENTO) DAS VAGAS OFERECIDAS NOS CONCURSOS PÚBLICOS PARA PROVIMENTO DE CARGOS EFETIVOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DAS AUTARQUIAS E DAS FUNDAÇÕES PÚBLICAS DE ITAÚNA - MG</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2898/1372_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2898/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2858/1374_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2858/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ALCIDES MOREIRA DE ABREU&amp;#8221;</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2900/1375_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2900/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;ESTRADA RURAL JUCA DO ZIQUINHA&amp;#8221;</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2902/1377_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2902/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Adão Batista de Lima, Nilzon Borges Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2903/1378_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2903/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE UM DIA DE FOLGA REMUNERADA PARA O SERVIDOR PÚBLICO MUNICIPAL NA DATA DE SEU ANIVERSÁRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2905/1380_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2905/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA CAIXA ESCOLAR MUNICIPAL ISMAEL DE SOUZA ARRUDA</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2906/1381_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2906/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA CAIXA ESCOLAR JOÃO NOGUEIRA PENIDO</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2907/1382_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2907/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA CAIXA ESCOLAR MODESTINO FRANCISCO RABELO</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3044/1519_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3044/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO MUNICIPAL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Giordane Alberto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2912/1387_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2912/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA ÂNGELO ANTÔNIO MASCARENHAS</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2913/1388_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2913/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO "PRAÇA GERALDO VIEIRA DO AMARAL"</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3205/1682_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3205/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE DISPOSITIVOS DA LEI NO 4.793, DE 11 DE NOVEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3214/1692_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3214/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ITAÚNA A PROMOVER O PROTESTO EXTRAJUDICIAL DAS CERTIDÕES DE DÍVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3215/1693_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3215/1693_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPETÊNCIA DA GERÊNCIA SUPERIOR DE MOBILIDADE URBANA, DA CRIAÇÃO DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO-JARI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3217/1695_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3217/1695_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE HORÁRIO DE CARGA E DESCARGA DE NUMERÁRIOS NOS ESTABELECIMENTOS COMERCIAIS DENOMINADOS DE AGÊNCIAS BANCÁRIAS, CASAS LOTÉRICAS OU SIMILARES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3218/1696_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3218/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DECENAL DE EDUCAÇÃO DE ITAÚNA - PMDE, PARA O DECÊNIO 2015-2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3219/1697_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3219/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE CIVIL "SETE GUARDAS DE NOSSA SENHORA DO ROSÁRIO" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3224/1702_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3224/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO MUNICIPAL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3225/1703_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3225/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE DISPOSITIVOS DA LEI Nº 4549/2011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3229/1707_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3229/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE DISPOSITIVOS DA LEI Nº 4.585, DE 16 DE MAIO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Alex Artur</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3230/1709_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3230/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;AVENIDA RECANTO DOS PÁSSAROS&amp;#8221;</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2815/1708_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2815/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE ANTÔNIO SOARES FREITAS - ABEASF</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3232/1711_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3232/1711_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL PARA FINS DE MANUTENÇÃO DAS ATIVIDADES DA EMPRESA NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3233/1712_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3233/1712_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3234/1713_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3234/1713_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3235/1714_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3235/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EFETUAR DOAÇÃO DO IMÓVEL OBJETO DA CONCESSÃO DE DIREITO REAL DE USO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3236/1715_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3236/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO MUNICIPAL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3237/1716_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3237/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS FINANCEIROS ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3239/1720_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3239/1720_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO 2016.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3240/1721_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3240/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA  DISPOSITIVO NA LEI NO 4.869, DE 10 DE JULHO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3241/1722_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3241/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA JOVITA LUIZA MENDES</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Hélio Machado Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3242/1723_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3242/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA ROSA AUGUSTA NOGUEIRA</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3243/1724_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3243/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA ANA BEATRIZ NOGUEIRA</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3244/1725_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3244/1725_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE IMÓVEIS URBANOS PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3245/1726_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3245/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PROGRAMA DE REDUÇÃO DE MULTAS E JUROS INCIDENTES SOBRE OS TRIBUTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Maurício Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3246/1727_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3246/1727_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE BIOMBOS, TAPUMES OU ESTRUTURAS SIMILARES NA FRENTE DOS CAIXAS FIXOS DE ATENDIMENTO AO PÚBLICO E NOS CAIXAS ELETRÔNICOS DAS AGÊNCIAS BANCÁRIAS, INCLUINDO-SE NAS CASAS LOTÉRICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3248/1728_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3248/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ITAÚNA A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3249/1729_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3249/1729_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE ITAÚNA &amp;#8211; IMP PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3250/1730_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3250/1730_texto_integral.pdf</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3251/1731_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3251/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA MAURO CUSTÓDIO PARREIRAS&amp;#8221;</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3253/1734_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3253/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO E PERMUTA DE IMÓVEIS URBANOS PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3254/1735_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3254/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PERMUTA DE IMÓVEIS URBANOS PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Leonardo Santos Rosenburg</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3255/1736_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3255/1736_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS A SEREM TOMADOS PARA A ADOÇÃO DE MEDIDAS DE VIGILÂNCIA SANITÁRIA E EPIDEMIOLÓGICA SEMPRE QUE SE VERIFICAR SITUAÇÃO DE IMINENTE PERIGO À SAÚDE PÚBLICA PELA PRESENÇA DO MOSQUITO TRANSMISSOR DA DENGUE E DA FEBRE CHIKUNGUNYA</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3258/1739_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3258/1739_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃO DE SERVIDOR PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3259/1740_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3259/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSO À ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3260/1741_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3260/1741_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.775, DE 2 DE SETEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3261/1742_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3261/1742_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSO FINANCEIRO À EMPRESA DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL DO ESTADO DE MINAS GERAIS &amp;#8211; EMATER/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3262/1743_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3262/1743_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS ÀS ENTIDADES QUE MENCIONA, EM CARÁTER DE SUBVENÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3263/1744_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3263/1744_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS A TÍTULO DE AUXÍLIO FINANCEIRO ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3264/1745_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3264/1745_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS ÀS ENTIDADES QUE MENCIONA, EM CARÁTER DE SUBVENÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Hudson Bernardes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3265/1746_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3265/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO, NAS CONTAS DE FORNECIMENTO DE ÁGUA DO SAAE,  DE INFORMAÇÃO PRÉVIA SOBRE REAJUSTES DAS TARIFAS DE ÁGUA E ESGOTO</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3268/1749_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3268/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EFETUAR DOAÇÃO DO IMÓVEL OBJETO DA CONCESSÃO DE USO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Edio Gonçalves Pinto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3269/1750_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3269/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PRAÇA ANTÔNIO FERNANDES DE ARAÚJO&amp;#8221;</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3270/1751_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3270/1751_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;ESTRADA RURAL ANTÔNIO PORTILHO DE CAMARGOS&amp;#8221;</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3271/1752_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3271/1752_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO &amp;#8220;ESTRADA RURAL BERNARDINO DE SENA&amp;#8221;</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3275/1755_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3275/1755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE ITAÚNA &amp;#8211; IMP PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. 	 	</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3276/1756_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3276/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3277/1757_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3277/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO E PERMUTA DE IMÓVEIS URBANOS PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3278/1758_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3278/1758_texto_integral.pdf</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3279/1759_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3279/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Márcio Gonçalves Pinto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3280/1760_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3280/1760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PREVENÇÃO E CONTROLE DO DIABETES NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3281/1761_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3281/1761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL DA AGRICULTURA FAMILIAR</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3282/1762_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3282/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI AS SEMANAS DE ACESSIBILIDADE NO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3285/1766_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3285/1766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DESAFETAÇÃO E AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEIS PÚBLICOS MUNICIPAIS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3286/1767_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3286/1767_texto_integral.pdf</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3287/1768_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3287/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO E AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO MUNICIPAL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3288/1769_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3288/1769_texto_integral.pdf</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3289/1771_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3289/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3290/1772_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3290/1772_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA JOSÉ MOREIRA DE QUEIROZ&amp;#8221;</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3291/1773_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3291/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA, O &amp;#8220;DIA DO TERÇO DOS HOMENS&amp;#8221;</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3293/1775_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3293/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3294/1776_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3294/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3298/1780_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3298/1780_texto_integral.pdf</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3299/1781_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3299/1781_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3300/1782_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3300/1782_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A ANUIR NA TRANSFERÊNCIA DE IMÓVEL DOADO NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3301/1783_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3301/1783_texto_integral.pdf</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3302/1784_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3302/1784_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO E DOAÇÃO DE TERRENO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3303/1785_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3303/1785_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO E AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR IMÓVEL URBANO PARA OS FINS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3304/1786_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3304/1786_texto_integral.pdf</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3305/1787_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3305/1787_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3306/1788_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3306/1788_texto_integral.pdf</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3307/1789_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3307/1789_texto_integral.pdf</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3308/1790_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3308/1790_texto_integral.pdf</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3309/1791_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3309/1791_texto_integral.pdf</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3310/1792_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3310/1792_texto_integral.pdf</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3311/1793_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3311/1793_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FINANCIAMENTO DO DÉFICIT TÉCNICO APURADO NA AVALIAÇÃO ATUARIAL DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3312/1794_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3312/1794_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL USO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3313/1795_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3313/1795_texto_integral.pdf</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3314/1796_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3314/1796_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3315/1797_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3315/1797_texto_integral.pdf</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3316/1798_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3316/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3317/1799_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3317/1799_texto_integral.pdf</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3223/1701_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3223/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DECENAL DE EDUCAÇÃO DE ITAÚNA - PMDE, PARA O DECÊNIO 2015-2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3272/1765_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3272/1765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA REPASSE DE RECURSOS FINANCEIROS ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3267/1748_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3267/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS INSTITUIÇÕES FINANCEIRAS E CASAS LOTÉRICAS A INSTALAR BIOMBOS, TAPUMES OU ESTRUTURAS SIMILARES NA FRENTE DOS CAIXAS FIXOS DE ATENDIMENTO AO PÚBLICO E NOS CAIXAS ELETRÔNICOS DESTES ESTABELECIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3292/1774_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3292/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE ACESSIBILIDADE NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2844/1322_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2844/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO ILMO. SR. LUIZ ANTÔNIO ROCHA MASCARENHAS</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2851/1325_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2851/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO JOVEM DANIEL LUIS MORAIS JÚNIOR</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2860/1333_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2860/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO ILMO. SR. RONALDO BRÊTAS DE CARVALHO DIAS</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>Palmira Feliciano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2862/1334_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2862/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO ILMO. SR. CORONEL SMITH ALVES VALENTINO</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2867/1339_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2867/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO JOVEM PEDRO HENRIQUE EVANGELISTA VILAÇA</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2876/1348_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2876/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA § 4º AO ART. 94 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA &amp;#8211; MG</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2877/1349_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2877/1349_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA RESOLUÇÃO N° 01, DE 10 DE OUTUBRO DE 1992, QUE  &amp;#8220;DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA&amp;#8221;, CRIANDO A COMISSÃO DE AGRICULTURA, DESENVOLVIMENTO RURAL, INDUSTRIAL, COMERCIAL E TURÍSTICO</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2883/1357_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2883/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. EDNO JOSÉ DE OLIVEIRA</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2885/1359_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2885/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO IV DA RESOLUÇÃO DE Nº 01/2002, CRIANDO CARGO DE MOTORISTA</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2886/1360_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2886/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E JULGA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2012</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2888/1362_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2888/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL A CONCESSÃO DE DIÁRIAS AOS SERVIDORES E AGENTES POLÍTICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2889/1363_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2889/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO ILMO. SR. MARCO ANTÔNIO FERREIRA</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2890/1364_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2890/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO JOVEM JOÃO PEDRO LOPES FERREIRA</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2895/1369_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2895/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONCEDE O TÍTULO DE &amp;#8220; CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR.  IRINEU CARVALHO DE MACEDO_x000D_
 </t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2896/1370_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2896/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO ILMO. SR. PASTOR MARCOS ANTÔNIO DE FRANÇA</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2899/1373_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2899/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS NA RESOLUÇÃO N° 01, DE 10 DE OUTUBRO DE 1992, QUE  &amp;#8220;DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA&amp;#8221;, CRIANDO O CONSELHO DE ÉTICA E DECORO PARLAMENTAR.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2901/1376_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2901/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME O § 5º DO ART. 3º DA RESOLUÇÃO Nº 10/2015, QUE &amp;#8220;DISCIPLINA NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL A CONCESSÃO DE DIÁRIAS AOS SERVIDORES E AGENTES POLÍTICOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2911/1386_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2911/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. DELMO GONÇALVES BARBOSA</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3209/1687_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3209/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À SRA. SIMONE MORAES</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>Alex Artur, Lucimar Nunes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3210/1688_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3210/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. AMARILDO PARREIRA DA SILVA</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3211/1689_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3211/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À SRA. ELAYNE ASSAF</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3212/1690_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3212/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO PADRE ADRIANO APARECIDO BOLOGNANI</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3213/1691_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3213/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. VANDERLEY AUGUSTO DOS SANTOS</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3221/1699_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3221/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO SR. DANIEL LUIS MORAIS</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3220/1698_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3220/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. MAJOR PAULO JOSÉ AZEVEDO</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3226/1704_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3226/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO EDCUCACIONAL À SRA. MARLENE APARECIDA RIBEIRO DE FIGUEIREDO</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3227/1705_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3227/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO JOVEM MÁIRON CÉSAR GOMES SANTOS</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3238/1719_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3238/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSFERE A SEDE DA CÂMARA MUNICIPAL DE ITAÚNA, COM O FIM ESPECÍFICO DE SE REALIZAR SESSÃO SOLENE PARA ENTREGA DE TÍTULOS DE CIDADANIA HONORÁRIA, DIPLOMAS DE MÉRITO DESPORTIVO,  EDUCACIONAL E MOÇÃO DE APLAUSOS AOS HOMENAGEADOS DE 2015_x000D_
 </t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3252/1733_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3252/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA &amp;#8211; MG, A SEMANA DE DEBATES &amp;#8220;MAIS GENTILEZA, MENOS VIOLÊNCIA&amp;#8221;</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3274/1754_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3274/1754_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DIRETORA DA CÂMARA MUNICIPAL DE ITAÚNA - MG A REALIZAR DESPESAS ORIUNDAS DA COMEMORAÇÃO NATALINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3273/1753_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3273/1753_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 9º DA RESOLUÇÃO 04/2009, DE 31 DE MARÇO DE 2009, QUE &amp;#8220; INSTITUI O REGIME DE ADIANTAMENTO PARA PEQUENAS DESPESAS DE PRONTO PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3283/1763_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3283/1763_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 74 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2852/1326_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2852/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À UNIVERSIDADE DE ITAÚNA, PELOS SEUS 50 ANOS DE TRABALHOS REALIZADOS NA ÁREA DE EDUCAÇÃO NO MUNICÍPIO DE ITAÚNA /MG.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2853/1327_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2853/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM O SENHOR ADELSON VITOR DE SOUZA, PORTA-VOZ DA ONG A.R.E.I.A. - AGRUPAMENTO DE RÁDIO EMISSÃO INDEPENDENTE DE ARARAQUARA E UM DOS COORDENADORES DOS ENCONTROS DE RADIOAMADORES E FAIXA CIDADÃO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>Joel Márcio</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2856/1330_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2856/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO CONTRA AO EXECUTIVO MUNICIPAL DE ITAÚNA PELO AUMENTO DA TARIFA DO TRANSPORTE COLETIVO EM ITAÚNA NO DIA 01 DE FEVEREIRO DE 2015.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2857/1331_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2857/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A EMPRESA ARQUÊ &amp;#8211; PROJETOS E CONSTRUÇÕES, PELO IMPORTANTE TRABALHO SOCIAL DESENVOLVIDO EM PROL DA COMUNIDADE ITAUNENSE.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2868/1340_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2868/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE ITAÚNA &amp;#8211; ACE ITAÚNA &amp;#8211; MG, PELOS SEUS 50 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2871/1343_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2871/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO AO JOVEM ARTISTA ITAUNENSE IAGO SOUZA SANTIAGO PELO SUCESSO ALCANÇADO NAS MÍDIAS DE TV REGIONAL E NACIONAL COM SEU TALENTO COMO ATOR, COMEDIANTE, COMPOSITOR E CANTOR._x000D_
 </t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2874/1346_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2874/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO  - SAAE ITAÚNA &amp;#8211; MG, PELOS SEUS 50 ANOS DE FUNDAÇÃO</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2861/1350_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2861/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À SANTA CASA DE MISERICÓRDIA DO MUNICÍPIO DE CARMO DA MATA, PELO EMPENHO E DEDICAÇÃO DIRECIONADA AOS PACIENTES DE ITAÚNA QUE SEGUEM PARA ESTE NOSOCÔMIO PARA SE SUBMETEREM A CIRURGIAS DE CATARATA.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2879/1353_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2879/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SINDIMEI &amp;#8211; SINDICATO INTERMUNICIPAL DAS INDÚSTRIAS METALÚRGICAS, MECÂNICAS E DO MATERIAL ELÉTRICO DE ITAÚNA, PELO SEU 25º ANO DE FUNDAÇÃO, A SE COMEMORAR NO PRÓXIMO 18 DE ABRIL.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2887/1361_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2887/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À COMUNIDADE MAGNIFICAT - ASSOCIAÇÃO DE APOIO E RECUPERAÇÃO DE DEPENDENTES QUÍMICOS DE ITAÚNA E REGIÃO, PELOS SEUS 15 ANOS DE FUNDAÇÃO</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2894/1368_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2894/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO JUNTO AO CONGRESSO NACIONAL, DESTE SOLICITANDO QUE SEJA AGILIZADA E VOTADA A EMENDA DO PROJETO DE LEI Nº 8.856, DE 1º DE MARÇO DE 1994, QUE &amp;#8220;ACRESCENTA DISPOSITIVO À LEI Nº 8.856, DE 1º DE MARÇO DE 1994, A FIM DE DISPOR SOBRE O PISO SALARIAL DOS PROFISSIONAIS DE FISIOTERAPIA E TERAPEUTAS OCUPACIONAIS&amp;#8221;, DE AUTORIA DO DEPUTADO FEDERAL CELSO JACOB.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2897/1371_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2897/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO GRUPO DE ESCOTEIROS FÊNIX 64 PELO SEU PRIMEIRO ANIVERSÁRIO DE FUNDAÇÃO</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>Adão Batista de Lima</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2904/1379_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2904/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO GRUPO EMPRESARIAL DE CALÇADOS SÃO LUIZ PELO RELEVANTE TRABALHO PRESTADO À COMUNIDADE ITAUNENSE.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2908/1383_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2908/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO À ESCOLA ESTADUAL &amp;#8220;DO BAIRRO SÃO GERALDO&amp;#8221;, PELOS SEUS 50 ANOS DE FUNDAÇÃO. </t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2909/1384_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2909/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À &amp;#8220;SOCIEDADE ORQUIDÓFILA DE ITAÚNA&amp;#8221;, PELOS SEUS 34 ANOS DE EXISTÊNCIA.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2910/1385_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2910/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA O PADRE CHRYSTIAN SHANKAR DE OLIVEIRA LIMA, PELO BELÍSSIMO TRABALHO DE EVANGELIZAÇÃO REALIZADO EM ITAÚNA E REGIÃO.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3207/1685_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3207/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À ESCOLINHA DE FUTAL SÃO GERALDO, PELO INESTIMÁVEL TRABALHO ESPORTIVO, SOCIAL E EDUCACIONAL EM PROL DO DESENVOLVIMENTO DE CRIANÇAS E JOVENS ITAUNENSES.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3208/1686_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3208/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO 2º PELOTÃO DE BOMBEIROS, PELO BRILHANTE TRABALHO REALIZADO EM ITAÚNA NA PREVENÇÃO DE INCÊNDIO E PÂNICO, ATENDIMENTO PRÉ-HOSPITALAR, COMBATE A INCÊNDIO FLORESTAL E URBANO, BUSCA E SALVAMENTO, ENTRE OUTRAS AÇÕES EM PROL DA MANUTENÇÃO DA ORDEM E DA PAZ SOCIAL.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3222/1700_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3222/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO PROJETO AQUARELA PELO TRABALHO DESENVOLVIDO NA COMUNIDADE DO ALTO DO ROSÁRIO.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3228/1706_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3228/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM A SRA. ÂNGELA MARIA DE PAULA "ÂNGELA DO POSTO" PELO RELEVANTE SERVIÇO PRESTADO DURANTE 34 ANOS AO PSF DO IRMÃOS AULER.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3231/1710_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3231/1710_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM A IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS - MISSÃO DIVINÓPOLIS-MG, 1ª IGREJA EVANGÉLICA PENTECOSTAL FUNDADA EM 22 DE FEVEREIRO DE 1945, EM DIVINÓPOLIS/MG, PELO ENTÃO PASTOR, GUSTAV ALBIN BERGSTRON (IN MEMORIAM), PELOS 70 ANOS DE SUA FUNDAÇÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2388,67 +2388,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2870/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3284/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2866/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2884/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3043/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3206/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3216/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3247/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3256/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3257/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3266/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3295/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2873/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3337/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2849/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2854/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2850/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2855/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2859/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2864/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2863/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2865/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2869/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2872/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2875/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2878/1351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2880/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2881/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2882/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2891/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2892/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2893/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2898/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2858/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2900/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2902/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2903/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2905/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2906/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2907/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3044/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2912/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2913/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3205/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3214/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3215/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3217/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3218/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3219/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3224/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3225/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3229/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3230/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2815/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3232/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3233/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3234/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3235/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3236/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3237/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3239/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3240/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3241/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3242/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3243/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3244/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3245/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3246/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3248/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3249/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3250/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3251/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3253/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3254/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3255/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3258/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3259/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3260/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3261/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3262/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3263/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3264/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3265/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3268/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3269/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3270/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3271/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3275/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3276/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3277/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3278/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3279/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3280/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3281/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3282/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3285/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3286/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3287/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3288/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3289/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3290/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3291/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3293/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3294/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3298/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3299/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3300/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3301/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3302/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3303/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3304/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3305/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3306/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3307/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3308/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3309/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3310/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3311/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3312/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3313/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3314/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3315/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3316/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3317/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3223/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3272/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3267/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3292/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2844/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2851/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2860/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2862/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2867/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2876/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2877/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2883/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2885/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2886/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2888/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2889/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2890/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2895/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2896/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2899/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2901/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2911/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3209/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3210/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3211/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3212/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3213/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3221/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3220/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3226/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3227/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3238/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3252/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3274/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3273/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3283/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2852/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2853/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2856/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2857/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2868/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2871/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2874/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2861/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2879/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2887/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2894/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2897/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2904/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2908/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2909/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2910/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3207/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3208/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3222/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3228/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3231/1710_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2870/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3284/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2866/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2884/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3043/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3206/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3216/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3247/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3256/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3257/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3266/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3295/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2873/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3337/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2849/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2854/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2850/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2855/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2859/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2864/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2863/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2865/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2869/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2872/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2875/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2878/1351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2880/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2881/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2882/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2891/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2892/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2893/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2898/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2858/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2900/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2902/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2903/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2905/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2906/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2907/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3044/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2912/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2913/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3205/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3214/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3215/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3217/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3218/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3219/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3224/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3225/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3229/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3230/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2815/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3232/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3233/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3234/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3235/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3236/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3237/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3239/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3240/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3241/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3242/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3243/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3244/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3245/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3246/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3248/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3249/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3250/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3251/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3253/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3254/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3255/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3258/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3259/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3260/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3261/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3262/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3263/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3264/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3265/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3268/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3269/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3270/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3271/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3275/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3276/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3277/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3278/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3279/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3280/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3281/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3282/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3285/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3286/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3287/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3288/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3289/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3290/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3291/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3293/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3294/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3298/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3299/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3300/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3301/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3302/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3303/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3304/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3305/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3306/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3307/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3308/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3309/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3310/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3311/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3312/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3313/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3314/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3315/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3316/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3317/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3223/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3272/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3267/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3292/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2844/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2851/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2860/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2862/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2867/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2876/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2877/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2883/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2885/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2886/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2888/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2889/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2890/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2895/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2896/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2899/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2901/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2911/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3209/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3210/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3211/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3212/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3213/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3221/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3220/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3226/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3227/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3238/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3252/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3274/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3273/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3283/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2852/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2853/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2856/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2857/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2868/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2871/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2874/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2861/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2879/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2887/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2894/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2897/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2904/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2908/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2909/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/2910/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3207/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3208/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3222/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3228/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2015/3231/1710_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>