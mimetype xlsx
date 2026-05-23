--- v0 (2026-02-08)
+++ v1 (2026-05-23)
@@ -54,1750 +54,1750 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2328/785_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2328/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 37 E 173 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2428/888_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2428/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME A ALÍNEA &amp;#8220;A&amp;#8221; DO INCISO I DO ART. 83 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAÚNA - MG</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2306/762_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2306/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 37/2011, NESTA CASA REGISTRADO COMO PROJETO DE LEI Nº 90/2011, QUE ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2012</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>Prefeito Municipal Eugênio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2331/788_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2331/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PROJETO DE LEI Nº 109/2011, DE AUTORIA DO EDIL GLEISON FERNANDES DE FARIA, QUE TORNA OBRIGATÓRIA, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA, A ADAPTAÇÃO DE COMPUTADOR PARA UTILIZAÇÃO DE PESSOA COM QUALQUER TIPO DE DEFICIÊNCIA EM ESTABELECIMENTO QUE DISPONIBILIZE UM NÚMERO SUPERIOR A DOZE COMPUTADORES, COMO LAN HOUSES, CYBER CAFÉS, INSTITUIÇÕES DE ENSINO, E OUTROS SIMILARES.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2351/808_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2351/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PROJETO DE LEI Nº 15/2012, QUE "ASSEGURA O DIREITO DE ACESSO AMPLO E IRRESTRITO DOS ASSOCIADOS AOS CENTROS DESPORTIVOS, ASSOCIAÇÕES DESPORTIVAS E PRAÇAS DE ESPORTES SUBVENCIONADAS COM RECURSOS PÚBLICOS, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA"</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2379/837_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2379/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PROJETO DE LEI NO 43/2012, DE AUTORIA DO EDIL GLEISON FERNANDES DE FARIA, QUE ESTABELECE CRITÉRIOS PARA DISPONIBILIDADE DE VAGAS EM CRECHES PARA CRIANÇAS QUE TENHAM IRMÃOS COM DEFICIÊNCIAS</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2429/889_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2429/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPÕE VETO AO PROJETO DE LEI COMPLEMENTAR Nº 02/2012</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Partido do Movimento Democrático Brasileiro, Prefeito Municipal Eugênio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2448/910_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2448/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPÕE VETO AO PROJETO DE LEI COMPLEMENTAR Nº 06/2012</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2348/805_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2348/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI 2584/1991 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2356/814_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2356/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DO CÓDIGO DE OBRAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2367/825_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2367/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ZONEAMENTO DEFINIDO NO ANEXO I DA LEI COMPLEMENTAR NO 49, DE 21 DE OUTUBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2395/854_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2395/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR NO 49, DE 21 DE OUTUBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2390/885_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2390/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO I DA LEI COMPLEMENTAR NO 51, DE 18 DE FEVEREIRO DE /2009, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2434/895_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2434/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O CAPÍTULO IV AO TÍTULO V DA LEI Nº 1.821, DE 02 DE MAIO DE 1985 &amp;#8211; CÓDIGO DE POSTURAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2447/909_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2447/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NA ESTRUTURA DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO A DIVISÃO DE AMBIÊNCIA ORGANIZACIONAL "CASA DO SERVIDOR" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2307/763_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2307/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR OPERAÇÃO DE CRÉDITO, NA FORMA DE OBRA PÚBLICA FINANCIADA, PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2308/764_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2308/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.637, DE 22 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2309/765_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2309/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSO FINANCEIRO À EMPRESA DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL DO ESTADO DE MINAS GERAIS &amp;#8211; EMATER/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2310/766_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2310/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃO DE SERVIDOR PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2311/767_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2311/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PRAZO PARA CUMPRIMENTO DE CLÁUSULA DE CONCESSÃO DE USO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2312/768_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2312/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR ÁREAS DE TERRENO DO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2313/769_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2313/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS ORIUNDOS DO FUNDEB ÀS INSTITUIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2314/770_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2314/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS PARA AS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2315/771_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2315/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA AÇÕES PREVENTIVAS E CORRETIVAS AO SETOR OPERATIVO DA COORDENADORIA MUNICIPAL DE DEFESA CIVIL &amp;#8211; COMDEC - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2316/772_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2316/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2324/780_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2324/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 3.979, DE 5 DE JULHO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2318/774_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2318/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2319/775_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2319/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2320/776_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2320/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE DISPOSITIVOS DA LEI NO 4.587, DE 16 DE MAIO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2323/779_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2323/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA O DIREITO DE ACESSO AMPLO E IRRESTRITO DOS ASSOCIADOS AOS CENTROS DESPORTIVOS, ASSOCIAÇÕES DESPORTIVAS E PRAÇAS DE ESPORTES, SUBVENCIONADAS COM RECURSOS PÚBLICOS, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2326/783_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2326/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE TERRENO PARA A ENTIDADE VITAANEL - ASSOCIAÇÃO COMUNITÁRIA DAS VILAS VILAÇA E TAVARES E DOS BAIRROS ANTUNES E ELDORADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2325/782_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2325/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DE AUDIÊNCIA PÚBLICA ANTERIOR AO ATO ADMINISTRATIVO QUE ESTABELEÇA REAJUSTE DE TARIFA DE TRANSPORTE PÚBLICO COLETIVO URBANO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2327/784_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2327/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DE INFORMAÇÕES RELATIVAS A VIAGENS OFICIAIS CUSTEADAS PELOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAIS</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2329/786_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2329/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2330/787_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2330/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REAJUSTE DE VENCIMENTOS, PENSÕES E PROVENTOS DE APOSENTADORIAS DE SERVIDORES, BOLSA-AUXÍLIO DE ESTAGIÁRIOS, E RECOMPOSIÇÃO DOS SUBSÍDIOS E VENCIMENTOS DOS AGENTES POLÍTICOS DA ADMINISTRAÇÃO MUNICIPAL DIRETA E INDIRETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2333/790_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2333/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO E PERMUTA DE IMÓVEIS URBANOS PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2332/789_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2332/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS À ENTIDADE QUE MENCIONA, EM CARÁTER DE SUBVENÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2334/791_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2334/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONSTRUÇÃO E O FUNCIONAMENTO DE POSTOS DE ABASTECIMENTO DE VEÍCULOS NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2339/796_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2339/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA HELDER VIANA&amp;#8221;</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2340/797_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2340/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA NADYR CARVALHO FRANCO&amp;#8221;</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2341/798_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2341/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DE AÇÃO GOVERNAMENTAL - PPAG 2010/2013, INSTITUÍDA PELA LEI Nº 4.430, DE 28 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2342/799_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2342/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ROÇAMENTO DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DO ANO 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2343/800_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2343/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO MUNICIPAL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2344/801_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2344/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA ZÉ NEGO</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2345/802_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2345/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA MANOEL FALEIRO&amp;#8221;</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2346/803_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2346/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA MIRINHO VILLEFORT&amp;#8221;</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2349/806_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2349/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEIS NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2353/810_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2353/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A ANUIR NA TRANSFERÊNCIA DE IMÓVEIS DOADOS  NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2354/811_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2354/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ALCINDO DOS SANTOS&amp;#8221;</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2355/812_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2355/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2362/820_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2362/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE CIVIL &amp;#8220;SETE GUARDAS DE NOSSA SENHORA DO ROSÁRIO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2358/816_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2358/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRITÉRIOS PARA NOMEAÇÃO PARA OS CARGOS EM COMISSÃO E CONTRATOS NO ÂMBITO DOS ÓRGÃOS DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAIS DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2365/823_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2365/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA JAIR DIAS PEREIRA</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2366/824_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2366/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PRORROGAÇÃO DE PRAZO PREVISTO NO ARTIGO 7O DA LEI NO 4.640, DE 3 DE JANEIRO DE 2012, E NO ARTIGO  9O DA LEI NO  4.660, DE 9 DE ABRIL DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2368/826_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2368/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2369/827_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2369/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2373/831_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2373/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE FEIRANTES DE ITAÚNA (AFI)</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2374/832_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2374/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA DISPONIBILIDADE DE VAGAS EM CRECHES PARA CRIANÇAS QUE TENHAM IRMÃOS COM DEFICIÊNCIAS</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2375/833_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2375/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ZÉ DO MÁRIO&amp;#8221;</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2376/834_texto_integral.doc</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2376/834_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO E DOAÇÃO DE IMÓVEIS PÚBLICOS PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2377/835_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2377/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A SUPLEMENTAR DOTAÇÃO ORÇAMENTÁRIA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2378/836_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2378/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2380/838_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2380/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEIS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2381/839_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2381/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2382/840_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2382/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.671, DE 15 DE JUNHO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2387/845_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2387/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS FINANCEIROS ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2388/846_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2388/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2396/855_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2396/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA CLÉCIO JORGE SALOMÉ&amp;#8221;</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2397/856_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2397/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA DIMAS AUGUSTO ROCHA&amp;#8221;</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2392/851_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2392/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.535, DE 15 DE DEZEMBRO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2393/852_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2393/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2394/853_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2394/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2398/857_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2398/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ROCHA ETERNA</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2406/865_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2406/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2407/866_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2407/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2408/867_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2408/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2409/868_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2409/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO MUNICIPAL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2410/869_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2410/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL PÚBLICO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2411/870_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2411/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2413/871_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2413/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2414/872_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2414/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES DE M² DE TERRENOS E EDIFICAÇÕES PARA O EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2420/878_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2420/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS A TÍTULO DE SUBVENÇÃO SOCIAL E/OU AUXÍLIO FINANCEIRO ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2421/879_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2421/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVO DA LEI MUNICIPAL NO 4.525, DE 3 DE DEZEMBRO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2422/880_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2422/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2423/881_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2423/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO DE 2013</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2424/882_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2424/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2412/883_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2412/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2426/884_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2426/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO À LEI Nº 4.433, DE 29 DE DEZEMBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2427/886_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2427/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO &amp;#8220;ESTRADA MUNICIPAL  IAN 453 CHIQUITO LARA&amp;#8221;</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2432/893_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2432/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A &amp;#8220;CAIXA ESCOLAR ANA CINTRA&amp;#8221;</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2433/894_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2433/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO &amp;#8220;ESTRADA MUNICIPAL  IAN 090 JOÃO RUELA&amp;#8221;</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2425/896_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2425/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ALCEU ALVES DE MELO&amp;#8221;</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2435/897_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2435/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS ÀS ENTIDADES QUE MENCIONA, EM CARÁTER DE SUBVENÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2436/898_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2436/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSO FINANCEIRO À EMPRESA DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL DO ESTADO DE MINAS GERAIS - EMATER/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2437/899_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2437/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2438/900_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2438/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2445/907_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2445/907_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA FRANCISCA DA SILVA CORGOZINHO"_x000D_
 </t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2439/901_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2439/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA OSMÁRIO JOSÉ DE SANTANA&amp;#8221;</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2440/903_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2440/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA VICENTINA BERNARDES MARQUES</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2441/904_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2441/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSO A TÍTULO DE AUXÍLIO FINANCEIRO A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2442/905_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2442/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2446/908_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2446/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA KÊNIA CRISTINE GUIMARÃES"</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2449/912_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2449/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.619, DE 6 DE OUTUBRO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2450/913_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2450/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO À INFORMAÇÃO PREVISTO NO INCISO XXXIII, DO CAPUT, DO ARTIGO 5O, NO INCISO II, DO § 3O, DO ARTIGO 37 E NO § 2O, DO ARTIGO 216, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Partido do Movimento Democrático Brasileiro</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2451/914_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2451/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI NO 4.669, DE 21 DE MAIO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Gleison Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2467/935_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2467/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CENTRO DE INFORMAÇÃO SOBRE A PESSOA COM DEFICIÊNCIA (CIPD) PARA IDENTIFICAÇÃO DO PERFIL SOCIOECONÔMICO DAS PESSOAS COM DEFICIÊNCIA</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2452/916_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2452/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2453/917_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2453/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGATORIEDADE DE CONTRATAÇÃO DE PESSOAL TREINADO EM LINGUAGEM BRASILEIRA DE SINAIS (LIBRAS) PARA ATUAÇÃO EM UNIDADES DE SAÚDE NO MUNICÍPIO DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2454/918_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2454/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A &amp;#8220;FUNDAÇÃO SÃO VICENTE DE PAULO &amp;#8211; CASA LAR DONA COTA&amp;#8221;</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2456/920_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2456/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA THEODORICO FERREIRA DA SILVA&amp;#8221;</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2455/919_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2455/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;ESTRADA RURAL JOÃO RIBEIRO DE OLIVEIRA&amp;#8221;</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2457/921_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2457/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;CONJUNTO HABITACIONAL HIDELBRANDO CANABRAVA RODRIGUES&amp;#8221;</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2458/922_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2458/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO ONEROSA DE IMÓVEL NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2459/923_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2459/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DA AUTARQUIA INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ITAÚNA &amp;#8211; IMP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2383/841_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2383/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR ÁREAS DE TERRENO DO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2419/877_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2419/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEIS PÚBLICOS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2317/773_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2317/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E JULGA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2009</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2321/777_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2321/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS SERVIDORES ATIVOS, PROVENTOS DE APOSENTADORIAS E BOLSAS-AUXÍLIO DOS ESTAGIÁRIOS DA CÂMARA MUNICIPAL DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2305/781_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2305/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2338/795_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2338/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. PAULO CELSO DE MELO VIEIRA</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2357/815_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2357/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À SRA. BEATRIZ JOSEFINA ARENAS ALFARO</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2372/830_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2372/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. EDSON FAGUNDES GONÇALVES</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2384/842_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2384/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. EURÍPEDES BORGES</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2385/843_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2385/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E JULGA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2010</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2386/844_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2386/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E JULGA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2007</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2391/850_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2391/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO SR. CLÊNIO LUIZ MARRA</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2399/858_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2399/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO CULTURAL AO JOVEM ERICK VILELA DE SOUZA</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2400/859_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2400/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO JOVEM ENER BATISTA MORAIS MOREIRA</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2401/860_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2401/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO JOVEM ROBERTO FERREIRA ANTUNES</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2402/861_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2402/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO JOVEM BRÁULIO PEREIRA ALVES</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2403/862_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2403/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO SENHOR JUAREZ MACHADO NOGUEIRA</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2404/863_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2404/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO DEPUTADO FEDERAL DIEGO LEONARDO DE ANDRADE CARVALHO</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2405/864_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2405/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO JOVEM MARCOS PAULO SILVA</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2415/873_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2415/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO JOVEM STÊNIO HENRIQUE DE SÁ E FREITAS</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2416/874_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2416/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO SR. ELMON DE SOUZA RABELO</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2417/875_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2417/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO SR. CARLOS ALBERTO JUSTINO PEREIRA</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2418/876_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2418/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. ERNESTO ANTUNES DE QUEIROZ</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2431/892_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2431/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERE A SEDE DA CÂMARA MUNICIPAL DE ITAÚNA, COM O FIM ESPECÍFICO DE SE REALIZAR SESSÃO SOLENE PARA ENTREGA DE TÍTULOS DE CIDADANIA HONORÁRIA, DIPLOMAS DE MÉRITO CULTURAL E DESPORTIVO E MOÇÃO DE APLAUSOS AOS HOMENAGEADOS DE 2012.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2444/906_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2444/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ARTIGO 19 DA RESOLUÇÃO Nº 01/2002, DE 25 DE ABRIL DE 2002, QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL E A POLÍTICA DE PESSOAL DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2443/911_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2443/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERE A SEDE DA CÂMARA MUNICIPAL DE ITAÚNA, COM O FIM ESPECÍFICO DE REALIZAR A SESSÃO PREPARATÓRIA DE POSSE DOS VEREADORES, ELEIÇÃO DA MESA DIRETORA E POSSE DO PREFEITO E VICE-PREFEITO, ELEITOS PARA O MANDATO DE 2013 A 2016.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2322/778_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2322/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA DR. RAIMUNDO DE FREITAS PELA ESCOLHA PARA RECEBER A MEDALHA DESEMBARGADOR HÉLIO COSTA, OFERECIDA PELO TRIBUNAL DE JUSTIÇA DO ESTADO DE MINAS GERAIS - ANO 2011, NA COMARCA DE ITAÚNA.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2335/792_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2335/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM O ACADÊMICO AIRTON GUIMARÃES, PELA POSSE DA CADEIRA Nº 125 DA ACADEMIA DE CIÊNCIAS, LETRAS E ARTES DE MINAS GERAIS</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2336/793_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2336/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA SR. ÂNGELO ANTÔNIO DE FREITAS PELA ELEIÇÃO COMO GOVERNADOR DO DISTRITO 4560 DO ROTARY INTERNATIONAL.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2337/794_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2337/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA DRª. SUSANA CAMARGO VIEIRA, PROFESSORA DA UNIVERSIDADE DE ITAÚNA, ÚNICA BRASILEIRA DENTRE PESQUISADORES MUNDIAIS QUE APRESENTARAM PROPOSTAS PARA A RIO +20</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2347/804_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2347/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM O SR MESTRE ACADÊMICO IMORTAL  DR FAIÇAL DAVID FREIRE CHEQUER, PELA POSSE DA CÁTEDRA  16, E DIPLOMAÇÃO DO NOVO MEMBRO DA ACADEMIA BRASILEIRA DE CIÊNCIAS ECONÔMICAS, POLITICAS E SOCIAIS.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2350/807_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2350/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A SER ENCAMINHADA AO SUPREMO TRIBUNAL FEDERAL PELA DECISÃO DA AÇÃO QUE AUTORIZA A ANTECIPAÇÃO DO PARTO DE FETO ANENCÉFALO, CASO A GESTANTE MANIFESTE O INTERESSE EM NÃO PROSSEGUIR COM A GESTAÇÃO, PODENDO INCLUSIVE SOLICITAR SERVIÇO GRATUITO NO SISTEMA ÚNICO DE SAÚDE (SUS), SEM NECESSIDADE DE AUTORIZAÇÃO JUDICIAL.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2352/809_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2352/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM O DEPÓSITO PADRE EUSTÁQUIO LTDA  PELA PASSAGEM DOS TRINTA E CINCO ANOS DE SUA FUNDAÇÃO, NO MÊS DE AGOSTO DE 2011.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2359/817_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2359/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM A ESCOLA MUNICIPAL MARIA AUGUSTA DE FARIA PELA PASSAGEM DOS CINQUENTA ANOS DE SUA FUNDAÇÃO, NO MÊS DE MAIO DE DOIS MIL E DOZE, SEMPRE FAZENDO EDUCAÇÃO COM QUALIDADE, COMPETÊNCIA, DEDICAÇÃO E AMOR</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2360/818_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2360/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA O SENAI/CETF CENTRO TECNOLÓGICO DE FUNDIÇÃO &amp;#8220;MARCELINO CORRADI&amp;#8221; PELA COLABORAÇÃO COM A CAPACITAÇÃO E APRENDIZADO DOS JOVENS DE ITAÚNA E REDONDEZA.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2361/819_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2361/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA O SENHOR ANTÔNIO SANTOS SALERA, PELA RECUPERAÇÃO JUDICIAL DA MASSA FALIDA DA COMPANHIA INDUSTRIAL ITAUNENSE.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2363/821_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2363/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA A SENHORA CARMEN SCHNEIDER GUIMARÃES, POR OCUPAR A CADEIRA 05, PATRONO AZEVEDO JÚNIOR (1865-1909), EM SUCESSÃO AO ACADÊMICO MIGUEL AUGUSTO GONÇALVES DE SOUZA, DA ACADEMIA MINEIRA DE LETRAS</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2364/822_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2364/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA LUCAS RODRIGUES FONSECA  PELA PREMIAÇÃO DA OBMEP (OLIMPÍADAS BRASILEIRAS DE MATEMÁTICA DAS ESCOLAS PÚBLICAS).</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2370/828_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2370/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA A EMPRESA RAÇÕES PATENSE PELA 433ª POSIÇÃO DENTRE AS QUINHENTAS EMPRESAS DE AGRONEGÓCIOS DETENTORES DE MAIORES RECEITAS LÍQÜIDAS NO DE 2010</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2371/829_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2371/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS PROFESSORES, ESTUDANTES E DEMAIS PROFISSIONAIS QUE ATUAM NAS CLÍNICAS INTEGRADAS DE FISIOTERAPIA DA UNIVERSIDADE DE ITAÚNA, PELO EXCELENTE SERVIÇO PRESTADO À COMUNIDADE ITAUNENSE.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2389/849_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2389/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM A RÁDIO COMUNITÁRIA  SANTANENSE FM, EMISSORA DA ASSOCIAÇÃO COMUNITÁRIA E CULTURAL CORAÇÃO DE JESUS DO BAIRRO SANTANENSE &amp;#8220;ASCJ&amp;#8221; - ITAÚNA &amp;#8211; MG. PELA PASSAGEM DOS QUINZE ANOS DE SUA FUNDAÇÃO NO DIA 05 DE JULHO DE 1997.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Não há projetos para votação na presente reunião.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2430/890_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2430/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>NÃO HÁ PROJETOS NA PAUTA DA PRESENTE REUNIÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2104,67 +2104,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2328/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2428/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2306/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2331/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2351/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2379/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2429/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2448/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2348/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2356/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2367/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2395/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2390/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2434/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2447/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2307/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2308/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2309/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2310/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2311/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2312/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2313/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2314/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2315/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2316/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2324/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2318/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2319/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2320/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2323/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2326/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2325/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2327/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2329/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2330/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2333/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2332/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2334/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2339/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2340/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2341/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2342/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2343/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2344/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2345/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2346/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2349/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2353/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2354/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2355/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2362/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2358/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2365/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2366/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2368/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2369/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2373/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2374/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2375/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2376/834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2377/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2378/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2380/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2381/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2382/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2387/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2388/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2396/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2397/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2392/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2393/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2394/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2398/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2406/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2407/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2408/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2409/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2410/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2411/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2413/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2414/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2420/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2421/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2422/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2423/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2424/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2412/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2426/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2427/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2432/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2433/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2425/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2435/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2436/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2437/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2438/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2445/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2439/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2440/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2441/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2442/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2446/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2449/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2450/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2451/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2467/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2452/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2453/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2454/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2456/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2455/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2457/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2458/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2459/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2383/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2419/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2317/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2321/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2305/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2338/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2357/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2372/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2384/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2385/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2386/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2391/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2399/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2400/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2401/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2402/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2403/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2404/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2405/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2415/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2416/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2417/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2418/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2431/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2444/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2443/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2322/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2335/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2336/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2337/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2347/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2350/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2352/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2359/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2360/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2361/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2363/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2364/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2370/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2371/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2389/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2430/890_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2328/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2428/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2306/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2331/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2351/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2379/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2429/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2448/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2348/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2356/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2367/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2395/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2390/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2434/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2447/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2307/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2308/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2309/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2310/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2311/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2312/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2313/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2314/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2315/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2316/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2324/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2318/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2319/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2320/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2323/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2326/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2325/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2327/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2329/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2330/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2333/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2332/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2334/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2339/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2340/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2341/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2342/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2343/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2344/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2345/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2346/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2349/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2353/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2354/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2355/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2362/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2358/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2365/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2366/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2368/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2369/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2373/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2374/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2375/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2376/834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2377/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2378/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2380/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2381/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2382/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2387/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2388/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2396/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2397/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2392/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2393/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2394/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2398/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2406/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2407/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2408/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2409/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2410/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2411/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2413/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2414/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2420/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2421/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2422/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2423/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2424/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2412/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2426/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2427/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2432/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2433/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2425/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2435/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2436/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2437/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2438/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2445/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2439/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2440/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2441/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2442/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2446/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2449/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2450/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2451/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2467/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2452/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2453/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2454/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2456/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2455/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2457/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2458/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2459/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2383/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2419/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2317/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2321/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2305/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2338/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2357/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2372/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2384/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2385/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2386/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2391/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2399/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2400/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2401/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2402/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2403/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2404/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2405/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2415/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2416/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2417/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2418/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2431/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2444/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2443/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2322/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2335/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2336/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2337/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2347/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2350/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2352/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2359/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2360/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2361/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2363/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2364/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2370/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2371/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2389/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2012/2430/890_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="71.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>