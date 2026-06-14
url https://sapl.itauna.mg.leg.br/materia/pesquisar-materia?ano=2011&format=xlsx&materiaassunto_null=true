--- v0 (2026-02-08)
+++ v1 (2026-06-14)
@@ -54,2208 +54,2208 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2199/660_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2199/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 54 E 55 DA LEI ORGÂNICA MUNICIPAL DE ITAÚNA</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
     <t>Prefeito Municipal Eugênio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2105/550_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2105/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA O PROJETO DE LEI Nº 113/2010, QUE DISPÕE SOBRE A PROIBIÇÃO DO TRÁFEGO DE COMPOSIÇÕES DE CARGA NO PERÍODO NOTURNO NO MUNICÍPIO DE ITAÚNA/MG</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2128/577_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2128/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 118/2010, QUE DISPÕE SOBRE A UTILIZAÇÃO DE ENERGIA SOLAR NAS UNIDADES DOS PROGRAMAS DE HABITAÇÕES POPULARES NO ÂMBITO DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2186/637_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2186/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO § 1º DO ARTIGO 2º DO PROJETO DE LEI Nº 26/2011, QUE "PROÍBE OS PROFISSIONAIS DE SAÚDE QUE ATUAM NO ÂMBITO DO MUNICÍPIO DE ITAÚNA DE UTILIZAREM QUALQUER EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL, INCLUSIVE JALECOS, AVENTAIS E OUTRAS VESTIMENTAS ESPECIAIS FORA DO AMBIENTE ONDE O TRABALHADOR DA ÁREA DE SAÚDE EXERÇA SUAS ATIVIDADES, A FIM DE SE EVITAR CONTAMINAÇÃO E PROPAGAÇÃO DE DOENÇAS INFECTO-CONTAGIOSAS"</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2193/647_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2193/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO À EMENDA ADITIVA APOSTA AO § 2º DO ART. 3º DO PROJETO DE LEI COMPLEMENTAR Nº 01/2011</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2194/648_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2194/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO ARTIGO 2O DO PROJETO DE LEI NO 40/2011</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2197/652_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2197/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PROJETO DE LEI Nº 38/2011, QUE PROÍBE A PRÁTICA DO NEPOTISMO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2212/665_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2212/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA O PROJETO DE LEI Nº 49/2011, QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONVERTER OS VALORES GASTOS COM VALES-TRANSPORTE EM VALE COMBUSTÍVEL, SIMILAR OU ESPÉCIE, PARA UTILIZAÇÃO EXCLUSIVA EM SERVIÇO POR SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA E INDIRETA</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2223/676_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2223/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PROJETO DE LEI NO 51/2011 DO LEGISLATIVO MUNICIPAL, QUE "DISPÕE SOBRE A INSTALAÇÃO DE PLACAS EDUCATIVAS DESTINADAS A COIBIR A PRÁTICA DE DAR ESMOLAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2241/697_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2241/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PROJETO DE LEI 68/2011, QUE "DISPÕE SOBRE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE DE PISO NAS VIAS URBANAS EM FRENTE A HOSPITAIS, ESCOLAS E OUTROS LOCAIS DE GRANDE CONCENTRAÇÃO DE PEDESTRES"</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2262/715_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2262/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PROJETO DE LEI 75/2011, QUE ASSEGURA O DIREITO DE ACESSO AMPLO E IRRESTRITO DOS ASSOCIADOS AOS CENTROS DESPORTIVOS, ASSOCIAÇÕES DESPORTIVAS E PRAÇAS DE ESPORTES SUBVENCIONADAS COM RECURSOS PÚBLICOS, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2268/721_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2268/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PROJETO DE LEI Nº 81/2011 SUBSTITUTIVO, QUE "AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR E CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2140/591_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2140/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE CONSTRUÇÕES IRREGULARES, CLANDESTINAS E NÃO ADEQUADAS PARA A ATIVIDADE ORIGINALMENTE APROVADA NO MUNICÍPIO DE ITAÚNA, ALTERA DISPOSITIVO DA LEI NO 1.385, DE 27/12/1977 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2185/636_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2185/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DE CARGO CRIADO NO ANEXO II DA LEI NO 3.072, DE 25/04/96, CONSOLIDADO NA LEI COMPLEMENTAR NO 63, DE 17/03/11 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2182/651_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2182/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA CLASSIFICAÇÃO VIÁRIA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2205/658_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2205/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADRO DE CARGOS EFETIVOS DA AUTARQUIA SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE ITAÚNA &amp;#8211; SAAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2225/679_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2225/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1821/85, QUE INSTITUI O CÓDIGO DE POSTURAS MUNICIPAL DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2243/699_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2243/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR NO 61, DE 20/12/10 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2257/729_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2257/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2277/733_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2277/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ZONEAMENTO DEFINIDO NO ANEXO I DA LEI COMPLEMENTAR NO 49, DE 21 DE OUTUBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2295/750_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2295/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADRO DE CARGOS EFETIVOS DA AUTARQUIA SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE ITAÚNA - SAAE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2304/761_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2304/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR 49, DE 21 DE OUTUBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2104/549_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2104/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2109/554_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2109/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO MUNICIPAL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2110/555_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2110/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE SUBVENÇÃO SOCIAL A CÂMARA DE DIRIGENTES LOJISTAS DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2111/556_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2111/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2106/551_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2106/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ITAÚNA, A SEMANA DE VALORIZAÇÃO DA VIDA</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2107/552_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2107/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA CAPOEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2108/553_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2108/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O &amp;#8220;DIA DO GARI&amp;#8221; NO ÂMBITO DO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2112/557_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2112/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA EMPREGADA DOMÉSTICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2113/558_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2113/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO CONTROLE DO STRESS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2114/559_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2114/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE COMBATE E PREVENÇÃO DO &amp;#8220;BULLYING&amp;#8221;</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2115/560_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2115/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2120/564_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2120/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2121/565_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2121/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO &amp;#8220;RUA  ROBERTO ALEIXO R. FILHO&amp;#8221;</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2122/566_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2122/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO &amp;#8220;RUA  ZÉ DO EUZÉBIO&amp;#8221;</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2123/567_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2123/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: "RUA  NELSON DA BIELA"</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2124/568_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2124/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA TUNICA DO SILICO&amp;#8221;</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2125/569_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2125/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS SUPERMERCADOS E ESTABELECIMENTOS AFINS DO MUNICÍPIO DE ITAÚNA DE DIVULGAREM, DE FORMA DESTACADA, A DATA DE VALIDADE DOS PRODUTOS INCLUÍDOS EM TODAS AS OFERTAS OU PROMOÇÕES ESPECIAIS EFETUADAS EM SUAS DEPENDÊNCIAS</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2126/572_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2126/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA AMAURI ROSA DE FREITAS&amp;#8221;</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2127/574_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2127/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PRAÇA AFONSO MAX DE OLIVEIRA&amp;#8221;</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2118/575_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2118/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE EDUCAÇÃO FISCAL - PMEF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2103/576_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2103/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO NO MUNICÍPIO DE ITAÚNA , DA CAMPANHA &amp;#8220;ADOTE UMA RAMPA&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2129/578_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2129/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2130/579_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2130/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA  CÉSAR PINCER RAFAEL&amp;#8221;</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2119/581_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2119/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO FORNECIMENTO DO PRONTUÁRIO DE ATENDIMENTO MÉDICO NA FORMA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2132/582_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2132/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INSCRIÇÃO DO GRUPO SANGUÍNEO E O FATOR RH NAS FICHAS ESCOLARES DOS ALUNOS DA REDE PÚBLICA E PARTICULAR DE ENSINO NO ÂMBITO DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2133/583_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2133/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE OS PROFISSIONAIS DE SAÚDE QUE ATUAM NO ÂMBITO DO MUNICÍPIO DE ITAÚNA, DE UTILIZAREM QUALQUER EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL FORA DO AMBIENTE ONDE O TRABALHADOR DA ÁREA DE SAÚDE EXERÇA SUAS ATIVIDADES</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2134/584_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2134/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ACOMODAÇÃO EM ESPAÇO ÚNICO, ESPECÍFICO E DE DESTAQUE, DE PRODUTOS ALIMENTÍCIOS RECOMENDADOS PARA PESSOAS COM DIABETES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2135/585_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2135/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ITAÚNA O DIA MUNICIPAL DE CONSCIENTIZAÇÃO DA VIOLÊNCIA CONTRA IDOSOS, A SER CELEBRADO ANUALMENTE NO 1° DIA DE OUTUBRO</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2136/586_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2136/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AFERIÇÃO DA PRESSÃO ARTERIAL DE PACIENTES ANTES DE TODOS OS PROCEDIMENTOS FEITOS POR PROFISSIONAIS DA ÁREA DE SAÚDE NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2138/588_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2138/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEIS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2139/589_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2139/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL DO POVO ITAUNENSE A ESCOLA DE SAMBA CLUBE DOS ZULUS</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2141/592_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2141/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AFIXAÇÃO OBRIGATÓRIA, NOS LOCAIS E NAS CONDIÇÕES QUE ESTABELECE, DA LISTA DE MEDICAMENTOS NA REDE PÚBLICA MUNICIPAL DE SAÚDE PARA A POPULAÇÃO EM GERAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2143/594_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2143/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PRAÇA ANTÔNIO RIBEIRO DOS SANTOS"</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2146/597_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2146/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PRAÇA CLÁUDIA DE OLIVEIRA LARA&amp;#8221;</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2147/598_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2147/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA OBRIGAÇÃO CONDICIONAL ESTABELECIDA EM LEI DE DOAÇÃO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2150/600_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2150/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REAJUSTE DE VENCIMENTOS, PENSÕES E PROVENTOS DE APOSENTADORIAS DE SERVIDORES, BOLSA-AUXÍLIO DE ESTAGIÁRIOS, E RECOMPOSIÇÃO DOS SUBSÍDIOS E VENCIMENTOS DOS AGENTES POLÍTICOS DA ADMINISTRAÇÃO MUNICIPAL DIRETA E INDIRETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2152/604_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2152/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A CASSAÇÃO DOS ALVARÁS DE FUNCIONAMENTO DE CASAS DE DIVERSÕES,  BOATES, CASAS DE SHOWS, HOTÉIS, MOTÉIS, PENSÕES, BARES, RESTAURANTES E ESTABELECIMENTOS CONGENERES QUE PERMITIREM A PRÁTICA OU FIZEREM APOLOGIA, INCENTIVO, MEDIAÇÃO OU FAVORECIMENTO À PROSTITUIÇÃO INFANTIL OU À PEDOFILIA NO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2153/605_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2153/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A PRÁTICA DO NEPOTISMO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2154/606_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2154/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO DIREITO A UMA FOLGA ANUAL, PARA SERVIDORAS PÚBLICAS MUNICIPAIS DE ITAÚNA, PARA A REALIZAÇÃO DE EXAMES DE CONTROLE DO CÂNCER DE MAMA E DO COLO DE ÚTERO</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2158/611_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2158/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE RESTAURANTES, BARES, LANCHONETES E PIZARIAS DE ITAÚNA DISPONIBILIZAREM, EM SEUS ESTABELECIMENTOS, CARDÁPIOS TRANSCRITOS PARA O SISTEMA BRAILLE</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2155/608_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2155/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2156/609_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2156/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA  LOGRADOURO PÚBLICO: &amp;#8220;PRAÇA JOSÉ BELMIRO DE MOURA &amp;#8221;</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2157/610_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2157/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ZÉ BISCOITÃO&amp;#8221;</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2159/612_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2159/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSCRIÇÃO NOS CARDÁPIOS, COMANDAS E PANFLETOS DE BARES, RESTAURANTES, CASAS DE EVENTOS E SIMILARES, DA EXPRESSÃO "SE FOR BEBER, NÃO DIRIJA, SE FOR DIRIGIR, NÃO BEBA".</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2160/613_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2160/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLITICA DE PREVENÇÃO À VIOLÊNCIA CONTRA EDUCADORES DA REDE DE ENSINO FUNDAMENTAL E MÉDIO NO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2163/616_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2163/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2164/617_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2164/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2165/618_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2165/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO MOTOBOY NO ÂMBITO DO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2167/620_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2167/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONVERTER OS VALORES GASTOS COM VALES-TRANSPORTE EM VALE&amp;#8209;COMBUSTÍVEL, SIMILAR OU ESPÉCIE, PARA UTILIZAÇÃO EXCLUSIVA EM SERVIÇO POR SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA E INDIRETA</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2168/621_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2168/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PARQUE ECOLÓGICO SINDIMEI - AFFONSO DE CERQUEIRA LIMA&amp;#8221;</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2170/623_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2170/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE PLACAS EDUCATIVAS DESTINADAS A COIBIR A PRÁTICA DE DAR ESMOLAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2172/625_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2172/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE SUBVENÇÃO SOCIAL A ASCINDI - ASSOCIAÇÃO COMERCIAL, INDUSTRIAL, AGROPECUÁRIA E DE SERVIÇOS DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2173/626_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2173/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO MUNICIPAL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2174/627_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2174/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DO ANO 2012 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2175/628_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2175/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DE AÇÃO GOVERNAMENTAL - PPAG 2010/2013, INSTITUÍDO PELA LEI NO 4.430, DE 28 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2176/629_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2176/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2177/630_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2177/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: PARQUE ECOLÓGICO CORDOVIL FONSECA</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2178/631_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2178/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O ROTARY DE ITAÚNA</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2181/634_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2181/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS FINANCEIROS ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2188/642_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2188/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ESPORTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2189/643_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2189/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ENTIDADE QUE MENCIONA DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2190/644_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2190/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE CIVIL &amp;#8220;SETE GUARDAS DE NOSSA SENHORA DO ROSÁRIO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2191/645_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2191/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A SUBVENCIONAR AS ENTIDADES CIVIS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2192/646_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2192/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO CONTABILISTA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2198/653_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2198/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA UTILIZAÇÃO DE LONAS OU SIMILARES SOBRE CAÇAMBAS ESTACIONÁRIAS E/OU CONTÊINERES</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2201/654_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2201/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE LIMPEZA DE LOTES NO ÂMBITO DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2208/661_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2208/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE PREVENÇÃO E DIAGNÓSTICO DO CÂNCER DE BOCA</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2209/662_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2209/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE DE PISO NAS VIAS URBANAS EM FRENTE A HOSPITAIS, ESCOLAS E OUTROS LOCAIS DE GRANDE CONCENTRAÇÃO DE PEDESTRES</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2213/666_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2213/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEIS NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2214/667_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2214/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2207/668_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2207/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOUROS PÚBLICOS DO CONDOMÍNIO RESIDENCIAL HORIZONTAL GRANJA GLÓRIA (TRAVESSA PRIMAVERA, RUA PRIMAVERA, RUA OUTONO, RUA INVERNO, RUA VERÃO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2216/669_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2216/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ARTIGO 129, DA LEI ORGÂNICA, QUE CRIA O CONSELHO MUNICIPAL DE CULTURA DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2217/670_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2217/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2227/682_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2227/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE INFORMAÇÕES URBANÍSTICAS DO LOTE NA GUIA DE IPTU</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2231/686_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2231/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA O DIREITO DE ACESSO AMPLO E IRRESTRITO DOS ASSOCIADOS AOS CENTROS DESPORTIVOS, ASSOCIAÇÕES DESPORTIVAS E PRAÇAS DE ESPORTES, SUBVENCIONADAS COM RECURSOS PÚBLICOS, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2236/691_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2236/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A APANI - ASSOCIAÇÃO DE PAIS E AMIGOS DA NATAÇÃO DE ITAÚNA - APANI</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2240/696_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2240/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2242/698_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2242/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA COMPLEMENTAÇÃO DE RECURSO FINANCEIRO REPASSADO À ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2244/700_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2244/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2245/701_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2245/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.494, DE 1O DE SETEMBRO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2246/702_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2246/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2247/703_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2247/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ABSAY NOGUEIRA DE FARIA&amp;#8221;</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2255/708_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2255/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 4.598, DE 21 DE JUNHO DE 2011</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2251/710_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2251/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI NO 4.567, DE 7 DE ABRIL DE 2011  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2258/711_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2258/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS ÀS ENTIDADES QUE MENCIONA, EM CARÁTER DE SUBVENÇÃO E AUXÍLIO FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2259/712_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2259/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2260/713_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2260/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE RESÍDUOS DE PODA E CORTE DE ÁRVORES NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2261/714_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2261/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI NO 4.250, DE 8 DE NOVEMBRO DE 2007</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2263/716_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2263/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 4550/2011, QUE INSTITUI O DIA MUNICIPAL DA CAPOEIRA</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2264/717_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2264/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2266/719_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2266/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO MUNICIPAL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2269/722_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2269/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLOCAÇÃO DE BANHEIROS QUÍMICOS ADAPTADOS ÀS NECESSIDADES DE PORTADORES DE DEFICIÊNCIA FÍSICA NOS EVENTOS REALIZADOS NO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2274/728_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2274/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2270/724_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2270/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO CORPO DE BOMBEIROS MILITARES DE MINAS GERAIS</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2271/725_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2271/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE SEMÁFOROS CONTENDO TEMPORIZADOR DE CONTAGEM REGRESSIVA</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2272/726_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2272/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SEMANA DA SAÚDE BUCAL NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2273/727_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2273/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APRESENTAÇÃO,  NO SITE DO EXECUTIVO NA INTERNET, DE RELAÇÃO DE ITENS A SEREM FISCALIZADOS PELA VIGILÂNCIA SANITÁRIA NO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2276/732_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2276/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PRAZOS PARA CUMPRIMENTO DE CLÁUSULAS DE CONCESSÃO DE USO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2253/731_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2253/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CULTURAL E ASSISTENCIAL CRISTOFORI</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2278/734_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2278/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE USO DE IMÓVEL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2279/735_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2279/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2280/736_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2280/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2281/737_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2281/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS À ENTIDADE QUE MENCIONA, EM CARÁTER DE AUXÍLIO FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2283/739_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2283/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS ÀS ENTIDADES QUE MENCIONA, EM CARÁTER DE SUBVENÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2284/740_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2284/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2285/741_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2285/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PRAZO PARA CUMPRIMENTO DE CLÁUSULA DE DOAÇÃO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2287/742_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2287/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE BEM IMÓVEL NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2288/743_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2288/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.624, DE 26 DE OUTUBRO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2297/752_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2297/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA, A ADAPTAÇÃO DE COMPUTADOR PARA UTILIZAÇÃO DE PESSOA COM QUALQUER TIPO DE DEFICIÊNCIA EM ESTABELECIMENTO QUE DISPONIBILIZE UM NÚMERO SUPERIOR A DOZE COMPUTADORES, COMO LAN HOUSES, CYBER CAFÉS, INSTITUIÇÕES DE ENSINO, E OUTROS SIMILARES.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2252/744_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2252/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA OSMAR RODRIGUES LIMA&amp;#8221;</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2289/745_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2289/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: "OLINTO NOGUEIRA DOS SANTOS&amp;#8221;</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2290/746_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2290/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES DE M2 DE TERRENOS E EDIFICAÇÕES PARA O EXERCÍCIO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2291/747_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2291/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEIS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2292/748_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2292/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: "RUA ROBERTO ROCHA"</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2296/751_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2296/751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INCLUSÃO NO CURRÍCULO ESCOLAR DA REDE PÚBLICA E PRIVADA DE ENSINO, DISCIPLINA SOBRE OS EFEITOS E PROBLEMAS DECORRENTES DO CONSUMO DE DROGAS. </t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2298/753_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2298/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2299/754_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2299/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVO DA LEI NO 4.601, DE 1O DE JULHO DE 2011.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2293/755_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2293/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PRAZO PARA CUMPRIMENTO DE CLÁUSULAS DE CONCESSÃO DE USO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2300/756_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2300/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO, POR REMISSÃO, DE CRÉDITOS DECORRENTES DE TARIFAS DE CONSUMO DE ÁGUA DEVIDO PELA ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2301/757_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2301/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2286/758_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2286/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2302/759_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2302/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO E PERMUTA DE IMÓVEIS URBANOS PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2303/760_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2303/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2144/595_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2144/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2145/596_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2145/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE OS PROFISSIONAIS DE SAÚDE QUE ATUAM NO ÂMBITO DO MUNICÍPIO DE ITAÚNA DE UTILIZAREM QUALQUER EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL, INCLUSIVE JALECOS, AVENTAIS E OUTRAS VESTIMENTAS ESPECIAIS FORA DO AMBIENTE ONDE O TRABALHADOR DA ÁREA DE SAÚDE EXERÇA SUAS ATIVIDADES, A FIM DE SE EVITAR CONTAMINAÇÃO E PROPAGAÇÃO DE DOENÇAS INFECTO-CONTAGIOSAS</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2206/659_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2206/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ÁREA  PÚBLICA: &amp;#8220;PARQUE SOCIOAMBIENTAL  AFFONSO DE CERQUEIRA LIMA&amp;#8221;</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>PDEC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2256/709_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2256/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSPENDE OS EFEITOS DOS ARTIGOS 1° E 4°, CAPUT E SEU PARÁGRAFO ÚNICO, DO DECRETO MUNICIPAL Nº 5.406 DE 31/03/2010, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2116/561_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2116/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA UM § 4º AO ARTIGO 108 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚNA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2131/580_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2131/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO CULTURAL&amp;#8221; À SRA. MÁRCIA REGINA MORAIS</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2137/587_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2137/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; AO SR. DARGÍSIO CUSTÓDIO DA SILVA</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2117/590_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2117/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; AO SR. MANOEL LÚCIO BARBOSA</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2142/593_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2142/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS SERVIDORES ATIVOS, PROVENTOS DE APOSENTADORIAS E BOLSAS-AUXÍLIO DOS ESTAGIÁRIOS DA CÂMARA MUNICIPAL DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2148/599_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2148/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2149/601_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2149/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; AO SR. ADILSON FERREIRA DE MATOS</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2151/603_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2151/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; AO SR. VILMAR ALVES DE FREITAS</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2166/619_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2166/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. JARDEL MAGALHÃES PEREIRA</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2169/622_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2169/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO CULTURAL&amp;#8221; À SRA. MARIA GERALDA FERREIRA RIBEIRO</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2171/624_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2171/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO DR. EDMAR AUGUSTO GOMES</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2187/640_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2187/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; AO SR. MARCOS ANTÔNIO FERREIRA</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2195/649_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2195/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. ROBERTO LEVY GONÇALVES VILELA</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2203/656_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2203/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO CULTURAL&amp;#8221; À BANDA COMUNIDADE BATUQUE</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2202/655_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2202/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. MATEUS REIS ROCHA SILVA</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2204/657_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2204/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; AO SR. BRUNO ALVES DOS SANTOS</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2210/663_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2210/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR. TOMÁS TAVARES PERDIGÃO MENDES</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2211/664_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2211/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO CULTURAL&amp;#8221; À SRA. ELINA DIRCE DE OLIVEIRA BERNARDES</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2215/672_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2215/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃ HONORÁRIA DE ITAÚNA&amp;#8221; À SRA. GISLENE DE CÁSSIA PINTO</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2218/673_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2218/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR. MÁRCIO OLINTO HAZAN</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2221/674_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2221/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. VICENTE SALOMÉ</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2222/675_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2222/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. AMARILDO LEMBI MASCARENHAS</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2200/680_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2200/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO CULTURAL&amp;#8221; À SRA. AURORA FERREIRA MENDONÇA</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2226/681_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2226/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. CLÊNIO ANTÔNIO GONÇALVES</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2228/683_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2228/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO CULTURAL&amp;#8221; À BANDA SÓBALANÇO</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2229/684_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2229/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. RAIMUNDO COSTA FILHO</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2230/685_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2230/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO CULTURAL&amp;#8221; À SRA. TÂNIA REGINA TEIXEIRA</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2232/687_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2232/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. JOSÉ ÂNGELO PARDINI VIEGAS</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2233/688_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2233/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO DEPUTADO FEDERAL DOMINGOS SÁVIO</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2234/689_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2234/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO CULTURAL&amp;#8221; À SRA. HELOÍSA HELENA DE MAGALHÃES</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2235/690_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2235/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO CULTURAL&amp;#8221; AO SR. MAURÍCIO JOSÉ DA SILVA</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2220/692_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2220/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO DESPORTIVO AO SR. DÉLCIO FERREIRA DA COSTA</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2237/693_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2237/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃ HONORÁRIA DE ITAÚNA&amp;#8221; À SRA. HELLEN APARECIDA CARVALHO.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2238/694_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2238/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; AO SR. JORGE GONZAGA MACHADO</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2239/695_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2239/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO CULTURAL&amp;#8221; À SRA. GLENDA MARIA DA SILVA</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2248/704_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2248/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E JULGA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2005</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2249/705_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2249/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E JULGA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2003</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2250/706_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2250/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERE A SEDE DA CÂMARA MUNICIPAL DE ITAÚNA, COM O FIM ESPECÍFICO DE SE REALIZAR SESSÃO SOLENE PARA ENTREGA DE TÍTULOS DE CIDADANIA HONORÁRIA, DIPLOMAS DE MÉRITO ARTÍSTICO, CULTURAL E DESPORTIVO E MOÇÃO DE APLAUSOS AOS HOMENAGEADOS DE 2011.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2254/707_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2254/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DO BENEFÍCIO DE AUXÍLIO TRANSPORTE EM PECÚNIA E VALE TRANSPORTE GRATUITO, AOS SERVIDORES ATIVOS EFETIVOS, COMISSIONADOS, CONTRATADOS E ESTAGIÁRIOS DO LEGISLATIVO ITAUNENSE,  ESTABELECE AS NORMAS E DIRETRIZES GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2265/718_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2265/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 11/2006, DE 30 DE MARÇO DE 2006, QUE REGULAMENTA A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2267/720_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2267/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PORTAL DA TRANSPARÊNCIA NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2275/730_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2275/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DIRETORA DA CÂMARA MUNICIPAL DE ITAÚNA - MG A REALIZAR DESPESAS ORIUNDAS DA COMEMORAÇÃO DO DIA DO SERVIDOR PÚBLICO E DA COMEMORAÇÃO NATALINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2282/738_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2282/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E JULGA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2004</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2179/632_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2179/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM A ESCOLA ESTADUAL SANTANA &amp;#8211; A SER ENCAMINHADA À DIRETORIA, EDUCADORES E ALUNOS DAQUELA INSTITUIÇÃO, PELA PASSAGEM DO ANIVERSÁRIO DE CINQUENTA ANOS, EM 09 DE ABRIL DE 2011, BEM COMO, PELA TRAJETÓRIA DE DEDICAÇÃO E SUCESSO NO PROFESSAR DA EDUCAÇÃO EM NOSSO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2180/633_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2180/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM O SINDIMEI, QUE COM RECURSOS PRÓPRIOS E TAMBÉM DAS EMPRESAS QUE FIRMARAM UM TERMO DE AJUSTAMENTO DE CONDUTA COM O MINISTÉRIO PÚBLICO, ATRAVÉS DA PROMOTORIA DO MEIO AMBIENTE DE ITAÚNA, CONCLUÍRAM A EXECUÇÃO E IMPLANTAÇÃO DO PARQUE SOCIOAMBIENTAL LOCALIZADO À RUA AURÉLIO CAMPOS Nº 683, BAIRRO PIEDADE (ANTIGO BURACÃO), INAUGURADO  NO PRESENTE MÊS DE ABRIL DE 2011, MÊS EM QUE O SINDIMEI COMEMORA 21 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2184/635_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2184/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM A IMEF &amp;#8211; INDÚSTRIA METALÚRGICA FREITAS LTDA PELA PASSAGEM DOS QUARENTA ANOS DE SUA FUNDAÇÃO, PELO SR. ANTÔNIO ALVES DE FREITAS, EM 12 DE ABRIL.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2196/650_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2196/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM A COOPERITA - COOPERATIVA DOS PRODUTORES RURAIS DE ITAÚNA PELA PASSAGEM DOS CINQUENTA ANOS DE SUA FUNDAÇÃO, NO MÊS DE MARÇO DE 2011.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2183/671_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2183/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM A ESCOLA MUNICIPAL &amp;#8220;MARIA AUGUSTA DE FARIA&amp;#8221; PELA PASSAGEM DOS QUARENTA E NOVE ANOS DE SUA FUNDAÇÃO, NO DIA 20 DE MAIO DE 2011.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2219/677_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2219/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM &amp;#8220;TERÇO DOS HOMENS DE ITAÚNA &amp;#8211; FILHOS DE MARIA DE ITAÚNA&amp;#8221; SER ENCAMINHADA AOS IDEALIZADORES, ORGANIZADORES E PARTICIPANTES - PELA PASSAGEM DO ANIVERSÁRIO DE CINCO ANOS, EM 02 DE AGOSTO DE 2011, BEM COMO, PELA TRAJETÓRIA DE DEDICAÇÃO, PERSISTÊNCIA, FÉ E DEVOÇÃO.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2224/678_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2224/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA COM  O SUPERMERCADO SOUZA MELO PELA PASSAGEM DOS CINQUENTA ANOS DE SUA FUNDAÇÃO, NO MÊS DE MAIO DE 2011.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2294/749_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2294/749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO PARA DR. CARLOS EDUARDO CORRADI FONSECA PELA ELEIÇÃO COMO PRESIDENTE DA SOCIEDADE BRASILEIRA DE UROLOGIA. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2562,67 +2562,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2199/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2105/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2128/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2186/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2193/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2194/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2197/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2212/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2223/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2241/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2262/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2268/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2140/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2185/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2182/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2205/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2225/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2243/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2257/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2277/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2295/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2304/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2104/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2109/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2110/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2111/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2106/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2107/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2108/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2112/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2113/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2114/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2115/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2120/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2121/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2122/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2123/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2124/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2125/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2126/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2127/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2118/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2103/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2129/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2130/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2119/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2132/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2133/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2134/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2135/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2136/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2138/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2139/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2141/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2143/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2146/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2147/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2150/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2152/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2153/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2154/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2158/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2155/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2156/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2157/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2159/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2160/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2163/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2164/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2165/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2167/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2168/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2170/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2172/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2173/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2174/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2175/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2176/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2177/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2178/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2181/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2188/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2189/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2190/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2191/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2192/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2198/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2201/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2208/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2209/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2213/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2214/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2207/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2216/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2217/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2227/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2231/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2236/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2240/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2242/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2244/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2245/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2246/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2247/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2255/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2251/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2258/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2259/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2260/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2261/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2263/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2264/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2266/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2269/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2274/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2270/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2271/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2272/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2273/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2276/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2253/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2278/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2279/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2280/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2281/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2283/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2284/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2285/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2287/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2288/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2297/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2252/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2289/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2290/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2291/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2292/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2296/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2298/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2299/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2293/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2300/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2301/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2286/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2302/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2303/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2144/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2145/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2206/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2256/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2116/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2131/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2137/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2117/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2142/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2148/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2149/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2151/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2166/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2169/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2171/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2187/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2195/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2203/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2202/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2204/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2210/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2211/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2215/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2218/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2221/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2222/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2200/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2226/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2228/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2229/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2230/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2232/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2233/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2234/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2235/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2220/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2237/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2238/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2239/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2248/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2249/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2250/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2254/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2265/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2267/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2275/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2282/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2179/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2180/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2184/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2196/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2183/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2219/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2224/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2294/749_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2199/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2105/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2128/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2186/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2193/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2194/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2197/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2212/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2223/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2241/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2262/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2268/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2140/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2185/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2182/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2205/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2225/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2243/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2257/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2277/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2295/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2304/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2104/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2109/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2110/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2111/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2106/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2107/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2108/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2112/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2113/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2114/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2115/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2120/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2121/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2122/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2123/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2124/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2125/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2126/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2127/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2118/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2103/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2129/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2130/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2119/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2132/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2133/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2134/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2135/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2136/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2138/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2139/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2141/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2143/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2146/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2147/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2150/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2152/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2153/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2154/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2158/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2155/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2156/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2157/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2159/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2160/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2163/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2164/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2165/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2167/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2168/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2170/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2172/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2173/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2174/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2175/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2176/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2177/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2178/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2181/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2188/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2189/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2190/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2191/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2192/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2198/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2201/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2208/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2209/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2213/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2214/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2207/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2216/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2217/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2227/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2231/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2236/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2240/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2242/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2244/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2245/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2246/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2247/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2255/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2251/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2258/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2259/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2260/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2261/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2263/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2264/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2266/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2269/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2274/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2270/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2271/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2272/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2273/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2276/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2253/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2278/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2279/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2280/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2281/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2283/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2284/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2285/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2287/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2288/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2297/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2252/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2289/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2290/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2291/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2292/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2296/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2298/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2299/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2293/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2300/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2301/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2286/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2302/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2303/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2144/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2145/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2206/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2256/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2116/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2131/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2137/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2117/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2142/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2148/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2149/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2151/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2166/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2169/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2171/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2187/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2195/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2203/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2202/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2204/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2210/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2211/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2215/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2218/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2221/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2222/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2200/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2226/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2228/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2229/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2230/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2232/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2233/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2234/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2235/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2220/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2237/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2238/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2239/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2248/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2249/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2250/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2254/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2265/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2267/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2275/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2282/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2179/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2180/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2184/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2196/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2183/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2219/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2224/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2011/2294/749_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>