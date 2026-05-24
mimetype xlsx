--- v0 (2026-02-07)
+++ v1 (2026-05-24)
@@ -51,2025 +51,2025 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1953/395_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1953/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 37 E 173 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAÚNA.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1952/394_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1952/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 129, E REVOGA OS ARTIGOS 130, 131, 132 E 133 DA LEI ORGÂNICA MUNICIPAL DE ITAÚNA</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1941/383_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1941/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI Nº 70/2009, QUE ESTIMA E RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2010.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>Prefeito Municipal Eugênio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2030/473_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2030/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA VETO A EMENDA DO PL NO 31/2010, QUE "DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DE AÇÃO GOVERNAMENTAL - PPAG 2010/2013, INSTITUÍDA PELA LEI 4.430, DE 28 DE DEZEMBRO DE 2.009"</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2031/474_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2031/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA VETO ÀS EMENDAS DO PL NO 32/2010, QUE "ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DO ANO 2011 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2082/527_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2082/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPÕE VETO AO ARTIGO 4º DO PROJETO DE LEI NO 98/2010 - CMI, QUE DISPÕE SOBRE A INSTITUIÇÃO DA &amp;#8220;SEMANA MUNICIPAL DE INCENTIVO À DOAÇÃO DE MEDULA ÓSSEA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2020/463_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2020/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIA ÁREA DA MACROZONA URBANA DO MUNICÍPIO DE ITAÚNA, ALTERA ZONEAMENTOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2063/508_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2063/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NA ESTRUTURA DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO A DIVISÃO DE AMBIÊNCIA ORGANIZACIONAL &amp;#8220;CASA DO SERVIDOR&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2072/520_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2072/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUANTITATIVO DE VAGAS E CRIA CARGOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2077/522_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2077/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR NO 49, DE 21 DE OUTUBRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2085/530_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2085/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO I DA LEI NO 3.072, DE 25/04/96, CONSOLIDADO NA LEI COMPLEMENTAR NO 56, DE 10 DE JUNHO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2094/539_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2094/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ARTIGO 92 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2095/540_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2095/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES DE M² DE TERRENOS E EDIFICAÇÕES PARA O EXERCÍCIO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>PLCSU</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2162/615_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2162/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NA ESTRUTURA DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO A DIVISÃO DE AMBIÊNCIA ORGANIZACIONAL "CASA DO SERVIDOR" E DÁ OUTRAS PROVIDÊNCIAS (SUBSTITUTIVO)</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1922/367_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1922/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS ORIUNDOS DO FUNDEB À INSTITUIÇÃO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1926/368_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1926/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR IMÓVEL DO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1927/369_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1927/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI NO 3.869, DE 12 DE ABRIL DE 2004 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1928/370_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1928/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DAS LEIS MUNICIPAIS NOS 3.912/04 E 4.219/09 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1929/371_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1929/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS ORIUNDOS DO FUNDEB ÀS INSTITUIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1930/372_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1930/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA JORVINA DE OLIVEIRA NOGUEIRA</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1931/373_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1931/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA MARIA CAETANO DE JESUS</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1932/374_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1932/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA JAIR FERREIRA SOARES</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1933/375_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1933/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA JOÃO CONQUSITA</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1934/376_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1934/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º. DA LEI Nº. 3.980, DE 5 DE JULHO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1935/377_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1935/377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OFICIALIZAÇÃO DA IMPLANTAÇÃO E EXECUÇÃO DO &amp;#8220;SISTEMA DE BILHETAGEM ELETRÔNICA&amp;#8221; PELA EMPRESA DETENTORA DA CONCESSÃO PÚBLICA DO SERVIÇO DE TRANSPORTE COLETIVO NO ÂMBITO DO MUNICÍPIO DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1937/378_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1937/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE ITAÚNA, O &amp;#8220;DIA DE FAZER A DIFERENÇA&amp;#8221;</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1936/379_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1936/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE POLÍTICAS PÚBLICAS DE COMBATE À PEDOFILIA E À VIOLÊNCIA CONTRA CRIANÇAS E ADOLESCENTES NO ÂMBITO DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1938/380_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1938/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ANTENOR DIAS DE MORAIS&amp;#8221;.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1939/381_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1939/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PRAÇA PITI BOMBEIRO&amp;#8221;</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1942/384_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1942/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA MARIA LUIZA MOREIRA&amp;#8221;</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1944/386_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1944/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1945/387_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1945/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.270, DE 26 DE DEZEMBRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1950/392_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1950/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO, CONCESSÃO DE DIREITO REAL DE USO PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1951/393_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1951/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REAJUSTE DE VENCIMENTOS, PENSÕES E PROVENTOS DE APOSENTADORIAS DE SERVIDORES, BOLSA-AUXÍLIO DE ESTAGIÁRIOS, E RECOMPOSIÇÃO DOS SUBSÍDIOS E VENCIMENTOS DOS AGENTES POLÍTICOS DA ADMINISTRAÇÃO MUNICIPAL DIRETA E INDIRETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1955/397_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1955/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA, O &amp;#8220;DIA DO ADMINISTRADOR&amp;#8221;</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1957/399_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1957/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTA DOS IMÓVEIS QUE DESCREVE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1958/400_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1958/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A &amp;#8220;ASSOCIAÇÃO DE RECUPERAÇÃO DE DEPENDÊNCIA QUÍMICA FORÇA E LUZ&amp;#8221;</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1959/401_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1959/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A &amp;#8220;SEMANA DO CLIENTE&amp;#8221; NO  CALENDÁRIO OFICIAL DO MUNICÍPIO DE  ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1963/405_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1963/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A &amp;#8220;ASSOCIAÇÃO DE SEGURANÇA PÚBLICA DE ITAÚNA&amp;#8221;</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1960/402_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1960/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS À ENTIDADE QUE MENCIONA, EM CARÁTER DE SUBVENÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1961/403_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1961/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO COM A ENTIDADE QUE MENCIONA DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1962/404_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1962/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR PAGAMENTO DE ALUGUERES NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1965/407_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1965/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO, POR REMISSÃO, DE CRÉDITOS TRIBUTÁRIOS RELATIVOS AO IPTU DEVIDO PELO CONTRIBUINTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1966/408_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1966/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE AJUDA DE CUSTO PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1968/410_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1968/410_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DE AÇÃO GOVERNAMENTAL - PPAG 2010/2013, INSTITUÍDA PELA LEI 4.430, DE 28 DE DEZEMBRO DE 2.009. </t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1969/411_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1969/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO FINANCEIRO DO ANO 2011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1973/415_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1973/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO, DOAÇÃO DE TERRENO PÚBLICO AO FUNDO DE ARRENDAMENTO RESIDENCIAL &amp;#8211; FAR, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1972/414_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1972/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL, TENDO POR OBJETO A IMPLEMENTAÇÃO E O DESENVOLVIMENTO DO &amp;#8220;PROGRAMA MINHA CASA MINHA VIDA&amp;#8221; NO ÂMBITO DO MUNICÍPIO DE ITAÚNA  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1974/416_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1974/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INDENIZAR E DOAR IMÓVEL PÚBLICO A MUNÍCIPE PELA EXPROPRIAÇÃO DE BEM PARTICULAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1975/417_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1975/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A &amp;#8220;SEMANA DE COMBATE À GRAVIDEZ PRECOCE&amp;#8221; NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1976/418_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1976/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA ALFREDO GONÇALVES DA SILVA&amp;#8221;</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1979/421_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1979/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1980/422_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1980/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1981/423_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1981/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A ENTRADA DE PESSOAS USANDO CAPACETE DE MOTOCICLISTA NOS ESTABELECIMENTOS COMERCIAIS DE SERVIÇO, INDUSTRIAIS E PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1987/429_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1987/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REQUISIÇÃO DE PEQUENO VALOR &amp;#8211;RPV NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1988/430_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1988/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS ÀS ENTIDADES QUE MENCIONA, EM CARÁTER DE SUBVENÇÃO E AUXÍLIO FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1983/425_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1983/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A &amp;#8220;CAIXA ESCOLAR NÚCLEO DE EDUCAÇÃO INFANTIL NEUSA ROZA TUPINAMBÁS&amp;#8221;</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1982/424_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1982/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPÕE, A EMPRESAS BENEFICIADAS POR DOAÇÃO OU CONCESSÃO DE USO DE IMÓVEL PÚBLICO MUNICIPAL, A OBRIGAÇÃO DE CONTRATAR TRABALHADORES SEM EXPERIÊNCIA PROFISSIONAL</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1989/432_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1989/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA, A &amp;#8220;SEMANA MUNICIPAL DO MENOR CARENTE&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1994/436_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1994/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O DIA MUNICIPAL DE PREVENÇÃO E COMBATE AO CÂNCER DE PRÓSTATA</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1995/437_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1995/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DAS AGÊNCIAS BANCÁRIAS AFIXAR AVISOS COM INFORMAÇÕES ALERTANDO SOBRE CUIDADOS A SEREM TOMADOS PELOS USUÁRIOS AO EFETUAREM TRANSAÇÕES BANCÁRIAS EM SUAS AGÊNCIAS</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1996/438_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1996/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUBSTITUIÇÃO DO USO DE SACO PLÁSTICO DE LIXO E DE SACOLA PLÁSTICA POR SACO DE LIXO ECOLÓGICO E SACOLA ECOLÓGICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1997/439_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1997/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE CIVIL &amp;#8220;SETE GUARDAS DE NOSSA SENHORA DO ROSÁRIO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1998/440_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1998/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE CIVIL &amp;#8220;KÃES VADIOS MOTO CLUBE DE ITAÚNA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2002/444_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2002/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.175, DE 16 DE FEVEREIRO DE 2007, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2006/448_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2006/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA PADRE JOSÉ NETO&amp;#8221;</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2007/449_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2007/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;PRAÇA PADRE JOSÉ NETO&amp;#8221;</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2008/450_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2008/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO O OFERECIMENTO DE ALIMENTAÇÃO DIFERENCIADA  ÀS  CRIANÇAS  PORTADORAS DE DIABETES, DOENÇA CELÍACA E INTOLERÂNCIA À LACTOSE NA MERENDA ESCOLAR DAS ESCOLAS E CRECHES MUNICIPAIS</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2004/446_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2004/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2005/447_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2005/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS ÀS ENTIDADES QUE MENCIONA, EM CARÁTER DE AUXÍLIO FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2022/465_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2022/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO À ASSOCIAÇÃO QUE MENCIONA E DÁ OUTRAS PROVIDÊCNCIAS</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2023/466_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2023/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PRAZO PARA CUMPRIMENTO DE CLÁUSULA DE CONCESSÃO DE USO DE IMÓVEL À EMPRESA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2025/467_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2025/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA CRISPIM RODRIGUES&amp;#8221;</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2026/468_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2026/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA, O DIA DO LÍDER COMUNITÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2024/469_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2024/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA JOAQUIM GONÇALVES DE ARAÚJO</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2027/470_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2027/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA JOÃO PEREIRA &amp;#8220;DANGO&amp;#8221;</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2028/471_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2028/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIA MUNICIPAL  DE PREVENÇÃO DE ACIDENTES DOMÉSTICOS COM IDOSOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2029/472_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2029/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO PRAÇA ALCIDES PAULISTA DOS SANTOS</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2032/475_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2032/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DOS NOMES DOS MÉDICOS, SUA ESPECIALIDADE, SEU NÚMERO DE REGISTRO NO CRM E SEU HORÁRIO DE ATENDIMENTO NOS PSF'S DO MUNICÍPIO DE ITAÚNA E NA PÁGINA DE INTERNET OFICIAL DO EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2033/476_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2033/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ITAÚNA A RECEBER, A TÍTULO DE DOAÇÃO, AS ÁREAS DE TERRENO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2034/477_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2034/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ITAÚNA A RECEBER, A TÍTULO DE DOAÇÃO GRATUITA, A ÁREA QUE MENCIONA,  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2035/478_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2035/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO DE FINANCIAMENTO JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL - BNDES, ATRAVÉS DO BANCO DO BRASIL S.A., NA QUALIDADE DE MANDATÁRIO, A OFERECER GARANTIAS PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2036/479_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2036/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A AFIXAÇÃO, NAS ACADEMIAS DE GINÁSTICA, CENTROS ESPORTIVOS E ESTABELECIMENTOS SIMILARES DE ITAÚNA, DE CARTAZ COM ADVERTÊNCIA SOBRE AS CONSEQUÊNCIAS DO USO DE ANABOLIZANTES</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2038/481_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2038/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEIS PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2039/482_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2039/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA JOSÉ ZÓZIMO LOPES</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2040/483_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2040/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA ANTÔNIO DE SOUZA MELO</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2041/484_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2041/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/</t>
+    <t>http://sapl.itauna.mg.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE PLACA INFORMATIVA EM FARMÁCIAS E DROGARIAS NO ÂMBITO DO MUNICÍPIO DE ITAÚNA CONTENDO ADVERTÊNCIA QUANTO AOS RISCOS DA AUTOMEDICAÇÃO EM GERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2044/487_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2044/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE EQUIPAR COM DESFIBRILADORES CARDÍACOS, AS ACADEMIAS DE GINÁSTICA E ESTABELECIMENTOS SIMILARES, NO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2045/488_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2045/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA JOSÉ DIAS FILHO</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2046/489_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2046/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO DE 2011</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2047/490_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2047/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI NO 4.175, DE 16/02/2007 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2048/491_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2048/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2049/492_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2049/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A COBRANÇA DE TAXA DE CONSUMAÇÃO E CONTROLE DE CONSUMO EM BARES, RESTAURANTES E SIMILARES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2050/493_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2050/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA MOBILIZAÇÃO SOCIAL PELA EDUCAÇÃO</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2051/494_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2051/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE AS LOCADORAS DE VEÍCULOS INSTALADAS EM ITAÚNA DISPONIBILIZEM 2% DA FROTA DE VEÍCULOS COM CÂMBIO AUTOMÁTICO, FACILITANDO A UTILIZAÇÃO PELAS PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2052/495_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2052/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PESO MÁXIMO DO MATERIAL ESCOLAR A SER TRANSPORTADO POR ALUNO DO PRÉ-ESCOLAR DO ENSINO FUNDAMENTAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2053/496_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2053/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA ADOÇÃO DO SISTEMA DE VENDA DE INGRESSO COM CADEIRA NUMERADA EM SALA OU ESPAÇO DESTINADO À EXIBIÇÃO DE OBRAS TEATRAIS OU MUSICAIS</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2056/498_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2056/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: RUA NELSON JOSÉ DA SILVA</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2054/499_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2054/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2057/500_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2057/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PERMANENTE DE INCENTIVO À ARBORIZAÇÃO DE RUAS, PRAÇAS E JARDINS DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2058/501_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2058/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO PERMANENTE DE ACESSIBILIDADE - CPA - E DÁ OURAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2059/504_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2059/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N. 4347. DE 19 DE DEZEMBRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2060/505_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2060/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DE AUDIÊNCIA PÚBLICA ANTERIOR AO ATO ADMINISTRATIVO QUE ESTABELEÇA REAJUSTE DE TARIFA DE TRANSPORTE PÚBLICO COLETIVO URBANO NO MUNICÍPIO&amp;#8221;.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2062/507_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2062/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2065/510_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2065/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSO FINANCEIRO À EMPRESA DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL DO ESTADO DE MINAS GERAIS &amp;#8211; EMATER/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2066/511_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2066/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2067/512_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2067/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS ÀS ENTIDADES QUE MENCIONA, EM CARÁTER DE SUBVENÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2068/513_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2068/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2069/514_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2069/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.436, DE 18 DE FEVEREIRO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2070/515_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2070/515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O INCISO VII, DO ART. 114 DA LEI ORGÂNICA DE ITAÚNA E INSTITUI NO ÂMBITO DO MUNICÍPIO A &amp;#8220;SEMANA DA JUVENTUDE&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2071/516_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2071/516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DA &amp;#8220;SEMANA MUNICIPAL DE INCENTIVO À DOAÇÃO DE MEDULA ÓSSEA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2075/519_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2075/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI NO 3.580, DE 30 DE AGOSTO DE 2000 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2074/518_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2074/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DE MINAS GERAIS, INSTITUÍDO E ADMINISTRADO PELA AMM, COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2076/521_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2076/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE ITAÚNA (MG), A &amp;#8220;SEMANA MUNICIPAL DE INCENTIVO À PREVENÇÃO DO DIABETES&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2078/523_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2078/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.297, DE 24 DE ABRIL DE 2008</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2079/524_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2079/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ESTABELECIMENTOS PRIVADOS MANTEREM CADEIRAS DE RODAS À DISPOSIÇÃO DE PESSOAS COM DEFICIÊNCIA OU DE PESSOAS CIRCUNSTANCIALMENTE NECESSITADAS DE USO DESTE EQUIPAMENTO</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2080/525_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2080/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS À ENTIDADE QUE MENCIONA, EM CARÁTER DE SUBVENÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2081/526_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2081/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEIS NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2084/529_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2084/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O &amp;#8220;DIA DO TAXISTA&amp;#8221; NO ÂMBITO DO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2087/532_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2087/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS PARA AS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2086/531_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2086/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS ORIUNDOS DO FUNDEB ÀS INSTITUIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2088/533_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2088/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO COM AS ENTIDADES QUE MENCIONA DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2089/534_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2089/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS ÀS ENTIDADES QUE MENCIONA, EM CARÁTER DE SUBVENÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2090/535_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2090/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO VICENTINO NO ÂMBITO DO MUNICÍPIO DE ITAÚNA - MG</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2091/536_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2091/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;RUA CUSTÓDIO MAMEDES DA SILVA&amp;#8221;</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2093/538_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2093/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO TRÁFEGO DE COMPOSIÇÕES DE CARGA, NO PERÍODO NOTURNO NO MUNICÍPIO DE ITAÚNA/MG</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2096/541_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2096/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2097/542_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2097/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2098/543_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2098/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 2.795, DE 29 DE OUTUBRO DE 1993, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2099/544_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2099/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL E AUXÍLIO FINANCEIRO A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2100/545_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2100/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE ENERGIA SOLAR NAS UNIDADES DOS PROGRAMAS DE HABITAÇÕES POPULARES NO ÂMBITO DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2101/546_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2101/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ADQUIRIR E DOAR PRENDAS DO GÊNERO ALIMENTÍCIO AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2102/547_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2102/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 3578, DE 30 DE AGOSTO DE 2000 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1992/460_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1992/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1956/398_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1956/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2064/509_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2064/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À APAC &amp;#8211; ASSOCIAÇÃO DE PROTEÇÃO E ASSISTÊNCIA AOS CONDENADOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>PDEC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1970/412_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1970/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSTA EFEITOS DOS DECRETOS MUNICIPAIS 4759/2005 E 5081/2007</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2042/485_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2042/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO DE PROCEDER DESCONTO NO REPASSE DE DUODÉCIMO AO LEGISLATIVO ITAUNENSE PARA QUITAÇÃO DE PARCELAS MENSAIS DEVIDAS EM CUMPRIMENTO AO PROCEDIMENTO DE CONFISSÃO DE DÍVIDAS DEBCAD Nº 37.231.954-8, JUNTO AO INSS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>PDESU</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2161/614_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2161/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSPENDE OS EFEITOS DOS DECRETOS MUNICIPAIS Nº 4759/2005 E 5081/2007 (SUBSTITUTIVO)</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1940/382_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1940/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; AO JOVEM BRÁULIO HENRIQUE DE PAULA SOUSA</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1946/388_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1946/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS SERVIDORES ATIVOS, PROVENTOS DE APOSENTADORIAS E BOLSAS-AUXÍLIO DOS ESTAGIÁRIOS DA CÂMARA MUNICIPAL DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1943/385_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1943/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; AO JOVEM GEOVANE FONSECA MARTINS</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1947/389_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1947/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1949/391_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1949/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMEMORAÇÃO DO DIA INTERNACIONAL DA MULHER E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1954/396_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1954/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; AO SR. DJALMA RIBEIRO</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1964/406_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1964/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARÁGRAFO ÚNICO DO ART. 47 DA RESOLUÇÃO 01/2002, QUE &amp;#8220;DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL E A POLÍTICA DE PESSOAL DO PODER LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1967/409_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1967/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL A CONCESSÃO DE DIÁRIAS AOS SERVIDORES E AGENTES POLÍTICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1971/413_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1971/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; AO JOVEM RANGEL FILIPE SANTOS</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1977/419_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1977/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E APROVA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2001</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1990/433_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1990/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR. MÁRCIO TADEU BANDEIRA DAS NEVES</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1984/426_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1984/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E APROVA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1985/427_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1985/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; AO JOVEM FELIPE GREGORY CARVALHO CABANELAS FERNANDES</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1986/428_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1986/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA CONCLUSÕES CONTIDAS NO RELATÓRIO FINAL DA COMISSÃO PARLAMENTAR DE INQUÉRITO INSTITUÍDA PELA RESOLUÇÃO Nº 22/09, DE 18 DE DEZEMBRO DE 2009, E NOMEADA PELA PORTARIA Nº 50/09, DE 24 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1991/434_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1991/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO ARTÍSTICO E CULTURAL&amp;#8221;  A JOVEM JÉSSICA MARLA BARBOSA PENIDO</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1993/435_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1993/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR. MAURÍCIO DE OLIVEIRA CAMPOS JÚNIOR</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1999/441_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1999/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; À JOVEM TAINARA LUDMILA MATOS DA SILVA</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2001/443_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2001/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO DR. RINALDO JUNQUEIRA SUBIRÁ</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2000/442_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2000/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR. JOSÉ WILSON FONSECA PEIXOTO</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2003/445_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2003/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220; DIPLOMA DE MÉRITO CULTURAL&amp;#8221; AO SENHOR LÁZARO EUSTÁQUIO DA SILVA</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2009/451_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2009/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR. INÁCIO CAMPOS CORDEIRO JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2010/452_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2010/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR. ALEX NOGUEIRA BRASIL</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2011/453_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2011/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃ HONORÁRIA DE ITAÚNA&amp;#8221; À SRA. CAROLINA MARQUES CARVALHO MITRE CHAVES</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2012/454_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2012/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO CULTURAL&amp;#8221; À SRA. MARIA LUZIA DA CONSOLAÇÃO DE SOUZA</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2017/459_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2017/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO CULTURAL&amp;#8221; À SRA. MARIA JOANA DIOMAR SANTOS</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2018/461_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2018/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR. LUIZ RODRIGUES PEREIRA JÚNIOR</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2019/462_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2019/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR. WILLIAN SMITH VALENTINO</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2021/464_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2021/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; À JOVEM ISABELLA MOREIRA LACERDA</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2055/497_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2055/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERE A SEDE DA CÂMARA MUNICIPAL DE ITAÚNA, COM O FIM ESPECÍFICO DE SE REALIZAR SESSÃO SOLENE PARA ENTREGA DE TÍTULOS DE CIDADANIA HONORÁRIA, DIPLOMAS DE MÉRITO ARTÍSTICO, CULTURAL E DESPORTIVO E MOÇÃO DE APLAUSOS AOS HOMENAGEADOS DE 2010.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2061/506_texto_integral.doc</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2061/506_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DIRETORA DA CÂMARA MUNICIPAL DE ITAÚNA - MG A REALIZAR DESPESAS ORIUNDAS DA COMEMORAÇÃO DO DIA DO SERVIDOR PÚBLICO E DA COMEMORAÇÃO NATALINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2073/517_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2073/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PORTAL  DA TRANSPARÊNCIA NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2083/528_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2083/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI PARA APURAÇÃO DE FATO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>PRESU</t>
   </si>
   <si>
     <t>Projeto de Resolução Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2092/537_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2092/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI PARA APURAÇÃO DE FATO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1948/390_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1948/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA COM O DOUTOR MÁRIO DINIZ, EM FACE DE TER O MESMO COMPLETADO EM 06 DE DEZEMBRO DE 2009, CINQUENTA ANOS DE DEDICAÇÃO À NOBRE, HUMANITÁRIA E ÁRDUA PROFISSÃO DE MÉDICO</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1978/420_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1978/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE MINAS GERAIS, DOUTOR ANTONIO AUGUSTO JUNHO ANASTASIA, SOLICITANDO EMPENHOS E GESTÕES MÁXIMOS NO SENTIDO DE ATENDER À JUSTA E URGENTE REIVINDICAÇÃO DOS PROFISSIONAIS DA REDE PÚBLICA DE ENSINO DE MINAS GERAIS, QUE PLEITEIAM PISO SALARIAL CONDIZENTE COM A FUNÇÃO DESEMPENHADA PELOS MESMOS, EM ESTRITA CONSONÂNCIA À LEGISLAÇÃO PÁTRIA VIGENTE.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2037/480_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2037/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO EXMO. SR. PRESIDENTE DA REPÚBLICA, LUIZ INÁCIO LULA DA SILVA, SOLICITANDO EMPENHOS E GESTÕES MÁXIMOS NO SENTIDO DE PROCEDER À DETERMINAÇÃO AO MINISTÉRIO DA SAÚDE PARA QUE SE PROMOVA À JUSTA E URGENTE REVISÃO NA TABELA DO SISTEMA ÚNICO DE SAÚDE &amp;#8211; SUS &amp;#8211; POR MEIO DA QUAL SÃO REPASSADOS OS VALORES DOS PROCEDIMENTOS AOS HOSPITAIS E MÉDICOS CONVENIADOS</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Não há projetos para votação na presente reunião.</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR EDIO GONÇALVES PINTO, SOLICITANDO PARECER DA PROCURADORIA GERAL DO LEGISLATIVO SOBRE SUA NOMEAÇÃO À COMISSÃO PROCESSANTE</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>PARECER DE Nº 25/2010/PGL (SOBRE NOMEAÇÃO DO EDIL EDIO GONÇALVES PINTO PARA COMPOR A COMISSÃO PROCESSANTE)</t>
   </si>
   <si>
     <t>2015</t>
   </si>
@@ -2406,67 +2406,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1953/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1952/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1941/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2030/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2031/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2082/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2020/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2063/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2072/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2077/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2085/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2094/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2095/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2162/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1922/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1926/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1927/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1928/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1929/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1930/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1931/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1932/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1933/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1934/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1935/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1937/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1936/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1938/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1939/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1942/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1944/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1945/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1950/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1951/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1955/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1957/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1958/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1959/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1963/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1960/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1961/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1962/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1965/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1966/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1968/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1969/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1973/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1972/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1974/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1975/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1976/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1979/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1980/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1981/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1987/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1988/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1983/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1982/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1989/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1994/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1995/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1996/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1997/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1998/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2002/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2006/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2007/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2008/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2004/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2005/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2022/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2023/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2025/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2026/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2024/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2027/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2028/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2029/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2032/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2033/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2034/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2035/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2036/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2038/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2039/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2040/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2041/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2044/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2045/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2046/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2047/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2048/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2049/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2050/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2051/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2052/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2053/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2056/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2054/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2057/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2058/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2059/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2060/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2062/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2065/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2066/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2067/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2068/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2069/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2070/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2071/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2075/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2074/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2076/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2078/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2079/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2080/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2081/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2084/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2087/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2086/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2088/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2089/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2090/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2091/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2093/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2096/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2097/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2098/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2099/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2100/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2101/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2102/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1992/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1956/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2064/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1970/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2042/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2161/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1940/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1946/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1943/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1947/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1949/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1954/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1964/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1967/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1971/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1977/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1990/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1984/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1985/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1986/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1991/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1993/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1999/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2001/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2000/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2003/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2009/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2010/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2011/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2012/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2017/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2018/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2019/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2021/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2055/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2061/506_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2073/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2083/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2092/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1948/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1978/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2037/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1953/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1952/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1941/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2030/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2031/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2082/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2020/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2063/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2072/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2077/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2085/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2094/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2095/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2162/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1922/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1926/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1927/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1928/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1929/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1930/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1931/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1932/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1933/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1934/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1935/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1937/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1936/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1938/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1939/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1942/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1944/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1945/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1950/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1951/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1955/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1957/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1958/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1959/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1963/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1960/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1961/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1962/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1965/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1966/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1968/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1969/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1973/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1972/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1974/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1975/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1976/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1979/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1980/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1981/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1987/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1988/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1983/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1982/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1989/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1994/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1995/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1996/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1997/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1998/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2002/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2006/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2007/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2008/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2004/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2005/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2022/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2023/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2025/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2026/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2024/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2027/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2028/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2029/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2032/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2033/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2034/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2035/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2036/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2038/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2039/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2040/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2041/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2044/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2045/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2046/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2047/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2048/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2049/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2050/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2051/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2052/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2053/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2056/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2054/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2057/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2058/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2059/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2060/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2062/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2065/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2066/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2067/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2068/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2069/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2070/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2071/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2075/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2074/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2076/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2078/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2079/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2080/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2081/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2084/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2087/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2086/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2088/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2089/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2090/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2091/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2093/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2096/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2097/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2098/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2099/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2100/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2101/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2102/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1992/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1956/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2064/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1970/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2042/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2161/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1940/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1946/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1943/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1947/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1949/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1954/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1964/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1967/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1971/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1977/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1990/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1984/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1985/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1986/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1991/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1993/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1999/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2001/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2000/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2003/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2009/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2010/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2011/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2012/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2017/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2018/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2019/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2021/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2055/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2061/506_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2073/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2083/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2092/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1948/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/1978/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2010/2037/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>