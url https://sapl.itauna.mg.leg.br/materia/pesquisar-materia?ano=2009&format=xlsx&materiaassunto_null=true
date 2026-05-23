--- v0 (2026-02-08)
+++ v1 (2026-05-23)
@@ -51,1666 +51,1666 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1887/328_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1887/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 71 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1892/334_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1892/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 129, E REVOGA OS ARTIGOS 130, 131, 132 E 133 DA LEI ORGÂNICA MUNICIPAL DE ITAÚNA</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Processo de Veto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1769/206_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1769/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA EMENDAS APOSTAS AO PROJETO DE LEI N° 65/2008, QUE "ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2009"</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>Prefeito Municipal Eugênio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1776/212_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1776/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA EMENDA APRESENTADA AO PROJETO DE LEI COMPLEMENTAR N° 02/2008, QUE "CRIA CARGOS ISOLADOS NA ESTRUTURA DE CARGOS DA ADMINISTRAÇÃO DIRETA PARA ATENDER O SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA &amp;#8211; SAMU NO ÂMBITO DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1839/278_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1839/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPÕE VETO TOTAL AO PROJETO DE LEI 34/2009, DE AUTORIA DO EDIL GLEISON FERNANDES DE FARIA, QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "OLHO ATIVO" PARA REALIZAÇÃO DE EXAMES DE VISTA DE ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1840/279_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1840/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 35/2009, QUE "DISPÕE SOBRE A INSERÇÃO DOS §§ 3O E 4O, NO ARTIGO 6O DA LEI NO 722, DE 2 DE DEZEMBRO DE 1965, QUE CRIOU O  SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1860/302_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1860/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPÕE VETO PARCIAL À EMENDA APOSTA AO ARTIGO 1º DO PROJETO DE LEI Nº 31/2009</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1861/303_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1861/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPÕE VETO TOTAL AO PROJETO DE LEI N 47/2009</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1862/304_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1862/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPÕE VETO PARCIAL AO PROJETO DE LEI Nº 30/2009.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1921/363_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1921/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA EMENDA IMPOSTA AO PROJETO DE LEI 282009 (REGISTRADO NA CMI COMO 802009), QUE "ALTERA DISPOSITIVO DA LEI NO 4.175, DE 16 DE FEVEREIRO DE 2007, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1799/236_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1799/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PRORROGAÇÃO DO PRAZO ESTABELECIDO NO ARTIGO 84, DA LEI COMPLEMENTAR NO 49, DE 21 DE OUTUBRO DE 2008 QUE DISPÕE SOBRE O PLANO DIRETOR DO MUNICÍPIO DE  ITAÚNA.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1826/265_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1826/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR A FUNDAÇÃO DE CULTURA DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1830/269_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1830/269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI NO 3.023, DE 27 DE DEZEMBRO DE 1995 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1858/300_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1858/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COORDENADORIA MUNICIPAL DA MULHER DO MUNICÍPIO DE ITAÚNA - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1859/301_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1859/301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ANEXO I DA LEI NO 3.072, DE 25 DE ABRIL DE 1996,E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1888/329_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1888/329_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA ANEXOS DA LEI COMPLEMENTAR NO 51, DE 18 DE FEVEREIRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1867/332_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1867/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 3.072, DE 25 DE ABRIL DE 1996, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1902/344_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1902/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 2.584, DE 11 DE DEZEMBRO DE 1991 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1914/356_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1914/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 185 DA LEI NO 1.385, DE 27/12/77, COM AS ALTERAÇÕES INTRODUZIDAS PELAS LEIS COMPLEMENTARES NOS 28, DE 23/04/03 E 41, DE 28/12/06, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1915/357_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1915/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI NO 1.385, DE 27 DE DEZEMBRO DE 1977, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1916/358_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1916/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI NO 3.332, DE 29 DE DEZEMBRO DE 1997, REVIGORA DISPOSITIVOS DA LEI NO 2.197, DE 22 DE DEZEMBRO DE 1988 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1924/365_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1924/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 69, 71, 73, E 91, TODOS DA LEI MUNICIPAL NO 2.584/91, ALTERADOS PELA LEI MUNICIPAL Nº 2913/94, E DÁ OUTRAS PROVIDÊNCIAS (SUBSTITUTIVO)</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1925/366_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1925/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO I DA LEI NO 3.072, DE 25/04/96, CONSOLIDADO NA LEI COMPLEMENTAR NO 54, DE 21 DE SETEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1771/208_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1771/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL &amp;#8211; BNDES, ATRAVÉS DO BANCO DO BRASIL S/A,  NA QUALIDADE DE MANDATÁRIO, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1772/209_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1772/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO COM A CAIXA ECONÔMICA FEDERAL &amp;#8211; CEF E/OU O BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL - BNDES, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1774/210_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1774/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE TERRENO PARA CONSTRUÇÃO DE UNIDADE PRISIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1775/211_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1775/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI NO 4.343, DE 28 DE NOVEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1783/219_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1783/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1784/220_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1784/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSTITUIR O FUNDO DE RESERVA QUE TRATA A LEI FEDERAL NO 10.819, DE 16 DE DEZEMBRO DE 2003, PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1785/221_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1785/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1787/224_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1787/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1789/226_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1789/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRÊMIO A CONTRIBUINTES POR ADIMPLÊNCIA FISCAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1790/227_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1790/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUZ PERCENTUAIS RELATIVOS A MULTAS E JUROS SOBRE ATRASO NO RECOLHIMENTO DE TRIBUTOS MUNICIPAIS INSCRITOS EM DÍVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1791/228_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1791/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1793/230_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1793/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.340, DE 18 DE NOVEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1794/231_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1794/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1795/232_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1795/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A &amp;#8220;FRATERNIDADE BRASILEIRA DE ASSISTÊNCIA AOS CONDENADOS - FBAC&amp;#8221;.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1796/233_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1796/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1798/235_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1798/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PRAZO PARA CUMPRIMENTO DE CLÁUSULA DE DOAÇÃO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1800/237_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1800/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1801/238_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1801/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº. 4.343, DE 28 DE NOVEMBRO DE 2008, ALTERADA PELA LEI 4.361, DE 28 DE JANEIRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1806/243_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1806/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA SILVÉRIO ANTÔNIO MACHADO</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1807/244_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1807/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO RUA RAIMUNDO DE QUEIROZ GOMES</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1808/245_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1808/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO À ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1809/246_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1809/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REVISÃO DOS VENCIMENTOS, PENSÕES E PROVENTOS DE APOSENTADORIAS DOS SERVIDORES E BOLSA-AUXÍLIO DOS ESTAGIÁRIOS DA ADMINISTRAÇÃO MUNICIPAL DIRETA E INDIRETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1810/247_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1810/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE AUXÍLIO FINANCEIRO E SUBVENÇÃO SOCIAL ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1811/248_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1811/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A &amp;#8220;ASSOCIAÇÃO DAS PESSOAS DEFICIENTES FÍSICAS DE ITAÚNA&amp;#8221;.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1812/249_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1812/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO "PRAÇA ARINA TARABAL COUTINHO"</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1813/250_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1813/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO "RUA MARGARIDA OLIVEIRA DE ANDRADE"</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1814/251_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1814/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO "RUA WALDEMAR REZENDE - LIMIRO"</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1815/252_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1815/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1816/253_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1816/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTA DOS IMÓVEIS NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1817/255_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1817/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA, PARA  O  EXERCÍCIO  FINANCEIRO DO ANO 2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1818/256_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1818/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.175, DE 16 DE FEVEREIRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Mesa Diretora, Prefeito Municipal Eugênio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1819/257_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1819/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1820/259_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1820/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A SUPLEMENTAR DOTAÇÃO ORÇAMENTÁRIA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1823/262_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1823/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA &amp;#8220;OLHO ATIVO&amp;#8221; PARA REALIZAÇÃO DE EXAMES DE VISTA DE ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1821/260_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1821/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSERÇÃO DOS §§ 3º. E 4º. NO ARTIGO 6º DA LEI Nº. 722, DE 02 DE DEZEMBRO DE 1964, QUE CRIOU O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1822/261_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1822/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTA DOS IMÓVEIS QUE DESCREVE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1824/263_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1824/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1825/264_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1825/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI NO 4.104, DE 31 DE AGOSTO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1827/266_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1827/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE SUBVENÇÃO SOCIAL A CÂMARA DE DIRIGENTES LOJISTAS DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1828/267_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1828/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO À ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1829/268_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1829/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A SUBVENCIONAR A ASSOCIAÇÃO RECREATIVA E DESPORTIVA DA PRAÇA DE ESPORTES "JUSCELINO KUBISTCHEK DE OLIVEIRA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1832/271_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1832/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL PARA CONCEDER AUXÍLIO FINANCEIRO ÀS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1833/272_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1833/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1835/274_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1835/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O "KÃES VADIOS MOTO CLUBE DE ITAÚNA"</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1836/275_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1836/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE CIVIL &amp;#8220;SETE GUARDAS DE NOSSA SENHORA DO ROSÁRIO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1838/277_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1838/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A &amp;#8220;CAIXA ESCOLAR NÚCLEO DE EDUCAÇÃO INFANTIL NOSSA SENHORA DE FÁTIMA&amp;#8221;</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1842/281_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1842/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OFICIALIZAÇÃO DA IMPLANTAÇÃO E EXECUÇÃO DO &amp;#8220;SISTEMA DE BILHETAGEM ELETRÔNICA&amp;#8221; PELA EMPRESA DETENTORA DA CONCESSÃO PÚBLICA DO SERVIÇO DE TRANSPORTE COLETIVO NO ÂMBITO DO MUNICÍPIO DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1845/284_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1845/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI NO 1.416, DE 19 DE SETEMBRO DE 1978 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1846/285_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1846/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1848/290_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1848/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "PRÊMIO INCENTIVO ESTUDANTIL" NO ÂMBITO DA REDE_x000D_
 PÚBLICA DE ENSINO DO MUNICÍPIO DE ITAÚNA</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1849/291_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1849/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS FINANCEIROS A ENTIDADE QUE MENCIONA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1850/292_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1850/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI NO 882, DE 18 DE DEZEMBRO DE 1967 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1851/293_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1851/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PARA OS FINS E NAS CONDIÇÕES QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1852/294_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1852/294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA A &amp;#8220;CAIXA ESCOLAR SÃO FRANCISCO DE ASSIS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1853/295_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1853/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA DISPOSITIVOS DA LEI NO 2.247, DE 30 DE JUNHO DE 1989 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1854/296_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1854/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O &amp;#8220;INSTITUTO CULTURAL MARIA DE CASTRO NOGUEIRA&amp;#8221;.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1855/297_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1855/297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;AVENIDA DR. VIRGÍLIO GONÇALVES DE SOUZA&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1856/298_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1856/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PRAZO PARA CUMPRIMENTO DE CLÁUSULA DE CONCESSÃO DE USO DE IMÓVEL À EMPRESA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1857/299_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1857/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1868/309_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1868/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO &amp;#8220;CAMPO DE FUTEBOL VICENTE CLAUDINO CÂNDIDO&amp;#8221;</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1869/310_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1869/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O &amp;#8220;CLUBE COLUMBÓFILO PEDRA NEGRA&amp;#8221;</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1876/317_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1876/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE LOGOMARCA DO MUNICÍPIO, AQUISIÇÃO DE UNIFORMES PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1877/318_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1877/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI, NO CURRÍCULO ESCOLAR DA REDE MUNICIPAL DE ENSINO DE ITAÚNA, A_x000D_
 DISCIPLINA DE NOÇÕES DE DIREITO E CIDADANIA, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1880/321_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1880/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1881/322_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1881/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO, PERMUTA DE IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1882/323_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1882/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA &amp;#8220;EMPRESA AMIGA DA EDUCAÇÃO&amp;#8221; NO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1883/324_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1883/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA PRÓ-EDUCAÇÃO, PARA APOIO À REDE MUNICIPAL DE ENSINO_x000D_
 PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1884/325_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1884/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATUIDADE DE ACESSO A PRAÇAS DE ESPORTES E SIMILARES PARA PESSOAS COM MAIS DE 60 ANOS DE IDADE E PARA PESSOAS COM DEFICIÊNCIA FÍSICA E SEUS ACOMPANHANTES</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1885/326_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1885/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE AÇÃO GOVERNAMENTAL &amp;#8211; PPAG, PARA O QUADRIÊNIO 2010 &amp;#8211; 2013.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1886/327_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1886/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚNA PARA O EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1889/330_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1889/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO DE FINANCIAMENTO JUNTO A CAIXA ECONÔMICA FEDERAL PARA O FIM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1890/331_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1890/331_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OBRIGATORIEDADE DAS EMPRESAS CONCESSIONÁRIAS DE VEÍCULOS AUTOMOTORES ESTABELECIDAS NO MUNICÍPIO DE ITAÚNA, PLANTAREM ÁRVORES PARA MITIGAÇÃO DO EFEITO ESTUFA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1891/333_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1891/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.175, DE 16 DE FEVEREIRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1893/335_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1893/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO À ASSOCIAÇÃO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1894/336_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1894/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1895/337_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1895/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DE MINAS GERAIS, INSTITUÍDO E ADMINISTRADO PELA AMM, COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1898/340_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1898/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 69, 71, 73, 81 E 91, TODOS DA LEI MUNICIPAL NO 2.584/91, ALTERADOS PELA LEI MUNICIPAL Nº 2913/94, BEM COMO ARTIGO 107, DA LEI MUNICIPAL NO 3.023/95  E  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1899/341_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1899/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A CONCESSÃO DO TÍTULO DE UTILIDADE PÚBLICA</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1900/342_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1900/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CLUBE DE SERVIÇO ROTARY DE ITAÚNA &amp;#8220;CIDADE EDUCATIVA&amp;#8221;</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1901/343_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1901/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI NO 4.175, DE 16 DE FEVEREIRO DE 2007, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DE ITAÚNA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1904/345_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1904/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO: &amp;#8220;ESTRADA JUAREZ ALVES PEREIRA&amp;#8221;</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1905/346_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1905/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSO FINANCEIRO E CESSÃO DE ESTAGIÁRIO À EMPRESA DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL DO ESTADO DE MINAS GERAIS &amp;#8211; EMATER/MG  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1906/347_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1906/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1907/348_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1907/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS ÀS ENTIDADES QUE MENCIONA, EM CARÁTER DE SUBVENÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1908/349_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1908/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1909/350_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1909/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ADQUIRIR E DOAR PRENDAS DO GÊNERO ALIMENTÍCIO AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1910/351_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1910/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS ORIUNDOS DO FUNDEB ÀS INSTITUIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1911/352_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1911/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1903/354_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1903/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1913/355_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1913/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ADI &amp;#8211; AGÊNCIA DE DESENVOLVIMENTO DE ITAÚNA</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1917/359_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1917/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS PARA AS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1918/360_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1918/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO COM AS ENTIDADES QUE MENCIONA DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1920/362_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1920/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1923/364_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1923/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS FINANCEIROS A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1831/270_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1831/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1773/222_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1773/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA ARTIGOS E ANEXOS DA RESOLUÇÃO Nº 01/2002, DE 25 DE ABRIL DE 2002, MODIFICADA PELAS RESOLUÇÕES Nº 01/2003, DE 14 DE JANEIRO DE 2003; 01/2005, DE 09 DE MARÇO DE 2005; 05/2005, DE 05 DE ABRIL DE 2005; 16/2006,  08 DE JUNHO DE 2006;  03/2007, DE 07 DE MARÇO DE 2007; E 31/2008, DE 30 DE DEZEMBRO DE 2008.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1788/225_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1788/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DA CÂMARA MUNICIPAL DE ITAÚNA A FIRMAR CONVÊNIOS COM INSTITUIÇÕES DE ENSINO, PARA FINS DE ESTÁGIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1802/239_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1802/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS IV E VI DA RESOLUÇÃO 01/2002, QUE &amp;#8220;DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL E A POLÍTICA DE PESSOAL DO PODER LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1803/240_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1803/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1804/241_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1804/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE ADIANTAMENTO PARA PEQUENAS DESPESAS DE PRONTO PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1805/242_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1805/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS SERVIDORES ATIVOS, PROVENTOS DE APOSENTADORIAS E BOLSAS-AUXÍLIO DOS ESTAGIÁRIOS DA CÂMARA MUNICIPAL DE ITAÚNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1837/276_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1837/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. GUSTAVO MARQUES CARVALHO MITRE</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1834/273_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1834/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO DESPORTIVO&amp;#8221; À JOVEM BÁRBARA POLINE MENDES OLIVEIRA</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1843/282_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1843/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1844/283_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1844/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR. VIRGÍLIO ROCHA DE SOUZA LIMA</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1864/306_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1864/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE ITAÚNA À DRA. TÂNIA MARIA DE OLIVEIRA FREITAS</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1865/307_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1865/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO DR. HÉLIO DE MARIA VIEIRA FILHO</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1863/305_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1863/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR. ÉRNIO BERNARDO DE MATOS</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1870/311_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1870/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO DESEMBARGADOR JOSÉ NEPOMUCENO DA SILVA</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1871/312_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1871/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SENADOR HÉLIO COSTA</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1872/313_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1872/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR. RICARDO MAGALHÃES DE ANDRADE</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1873/314_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1873/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO DE ITAÚNA&amp;#8221; AO SR. MIGUEL CORRÊA DA SILVA JÚNIOR</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1874/315_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1874/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. BENIGNO NABOR DA SILVA</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1875/316_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1875/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE ITAÚNA AO SR. RENATO ARNALDO DA SILVA</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1878/319_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1878/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E APROVA, COM RESSALVAS, A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2000</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1879/320_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1879/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E REJEITA, PARCIALMENTE, A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ITAÚNA REFERENTE AO EXERCÍCIO DE 2001</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1896/338_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1896/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DIRETORA DA CÂMARA MUNICIPAL DE ITAÚNA - MG A REALIZAR DESPESAS ORIUNDAS DA COMEMORAÇÃO DO DIA DO SERVIDOR PÚBLICO E DA COMEMORAÇÃO NATALINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1897/339_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1897/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O &amp;#8220;DIPLOMA DE MÉRITO CUTURAL&amp;#8221; AO SR. JOSÉ LUIZ GUIMARÃES FILHO</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1912/353_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1912/353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI PARA APURAÇÃO DE FATO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1919/361_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1919/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PERÍODO DE RECESSO DAS ATIVIDADES DO LEGISLATIVO ITAUNENSE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1841/280_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1841/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES PARA COM O BANCO DO BRASIL &amp;#8211; AGÊNCIA ITAÚNA, NA PESSOA DE SEU GERENTE GERAL, SILMAR MARCONDES DOS SANTOS, EM FACE DE ESSA AGÊNCIA ESTAR A COMPLETAR MEIO SÉCULO DE EXCELENTES SERIVÇOS BANCÁRIOS À CIDADE E REGIÃO AO DERREDOR.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1866/308_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1866/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES PARA COM A RENOMADA EMPRESA ESFERA ESTAMPARIA DE FERRO E AÇO LTDA, ORA COMPLETANDO E COMEMORANDO 40 ANOS DE BELÍSSIMO TRABALHO, PROGRESSO INCONTESTE E CONQUISTAS INUMERÁVEIS.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1847/289_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1847/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES PARA COM A CÂMARA DE DIRIGENTES LOJISTAS (CDL ITAÚNA), PELA PASSAGEM DE SEUS 40 ANOS DE FUNCIONAMENTO. ENCAMINHE-SE ESTA MOÇÃO AO ILUSTRE PRESIDENTE MARCO ANTÔNIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Não há projetos para votação na presente reunião.</t>
   </si>
   <si>
-    <t>https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1770/207_texto_integral.pdf</t>
+    <t>http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1770/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>NÃO HÁ PROPOSIÇÕES PARA A ORDEM DO DIA DA PRESENTE REUNIÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2017,67 +2017,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1887/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1892/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1769/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1776/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1839/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1840/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1860/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1861/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1862/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1921/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1799/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1826/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1830/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1858/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1859/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1888/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1867/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1902/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1914/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1915/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1916/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1924/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1925/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1771/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1772/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1774/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1775/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1783/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1784/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1785/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1787/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1789/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1790/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1791/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1793/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1794/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1795/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1796/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1798/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1800/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1801/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1806/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1807/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1808/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1809/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1810/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1811/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1812/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1813/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1814/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1815/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1816/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1817/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1818/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1819/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1820/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1823/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1821/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1822/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1824/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1825/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1827/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1828/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1829/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1832/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1833/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1835/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1836/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1838/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1842/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1845/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1846/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1848/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1849/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1850/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1851/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1852/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1853/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1854/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1855/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1856/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1857/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1868/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1869/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1876/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1877/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1880/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1881/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1882/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1883/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1884/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1885/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1886/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1889/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1890/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1891/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1893/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1894/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1895/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1898/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1899/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1900/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1901/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1904/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1905/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1906/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1907/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1908/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1909/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1910/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1911/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1903/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1913/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1917/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1918/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1920/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1923/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1831/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1773/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1788/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1802/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1803/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1804/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1805/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1837/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1834/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1843/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1844/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1864/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1865/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1863/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1870/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1871/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1872/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1873/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1874/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1875/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1878/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1879/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1896/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1897/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1912/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1919/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1841/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1866/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1847/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1770/207_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1887/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1892/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1769/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1776/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1839/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1840/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1860/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1861/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1862/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1921/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1799/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1826/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1830/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1858/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1859/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1888/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1867/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1902/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1914/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1915/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1916/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1924/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1925/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1771/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1772/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1774/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1775/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1783/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1784/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1785/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1787/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1789/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1790/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1791/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1793/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1794/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1795/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1796/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1798/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1800/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1801/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1806/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1807/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1808/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1809/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1810/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1811/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1812/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1813/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1814/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1815/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1816/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1817/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1818/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1819/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1820/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1823/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1821/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1822/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1824/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1825/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1827/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1828/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1829/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1832/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1833/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1835/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1836/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1838/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1842/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1845/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1846/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1848/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1849/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1850/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1851/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1852/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1853/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1854/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1855/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1856/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1857/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1868/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1869/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1876/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1877/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1880/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1881/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1882/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1883/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1884/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1885/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1886/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1889/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1890/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1891/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1893/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1894/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1895/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1898/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1899/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1900/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1901/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1904/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1905/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1906/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1907/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1908/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1909/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1910/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1911/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1903/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1913/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1917/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1918/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1920/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1923/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1831/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1773/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1788/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1802/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1803/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1804/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1805/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1837/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1834/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1843/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1844/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1864/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1865/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1863/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1870/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1871/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1872/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1873/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1874/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1875/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1878/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1879/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1896/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1897/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1912/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1919/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1841/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1866/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1847/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itauna.mg.leg.br/media/./sapl/public/materialegislativa/2009/1770/207_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>